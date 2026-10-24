--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="30660153" w:name="document"/>
-    <w:bookmarkEnd w:id="30660153"/>
+    <w:bookmarkStart w:id="19147952" w:name="document"/>
+    <w:bookmarkEnd w:id="19147952"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1017609 | Erich Rosenbach | Muster
 | Technische Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -149,129 +149,129 @@
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="561239037"/>
+                <w:numId w:val="338284467"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Personen- und Kombinationskraftwagen (Klasse M)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="561239037"/>
+                <w:numId w:val="338284467"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fahrzeuge zur Güterbeförderung bis 3,5 t hzG (Klasse
 N1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="699906501"/>
+                <w:numId w:val="971513372"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dreirädrige Kraftfahrzeuge</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -747,79 +747,69 @@
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:color w:val="363A40"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nein</w:t>
+              <w:t xml:space="preserve">
+Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="2"/>
           <w:left w:val="single" w:color="000000" w:sz="2"/>
           <w:bottom w:val="single" w:color="000000" w:sz="2"/>
           <w:right w:val="single" w:color="000000" w:sz="2"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
@@ -1020,51 +1010,51 @@
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delegierte Richtlinie (EU) 2020/363</w:t>
+              <w:t xml:space="preserve">Delegierte Richtlinie (EU) 2023/544</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
@@ -1224,201 +1214,189 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller/Importeure:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Stoffverbote und -beschränkungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Informationspflichten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> gegenüber
 Fahrzeugkäufern und Behandlern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Registrierungspflicht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> im EDM-Portal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorsorgepflicht im Falle der Auflösung (zB durch Insolvenz)
 durch </w:t>
             </w:r>
             <w:r>
@@ -1455,51 +1433,51 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Garantieerklärung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> durch ausländischen Hersteller,
 Kooperationsvertrag, Versicherung oder Einrichtung eines
 gemeinsamen Notfonds</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Rücknahmepflicht</w:t>
             </w:r>
@@ -1511,51 +1489,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> und Errichtung von
 Rücknahmestellen oder </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemteilnahme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausstellung eines </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1565,51 +1543,51 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwertungsnachweises</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> für
 Letzthalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Laufende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1619,81 +1597,81 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Meldepflichten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> über zurückgenommene
 und wiederverwendete bzw verwertete Altfahrzeuge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiederverwendungs- und Verwertungsziele nachweislich
 erfüllen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="617615805"/>
+                <w:numId w:val="838502693"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge Behandlung in Shredder zuführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1719,158 +1697,146 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstübernehmer:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Registrierungspflicht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> im EDM-Portal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn Rücknahme: dann unentgeltlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausstellung eines </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1880,51 +1846,51 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwertungsnachweises</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> für
 Letzthalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Laufende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1934,81 +1900,81 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Meldepflichten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> über zurückgenommene
 und wiederverwendete bzw verwertete Altfahrzeuge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiederverwendungs- und Verwertungsziele nachweislich
 erfüllen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37721906"/>
+                <w:numId w:val="282336291"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge Behandlung in Shredder zuführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2034,188 +2000,176 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Behandler/Shredder:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Informationspflichten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> gegenüber Hersteller,
 Importeur, System und Erstübernehmer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Registrierungspflicht im EDM-Portal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn Rücknahme: dann unentgeltlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausstellung eines </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2225,140 +2179,140 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwertungsnachweises</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> für
 Letzthalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Laufende Meldepflichten über zurückgenommene und
 wiederverwendete bzw verwertete Altfahrzeuge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge entsprechend Vorgaben der Anlage 1 lagern und
 behandeln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge Behandlung in Shredder zuführen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39494598"/>
+                <w:numId w:val="166407314"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Shredder: weitere </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2397,217 +2351,205 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Anfallstellen:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="904019664"/>
+                <w:numId w:val="508544650"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Registrierungspflicht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> im EDM-Portal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="904019664"/>
+                <w:numId w:val="508544650"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Laufende Meldepflichten über angefallene Altfahrzeuge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="904019664"/>
+                <w:numId w:val="508544650"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge entsprechend Vorgaben der Anlage 1 lagern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="904019664"/>
+                <w:numId w:val="508544650"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge an Hersteller, Importeur oder Erstübernehmer
 übergeben</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="904019664"/>
+                <w:numId w:val="508544650"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge Behandlung in Shredder zuführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2633,116 +2575,104 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fahrzeughändler:</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="127385699"/>
+                <w:numId w:val="207913623"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn Rücknahme: dann unentgeltlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="127385699"/>
+                <w:numId w:val="207913623"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausstellung eines </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2752,51 +2682,51 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwertungsnachweises</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> für
 Letzthalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="127385699"/>
+                <w:numId w:val="207913623"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Altfahrzeuge Behandlung in Shredder zuführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2822,118 +2752,105 @@
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Österreichischer Exporteur:</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="204080884"/>
+                <w:numId w:val="579020406"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn in Umsetzung der Altfahrzeugerichtlinie von der
 Rechtsordnung eines anderen EU-Staates gefordert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="204080884"/>
+                <w:numId w:val="579020406"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Beauftragung und Benennung eines Bevollmächtigten (gilt ab 1.
 Juli 2022)</w:t>
             </w:r>
           </w:p>
@@ -3261,51 +3178,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="204080884">
+  <w:abstractNum w:abstractNumId="579020406">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3370,51 +3287,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="127385699">
+  <w:abstractNum w:abstractNumId="207913623">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3479,51 +3396,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="904019664">
+  <w:abstractNum w:abstractNumId="508544650">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3588,51 +3505,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39494598">
+  <w:abstractNum w:abstractNumId="166407314">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3697,51 +3614,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37721906">
+  <w:abstractNum w:abstractNumId="282336291">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3806,51 +3723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="617615805">
+  <w:abstractNum w:abstractNumId="838502693">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3915,51 +3832,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="699906501">
+  <w:abstractNum w:abstractNumId="971513372">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4024,51 +3941,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="561239037">
+  <w:abstractNum w:abstractNumId="338284467">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4133,51 +4050,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="338494218">
+  <w:abstractNum w:abstractNumId="839841305">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4242,137 +4159,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60100064">
+  <w:abstractNum w:abstractNumId="11022429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32004992">
+    <w:lvl w:ilvl="0" w:tplc="54753404">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32004992" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54753404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60100063">
+  <w:abstractNum w:abstractNumId="11022428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14349405">
+    <w:lvl w:ilvl="0" w:tplc="85061076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5124,82 +5041,82 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60100063">
-    <w:abstractNumId w:val="60100063"/>
+  <w:num w:numId="11022428">
+    <w:abstractNumId w:val="11022428"/>
   </w:num>
-  <w:num w:numId="60100064">
-    <w:abstractNumId w:val="60100064"/>
+  <w:num w:numId="11022429">
+    <w:abstractNumId w:val="11022429"/>
   </w:num>
-  <w:num w:numId="338494218">
-    <w:abstractNumId w:val="338494218"/>
+  <w:num w:numId="839841305">
+    <w:abstractNumId w:val="839841305"/>
   </w:num>
-  <w:num w:numId="561239037">
-    <w:abstractNumId w:val="561239037"/>
+  <w:num w:numId="338284467">
+    <w:abstractNumId w:val="338284467"/>
   </w:num>
-  <w:num w:numId="699906501">
-    <w:abstractNumId w:val="699906501"/>
+  <w:num w:numId="971513372">
+    <w:abstractNumId w:val="971513372"/>
   </w:num>
-  <w:num w:numId="617615805">
-    <w:abstractNumId w:val="617615805"/>
+  <w:num w:numId="838502693">
+    <w:abstractNumId w:val="838502693"/>
   </w:num>
-  <w:num w:numId="37721906">
-    <w:abstractNumId w:val="37721906"/>
+  <w:num w:numId="282336291">
+    <w:abstractNumId w:val="282336291"/>
   </w:num>
-  <w:num w:numId="39494598">
-    <w:abstractNumId w:val="39494598"/>
+  <w:num w:numId="166407314">
+    <w:abstractNumId w:val="166407314"/>
   </w:num>
-  <w:num w:numId="904019664">
-    <w:abstractNumId w:val="904019664"/>
+  <w:num w:numId="508544650">
+    <w:abstractNumId w:val="508544650"/>
   </w:num>
-  <w:num w:numId="127385699">
-    <w:abstractNumId w:val="127385699"/>
+  <w:num w:numId="207913623">
+    <w:abstractNumId w:val="207913623"/>
   </w:num>
-  <w:num w:numId="204080884">
-    <w:abstractNumId w:val="204080884"/>
+  <w:num w:numId="579020406">
+    <w:abstractNumId w:val="579020406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -6010,51 +5927,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId138851693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId469061108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId523825002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId263105829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>