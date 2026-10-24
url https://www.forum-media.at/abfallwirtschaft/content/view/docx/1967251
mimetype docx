--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="65577672" w:name="document"/>
-    <w:bookmarkEnd w:id="65577672"/>
+    <w:bookmarkStart w:id="2063971" w:name="document"/>
+    <w:bookmarkEnd w:id="2063971"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 866009 | FORUM Media (red) - Erich
 Rosenbach | Muster | Technische Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -170,199 +170,199 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorbemerkung: Das Abfallvermeidungspotenzial im Betrieb kann
 anhand verschiedener Mengengrößen festgestellt werden. Eine
 Einschätzung erfolgt etwa durch:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung der Abfallmengen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung der Entsorgungskosten je Abfallart (die Reihung der
 Abfallarten anhand ihrer Entsorgungskosten zeigt grundsätzlich die
 größten Einsparungspotenziale auf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Überprüfung wichtiger Betriebsbereiche:
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Einkaufs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Produktion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="580048835"/>
+                <w:numId w:val="793965479"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Beziehung zum Kunden/Verbraucher</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -622,197 +622,197 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimierungen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit Lieferanten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualität</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> der vereinbarten
 Lieferung/Leistung
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieferform (zB granuliert, in Lösung etc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktqualität</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verpackung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(Ebenso sollte die Größe der Verpackungseinheiten sowie deren
 Lizenzierung angesprochen werden: Sack – Big Bag – Container –
 Kleinemballage – Fass – Tank etc oder die Möglichkeit des Einsatzes
 von Mehrwegsystemen)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Möglichst </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -823,51 +823,51 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">exakte Liefermengen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(Vermeidung nicht benötigter bzw allfällig unverwendbarer
 Mengen)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die mögliche </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -878,51 +878,51 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Weiter- oder
 Wiederverwendung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> der gebrauchten Verpackungen bzw
 Rückstände aus Transport und Lagerung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="185683505"/>
+                <w:numId w:val="140990126"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutzung von </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1148,167 +1148,167 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückführung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> in die Produktion von:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91114065"/>
+                <w:numId w:val="353718436"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktionsrückständen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91114065"/>
+                <w:numId w:val="353718436"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mengenüberschüssen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91114065"/>
+                <w:numId w:val="353718436"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fehlchargen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91114065"/>
+                <w:numId w:val="353718436"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Rücklieferungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="91114065"/>
+                <w:numId w:val="353718436"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nebenerzeugnissen</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1339,124 +1339,124 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktionsverfahren</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840558338"/>
+                <w:numId w:val="858514011"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatisierung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840558338"/>
+                <w:numId w:val="858514011"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimierung der </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktionsrückstände</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840558338"/>
+                <w:numId w:val="858514011"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eventueller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2390,80 +2390,80 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sekundäre Sammelstellen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="413259635"/>
+                <w:numId w:val="62310983"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Möglichst kurze Wege</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="413259635"/>
+                <w:numId w:val="62310983"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Regelmäßiger Abtransport gewährleistet</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3046,167 +3046,167 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Anmerkung: Eine sortenreine Erfassung/Sammlung erleichtert die
 Abfallverwertung. Insbesondere folgende Abfallgruppen sind in
 Erwägung zu ziehen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="487052067"/>
+                <w:numId w:val="538610622"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Baurestmassen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="487052067"/>
+                <w:numId w:val="538610622"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gefährliche Abfälle (Problemstoffe); Altöle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="487052067"/>
+                <w:numId w:val="538610622"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verpackungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="487052067"/>
+                <w:numId w:val="538610622"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogene Abfälle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="487052067"/>
+                <w:numId w:val="538610622"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonstige Altstoffe, die in Verwertungsschienen eingebracht
 werden können (zB Altmetalle, Glas, Kunststoffe etc)</w:t>
             </w:r>
           </w:p>
@@ -3347,284 +3347,284 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Informationen über Verwertungsmöglichkeiten können an folgenden
 Stellen eingeholt werden:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorlieferant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Entsorger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Betreiber von Verwertungsanlagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">BMK; Ämter der Landesregierungen (Umweltabteilungen,
 Amtssachverständige)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Umweltbundesamt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Abfallwirtschaftsverbände</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingenieurbüros, Ingenieurkonsulenten (Ziviltechniker)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wirtschaftskammern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="106916400"/>
+                <w:numId w:val="434917795"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3992,51 +3992,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="106916400">
+  <w:abstractNum w:abstractNumId="434917795">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4101,51 +4101,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="487052067">
+  <w:abstractNum w:abstractNumId="538610622">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4210,51 +4210,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="413259635">
+  <w:abstractNum w:abstractNumId="62310983">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4319,51 +4319,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="840558338">
+  <w:abstractNum w:abstractNumId="858514011">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4428,51 +4428,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91114065">
+  <w:abstractNum w:abstractNumId="353718436">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4537,51 +4537,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="185683505">
+  <w:abstractNum w:abstractNumId="140990126">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4644,51 +4644,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="580048835">
+  <w:abstractNum w:abstractNumId="793965479">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4751,51 +4751,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15633976">
+  <w:abstractNum w:abstractNumId="816846831">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4860,51 +4860,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="483740308">
+  <w:abstractNum w:abstractNumId="502317212">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4967,137 +4967,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53131113">
+  <w:abstractNum w:abstractNumId="45473828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71320728">
+    <w:lvl w:ilvl="0" w:tplc="23013661">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71320728" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23013661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53131112">
+  <w:abstractNum w:abstractNumId="45473827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84925188">
+    <w:lvl w:ilvl="0" w:tplc="25273789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5849,82 +5849,82 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53131112">
-    <w:abstractNumId w:val="53131112"/>
+  <w:num w:numId="45473827">
+    <w:abstractNumId w:val="45473827"/>
   </w:num>
-  <w:num w:numId="53131113">
-    <w:abstractNumId w:val="53131113"/>
+  <w:num w:numId="45473828">
+    <w:abstractNumId w:val="45473828"/>
   </w:num>
-  <w:num w:numId="483740308">
-    <w:abstractNumId w:val="483740308"/>
+  <w:num w:numId="502317212">
+    <w:abstractNumId w:val="502317212"/>
   </w:num>
-  <w:num w:numId="15633976">
-    <w:abstractNumId w:val="15633976"/>
+  <w:num w:numId="816846831">
+    <w:abstractNumId w:val="816846831"/>
   </w:num>
-  <w:num w:numId="580048835">
-    <w:abstractNumId w:val="580048835"/>
+  <w:num w:numId="793965479">
+    <w:abstractNumId w:val="793965479"/>
   </w:num>
-  <w:num w:numId="185683505">
-    <w:abstractNumId w:val="185683505"/>
+  <w:num w:numId="140990126">
+    <w:abstractNumId w:val="140990126"/>
   </w:num>
-  <w:num w:numId="91114065">
-    <w:abstractNumId w:val="91114065"/>
+  <w:num w:numId="353718436">
+    <w:abstractNumId w:val="353718436"/>
   </w:num>
-  <w:num w:numId="840558338">
-    <w:abstractNumId w:val="840558338"/>
+  <w:num w:numId="858514011">
+    <w:abstractNumId w:val="858514011"/>
   </w:num>
-  <w:num w:numId="413259635">
-    <w:abstractNumId w:val="413259635"/>
+  <w:num w:numId="62310983">
+    <w:abstractNumId w:val="62310983"/>
   </w:num>
-  <w:num w:numId="487052067">
-    <w:abstractNumId w:val="487052067"/>
+  <w:num w:numId="538610622">
+    <w:abstractNumId w:val="538610622"/>
   </w:num>
-  <w:num w:numId="106916400">
-    <w:abstractNumId w:val="106916400"/>
+  <w:num w:numId="434917795">
+    <w:abstractNumId w:val="434917795"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -6735,51 +6735,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId539313192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId123649572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId635224921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId363233117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>