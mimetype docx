--- v0 (2026-08-22)
+++ v1 (2026-10-06)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="37077192" w:name="document"/>
-    <w:bookmarkEnd w:id="37077192"/>
+    <w:bookmarkStart w:id="27301126" w:name="document"/>
+    <w:bookmarkEnd w:id="27301126"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1189651 | Wolfgang Mader | Muster
 | Übersicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -127,803 +127,803 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Erfüllung gesetzlicher Anforderungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167824535"/>
+          <w:numId w:val="622132268"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Sicherstellen, dass das Unternehmen die Vorgaben der
 NIS-2-Richtlinie und des NISG 2026 vollständig erfüllt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167824535"/>
+          <w:numId w:val="622132268"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Nachweis der Compliance durch eine interne Prüfung
 oder ein Audit sowie die Bereitstellung der erforderlichen
 Dokumentationen und Berichte für Behörden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Aufbau eines Risikomanagementsystems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="562806846"/>
+          <w:numId w:val="886328561"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Etablieren eines strukturierten Risikomanagementsystems,
 das Risiken für IT-Systeme und Geschäftsprozesse identifiziert,
 bewertet und minimiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="562806846"/>
+          <w:numId w:val="886328561"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Erstellung eines Risikoregisters mit priorisierten
 Maßnahmen zur Risikominderung und kontinuierlicher Überwachung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Implementierung grundlegender Sicherheitsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="663408155"/>
+          <w:numId w:val="552134558"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Einführung von praktikablen und skalierbaren technischen
 und organisatorischen Sicherheitsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="663408155"/>
+          <w:numId w:val="552134558"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Technisch: Implementierung von Multi-Faktor-Authentifizierung
 (MFA), Verschlüsselung und Sicherheitsupdates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="663408155"/>
+          <w:numId w:val="552134558"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisatorisch: Entwicklung eines Notfallplans und Schulung
 der Mitarbeiter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="663408155"/>
+          <w:numId w:val="552134558"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Erfüllung der Mindestanforderungen der
 NIS2-Richtlinie, um die Sicherheit der Netz- und
 Informationssysteme zu gewährleisten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Aufbau eines Vorfallsmanagements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="615261333"/>
+          <w:numId w:val="71615513"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Einführung eines Systems zur Erkennung, Analyse und
 Meldung von Sicherheitsvorfällen gemäß den gesetzlichen
 Anforderungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="615261333"/>
+          <w:numId w:val="71615513"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Meldung von Sicherheitsvorfällen innerhalb der
 gesetzlich vorgegebenen Fristen, einschließlich Frühwarnung binnen
 24 Stunden, Meldung binnen 72 Stunden und Abschlussbericht binnen
 eines Monats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Etablierung einer Lieferkettensicherheit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="890495242"/>
+          <w:numId w:val="759558895"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Sicherstellen, dass Lieferanten und Dienstleister, die
 Zugriff auf kritische Systeme oder Daten haben, ebenfalls
 angemessene Sicherheitsstandards einhalten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="890495242"/>
+          <w:numId w:val="759558895"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Überprüfung bestehender Lieferantenverträge und
 Einführung klarer Sicherheitsanforderungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Aufbau einer Sicherheitskultur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862281590"/>
+          <w:numId w:val="96222114"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Sensibilisierung der Mitarbeiter für
 Cybersicherheitsrisiken und Einführung eines Bewusstseins für die
 Bedeutung von Sicherheitsrichtlinien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862281590"/>
+          <w:numId w:val="96222114"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Durchführung von Schulungen und
 Sensibilisierungskampagnen sowie Förderung der
 Mitarbeitermotivation zur Einhaltung der Sicherheitsstandards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Effiziente Nutzung von Ressourcen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="229104563"/>
+          <w:numId w:val="117011634"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Sicherstellen, dass die Umsetzung der NIS-2-Anforderungen
 im Rahmen der bestehenden finanziellen und personellen Ressourcen
 erfolgt, ohne Registrierung, Governance, Nachweisführung und
 Kernprozesse zu gefährden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="229104563"/>
+          <w:numId w:val="117011634"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Identifikation von kosteneffizienten Lösungen, die
 den Sicherheitsanforderungen entsprechen, ohne die Kernprozesse des
 Unternehmens zu beeinträchtigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Schaffung von Dokumentationsstandards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853004210"/>
+          <w:numId w:val="596879360"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Aufbau einer zentralen und revisionssicheren
 Dokumentation der Sicherheitsmaßnahmen und -prozesse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853004210"/>
+          <w:numId w:val="596879360"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Bereitstellung von Compliance-Dokumentationen,
 Registerdaten, Selbstdeklaration, Risikobewertungen, Auditberichten
 und Notfallplänen für interne Zwecke und behördliche
 Anforderungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Vorbereitung auf Audits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841435237"/>
+          <w:numId w:val="242908231"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Sicherstellen, dass das Unternehmen jederzeit bereit ist,
 interne Audits sowie behördlich angeforderte externe Nachweise zu
 bestehen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841435237"/>
+          <w:numId w:val="242908231"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Abschluss eines internen Audits mit einem
 Maßnahmenkatalog und Vorbereitung auf behördliche
 Überprüfungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Sicherstellung der Nachhaltigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="368324348"/>
+          <w:numId w:val="525716121"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziel: Aufbau eines Prozesses, der die kontinuierliche
 Verbesserung der Cybersicherheit auch nach Abschluss des Projekts
 gewährleistet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="368324348"/>
+          <w:numId w:val="525716121"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis: Einführung eines Mechanismus zur regelmäßigen
 Überprüfung und Aktualisierung der Sicherheitsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -945,198 +945,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SMART (Spezifisch, Messbar, Akzeptiert, Realistisch, Terminiert)
 formulierte Ziele für ein KMU könnten wie folgt aussehen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72326341"/>
+          <w:numId w:val="153651941"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Risikomanagementsystem einführen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bis zum Ende des Projekts wird ein Risikoregister erstellt, das
 mindestens 90 % der identifizierten Risiken priorisiert und
 geeignete Maßnahmen definiert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72326341"/>
+          <w:numId w:val="153651941"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sicherheitsmaßnahmen implementieren:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Innerhalb von 6 Monaten wird in allen kritischen Systemen eine MFA
 und eine regelmäßige Backup-Strategie implementiert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72326341"/>
+          <w:numId w:val="153651941"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorfallsmanagement einführen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bis zum Projektabschluss wird ein Vorfallsmanagementsystem
 etabliert, das die Meldung erheblicher Cybersicherheitsvorfälle
 binnen 24 Stunden anstößt, die 72-Stunden-Meldung vorbereitet und
 den Abschlussbericht binnen eines Monats ermöglicht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72326341"/>
+          <w:numId w:val="153651941"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitarbeiterschulungen durchführen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">80 % der Mitarbeiter nehmen innerhalb von 3 Monaten an einem
 Cybersicherheitsschulungsprogramm teil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72326341"/>
+          <w:numId w:val="153651941"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentation bereitstellen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1169,152 +1169,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach Abschluss der Projektvorbereitung und Zieldefinition sollte
 das KMU über folgende Ergebnisse verfügen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="531643233"/>
+          <w:numId w:val="497717418"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Klar formulierte und priorisierte Projektziele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="531643233"/>
+          <w:numId w:val="497717418"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein genehmigter Projektauftrag mit klar definiertem Umfang</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="531643233"/>
+          <w:numId w:val="497717418"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein zugewiesenes Projektteam mit klaren Rollen und
 Verantwortlichkeiten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="531643233"/>
+          <w:numId w:val="497717418"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein erster Maßnahmenplan zur Erreichung der Ziele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="531643233"/>
+          <w:numId w:val="497717418"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sicherstellung von Ressourcen für die Umsetzung der Ziele</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:rsidR="00F961DC" w:rsidSect="001A2D5D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
@@ -1634,51 +1634,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="531643233">
+  <w:abstractNum w:abstractNumId="497717418">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1727,51 +1727,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72326341">
+  <w:abstractNum w:abstractNumId="153651941">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1820,51 +1820,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="368324348">
+  <w:abstractNum w:abstractNumId="525716121">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -1929,51 +1929,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="841435237">
+  <w:abstractNum w:abstractNumId="242908231">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2038,51 +2038,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="853004210">
+  <w:abstractNum w:abstractNumId="596879360">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2147,51 +2147,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="229104563">
+  <w:abstractNum w:abstractNumId="117011634">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2256,51 +2256,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="862281590">
+  <w:abstractNum w:abstractNumId="96222114">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2365,51 +2365,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="890495242">
+  <w:abstractNum w:abstractNumId="759558895">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2474,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="615261333">
+  <w:abstractNum w:abstractNumId="71615513">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2583,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="663408155">
+  <w:abstractNum w:abstractNumId="552134558">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="562806846">
+  <w:abstractNum w:abstractNumId="886328561">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="167824535">
+  <w:abstractNum w:abstractNumId="622132268">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,219 +2910,219 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81484201">
+  <w:abstractNum w:abstractNumId="47339464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47299879">
+    <w:lvl w:ilvl="0" w:tplc="81096745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47299879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81096745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81484200">
+  <w:abstractNum w:abstractNumId="47339463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42282883">
+    <w:lvl w:ilvl="0" w:tplc="44939125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42282883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44939125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="592272591">
+  <w:abstractNum w:abstractNumId="794693948">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3171,51 +3171,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="787361978">
+  <w:abstractNum w:abstractNumId="282155560">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3280,137 +3280,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81484199">
+  <w:abstractNum w:abstractNumId="47339462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37395869">
+    <w:lvl w:ilvl="0" w:tplc="96967780">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37395869" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96967780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81484198">
+  <w:abstractNum w:abstractNumId="47339461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17642377">
+    <w:lvl w:ilvl="0" w:tplc="30375371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4162,103 +4162,103 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81484198">
-    <w:abstractNumId w:val="81484198"/>
+  <w:num w:numId="47339461">
+    <w:abstractNumId w:val="47339461"/>
   </w:num>
-  <w:num w:numId="81484199">
-    <w:abstractNumId w:val="81484199"/>
+  <w:num w:numId="47339462">
+    <w:abstractNumId w:val="47339462"/>
   </w:num>
-  <w:num w:numId="787361978">
-    <w:abstractNumId w:val="787361978"/>
+  <w:num w:numId="282155560">
+    <w:abstractNumId w:val="282155560"/>
   </w:num>
-  <w:num w:numId="592272591">
-    <w:abstractNumId w:val="592272591"/>
+  <w:num w:numId="794693948">
+    <w:abstractNumId w:val="794693948"/>
   </w:num>
-  <w:num w:numId="81484200">
-    <w:abstractNumId w:val="81484200"/>
+  <w:num w:numId="47339463">
+    <w:abstractNumId w:val="47339463"/>
   </w:num>
-  <w:num w:numId="81484201">
-    <w:abstractNumId w:val="81484201"/>
+  <w:num w:numId="47339464">
+    <w:abstractNumId w:val="47339464"/>
   </w:num>
-  <w:num w:numId="167824535">
-    <w:abstractNumId w:val="167824535"/>
+  <w:num w:numId="622132268">
+    <w:abstractNumId w:val="622132268"/>
   </w:num>
-  <w:num w:numId="562806846">
-    <w:abstractNumId w:val="562806846"/>
+  <w:num w:numId="886328561">
+    <w:abstractNumId w:val="886328561"/>
   </w:num>
-  <w:num w:numId="663408155">
-    <w:abstractNumId w:val="663408155"/>
+  <w:num w:numId="552134558">
+    <w:abstractNumId w:val="552134558"/>
   </w:num>
-  <w:num w:numId="615261333">
-    <w:abstractNumId w:val="615261333"/>
+  <w:num w:numId="71615513">
+    <w:abstractNumId w:val="71615513"/>
   </w:num>
-  <w:num w:numId="890495242">
-    <w:abstractNumId w:val="890495242"/>
+  <w:num w:numId="759558895">
+    <w:abstractNumId w:val="759558895"/>
   </w:num>
-  <w:num w:numId="862281590">
-    <w:abstractNumId w:val="862281590"/>
+  <w:num w:numId="96222114">
+    <w:abstractNumId w:val="96222114"/>
   </w:num>
-  <w:num w:numId="229104563">
-    <w:abstractNumId w:val="229104563"/>
+  <w:num w:numId="117011634">
+    <w:abstractNumId w:val="117011634"/>
   </w:num>
-  <w:num w:numId="853004210">
-    <w:abstractNumId w:val="853004210"/>
+  <w:num w:numId="596879360">
+    <w:abstractNumId w:val="596879360"/>
   </w:num>
-  <w:num w:numId="841435237">
-    <w:abstractNumId w:val="841435237"/>
+  <w:num w:numId="242908231">
+    <w:abstractNumId w:val="242908231"/>
   </w:num>
-  <w:num w:numId="368324348">
-    <w:abstractNumId w:val="368324348"/>
+  <w:num w:numId="525716121">
+    <w:abstractNumId w:val="525716121"/>
   </w:num>
-  <w:num w:numId="72326341">
-    <w:abstractNumId w:val="72326341"/>
+  <w:num w:numId="153651941">
+    <w:abstractNumId w:val="153651941"/>
   </w:num>
-  <w:num w:numId="531643233">
-    <w:abstractNumId w:val="531643233"/>
+  <w:num w:numId="497717418">
+    <w:abstractNumId w:val="497717418"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5069,51 +5069,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId309588375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId230282554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId820599215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId364695949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>