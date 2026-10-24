--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="86895530" w:name="document"/>
-    <w:bookmarkEnd w:id="86895530"/>
+    <w:bookmarkStart w:id="94218863" w:name="document"/>
+    <w:bookmarkEnd w:id="94218863"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 989069 | Wolfgang Margotti |
 Muster | Erklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -90,52 +90,52 @@
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Datenschutzerklärung für
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitarbeiter</w:t>
       </w:r>
-      <w:bookmarkStart w:id="90563152" w:name="link2"/>
-      <w:bookmarkEnd w:id="90563152"/>
+      <w:bookmarkStart w:id="20595615" w:name="link2"/>
+      <w:bookmarkEnd w:id="20595615"/>
       <w:hyperlink w:anchor="note2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
@@ -231,52 +231,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verarbeitung und Übermittlung der Daten erfolgt für die
 Lohn-, Gehalts-, Entgeltsverrechnung und Einhaltung von
 Aufzeichnungs-, Auskunfts- und Meldepflichten, soweit dies aufgrund
 von Gesetzen oder Normen kollektiver Rechtsgestaltung oder
 arbeitsvertraglicher Verpflichtungen jeweils erforderlich ist,
 einschließlich automationsunterstützt erstellter und archivierter
 Textdokumente (wie zB Korrespondenz) in diesen Angelegenheiten.
 Ohne diese Daten können wir den Vertrag mit Ihnen nicht abschließen
 bzw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durchführen.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="93541840" w:name="link3"/>
-      <w:bookmarkEnd w:id="93541840"/>
+      <w:bookmarkStart w:id="23954657" w:name="link3"/>
+      <w:bookmarkEnd w:id="23954657"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dies gilt
 auch für alle freiwilligen Sozialleistungen des Arbeitgebers sowie
 für externe Bildungs- und Weiterbildungsangebote.</w:t>
@@ -302,718 +302,718 @@
 vertraglicher Vereinbarung an folgende Stellen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Nichtzutreffendes streichen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lohnverrechnung (extern)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sozialversicherungsträger (einschließlich
 Betriebskrankenkassen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bauarbeiter-, Urlaubs- und -Abfertigungskasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesamt für Soziales und Behindertenwesen
 (Sozialministeriumsservice) zB gem § 16 BEinstG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanzamt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Betriebliche Vorsorgekassen (BV-Kassen) gem § 11
 Abs 2 Z 5 und § 13 BMSVG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lehrlingsstelle gem §§ 12 und 19 BAG und
 Berufsschulen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeitsmarktservice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeitsinspektorat, Verkehrs-Arbeitsinspektion und Land- und
 Forstwirtschaftsinspektion, insbesondere gem § 8
 Arbeitsinspektionsgesetz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeindebehörden und Bezirksverwaltungsbehörden in
 verwaltungspolizeilichen Agenden (Gewerbebehörde, Zuständigkeiten
 nach ASchG usw)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesetzliche Interessenvertretungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Betriebsärzte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunden und Interessenten des Auftraggebers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bildungs- und Weiterbildungsanbieter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wahlvorstand für Betriebsratswahlen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Organe der betrieblichen Interessenvertretung (insbesondere
 Betriebsrat gem § 89 ArbVG, Sicherheitsvertrauensperson
 nach § 10 ASchG, Jugendvertrauensperson gem §§ 125
 ff ArbVG und Behindertenvertrauensperson gem § 22a
 BEinstG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Betriebsratsfonds gem § 73 Abs 3 ArbVG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rechtsvertreter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerichte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gläubiger der betroffenen Person sowie sonstige an der
 allenfalls damit verbundenen Rechtsverfolgung Beteiligte, auch bei
 freiwilligen Gehaltsabtretungen für fällige Forderungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit der Auszahlung an die betroffene Person oder an Dritte
 befasste Banken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vom Arbeitnehmer angegebene Gewerkschaft, mit Einwilligung der
 betroffenen Person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitversicherte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pensionskassen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Versicherungsanstalten im Rahmen einer bestehenden Gruppen-
 oder Einzelversicherung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Betreiber der Betriebskantine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="986798709"/>
+          <w:numId w:val="701453020"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">… [allenfalls ergänzen, insb im Hinblick auf externe Stellen,
 die mit der Abwicklung freiwilliger Sozialleistungen betraut
 sind]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1067,52 +1067,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Falls berufliche Mitarbeiterkontaktdaten im Intranet
 veröffentlicht </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">werden)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="72524443" w:name="link4"/>
-      <w:bookmarkEnd w:id="72524443"/>
+      <w:bookmarkStart w:id="63965069" w:name="link4"/>
+      <w:bookmarkEnd w:id="63965069"/>
       <w:hyperlink w:anchor="note4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
@@ -1155,52 +1155,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Falls berufliche Mitarbeiterkontaktdaten auf der Firmen-Website
 veröffentlicht </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">werden)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="46659923" w:name="link5"/>
-      <w:bookmarkEnd w:id="46659923"/>
+      <w:bookmarkStart w:id="65175940" w:name="link5"/>
+      <w:bookmarkEnd w:id="65175940"/>
       <w:hyperlink w:anchor="note5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
@@ -1226,52 +1226,52 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zur Kontaktaufnahme durch Kunden und Lieferanten werden
 berufliche Kontaktdaten von Mitarbeitern mit Außenkontakt im
 Internet veröffentlicht. Dies erfolgt aus unserem berechtigten
 Interesse an einem reibungslosen Geschäftsablauf. Wenn Sie das aus
 berücksichtigungswürdigen Gründen nicht wollen, können Sie gegen
 die Veröffentlichung Widerspruch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">einlegen.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="61416300" w:name="link6"/>
-      <w:bookmarkEnd w:id="61416300"/>
+      <w:bookmarkStart w:id="10059964" w:name="link6"/>
+      <w:bookmarkEnd w:id="10059964"/>
       <w:hyperlink w:anchor="note6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
@@ -1497,233 +1497,233 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ihre Daten werden zumindest zum Teil auch außerhalb der EU bzw
 des EWR verarbeitet, und zwar in … [Staaten aufzählen]. Das
 angemessene Schutzniveau ergibt sich aus (Nichtzutreffendes
 streichen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einem Angemessenheitsbeschluss der Europäischen Kommission nach
 Art 45 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbindlichen internen Datenschutzvorschriften nach Art 47
 iVm Art 46 Abs 2 lit b DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Standarddatenschutzklauseln nach Art 46 Abs 2
 lit c und d DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Genehmigten Verhaltensregeln nach Art 46 Abs 2
 lit e iVm Art 40 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einen genehmigten Zertifizierungsmechanismus nach Art 46
 Abs 2 lit f iVm Art 42 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Datenschutzbehörde bewilligte Vertragsklauseln nach
 Art 46 Abs 3 lit a DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausnahme für bestimmten Fall nach Art 49 Abs 1
 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17474047"/>
+          <w:numId w:val="578384770"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausnahme für Einzelfall nach Art 49 Abs 1 Unterabsatz
 2 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1748,52 +1748,52 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wir speichern Ihre Daten im Rahmen der gesetzlichen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufbewahrungspflichten.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="60929384" w:name="link7"/>
-      <w:bookmarkEnd w:id="60929384"/>
+      <w:bookmarkStart w:id="6829234" w:name="link7"/>
+      <w:bookmarkEnd w:id="6829234"/>
       <w:hyperlink w:anchor="note7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
@@ -1969,99 +1969,99 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="88788995" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3236275228702" w:name="note1"/>
+            <w:bookmarkStart w:id="45732697" w:name="note1"/>
+            <w:bookmarkEnd w:id="45732697"/>
+            <w:bookmarkStart w:id="5527376427454" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3236275228702"/>
+            <w:bookmarkEnd w:id="5527376427454"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Siehe auch: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32956a9fd99b594c3" w:history="1">
+            <w:hyperlink r:id="rId69516adcd25f3ea96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/service/wirtschaftsrecht-gewerberecht/Musterdokumente-zur-EU-Datenschutzgrundverordnung.html.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
@@ -2069,66 +2069,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2672998" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8470460142580" w:name="note2"/>
+            <w:bookmarkStart w:id="68534921" w:name="note2"/>
+            <w:bookmarkEnd w:id="68534921"/>
+            <w:bookmarkStart w:id="1002723735406" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8470460142580"/>
+            <w:bookmarkEnd w:id="1002723735406"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2181,66 +2181,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56741001" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6990718253872" w:name="note3"/>
+            <w:bookmarkStart w:id="13266412" w:name="note3"/>
+            <w:bookmarkEnd w:id="13266412"/>
+            <w:bookmarkStart w:id="9688752957969" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6990718253872"/>
+            <w:bookmarkEnd w:id="9688752957969"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2293,66 +2293,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="89068113" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5786410636369" w:name="note4"/>
+            <w:bookmarkStart w:id="34146621" w:name="note4"/>
+            <w:bookmarkEnd w:id="34146621"/>
+            <w:bookmarkStart w:id="8898921082475" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5786410636369"/>
+            <w:bookmarkEnd w:id="8898921082475"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2405,66 +2405,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18276273" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1454621890474" w:name="note5"/>
+            <w:bookmarkStart w:id="85853604" w:name="note5"/>
+            <w:bookmarkEnd w:id="85853604"/>
+            <w:bookmarkStart w:id="2346500760649" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1454621890474"/>
+            <w:bookmarkEnd w:id="2346500760649"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2517,66 +2517,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="62316085" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1905539395146" w:name="note6"/>
+            <w:bookmarkStart w:id="99562866" w:name="note6"/>
+            <w:bookmarkEnd w:id="99562866"/>
+            <w:bookmarkStart w:id="5035286161732" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1905539395146"/>
+            <w:bookmarkEnd w:id="5035286161732"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2634,99 +2634,99 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50841749" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3339716249225" w:name="note7"/>
+            <w:bookmarkStart w:id="10290633" w:name="note7"/>
+            <w:bookmarkEnd w:id="10290633"/>
+            <w:bookmarkStart w:id="5040609015231" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3339716249225"/>
+            <w:bookmarkEnd w:id="5040609015231"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine beispielhafte Aufzählung enthält dieses Dokument: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90386a9fd99b59841" w:history="1">
+            <w:hyperlink r:id="rId67186adcd25f3eddb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/service/wirtschaftsrecht-gewerberecht/eu-dsgvo-speicher-und-aufbewahrungsfristen.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3074,51 +3074,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17474047">
+  <w:abstractNum w:abstractNumId="578384770">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3183,51 +3183,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="986798709">
+  <w:abstractNum w:abstractNumId="701453020">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3292,51 +3292,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="392805352">
+  <w:abstractNum w:abstractNumId="548594402">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3401,137 +3401,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66242438">
+  <w:abstractNum w:abstractNumId="24555479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49529055">
+    <w:lvl w:ilvl="0" w:tplc="78353620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49529055" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78353620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66242437">
+  <w:abstractNum w:abstractNumId="24555478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59549262">
+    <w:lvl w:ilvl="0" w:tplc="20909658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4283,64 +4283,64 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66242437">
-    <w:abstractNumId w:val="66242437"/>
+  <w:num w:numId="24555478">
+    <w:abstractNumId w:val="24555478"/>
   </w:num>
-  <w:num w:numId="66242438">
-    <w:abstractNumId w:val="66242438"/>
+  <w:num w:numId="24555479">
+    <w:abstractNumId w:val="24555479"/>
   </w:num>
-  <w:num w:numId="392805352">
-    <w:abstractNumId w:val="392805352"/>
+  <w:num w:numId="548594402">
+    <w:abstractNumId w:val="548594402"/>
   </w:num>
-  <w:num w:numId="986798709">
-    <w:abstractNumId w:val="986798709"/>
+  <w:num w:numId="701453020">
+    <w:abstractNumId w:val="701453020"/>
   </w:num>
-  <w:num w:numId="17474047">
-    <w:abstractNumId w:val="17474047"/>
+  <w:num w:numId="578384770">
+    <w:abstractNumId w:val="578384770"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5151,51 +5151,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId769590315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId562297106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId32956a9fd99b594c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/service/wirtschaftsrecht-gewerberecht/Musterdokumente-zur-EU-Datenschutzgrundverordnung.html" TargetMode="External"/><Relationship Id="rId90386a9fd99b59841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/service/wirtschaftsrecht-gewerberecht/eu-dsgvo-speicher-und-aufbewahrungsfristen.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId248436320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId913404869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId69516adcd25f3ea96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/service/wirtschaftsrecht-gewerberecht/Musterdokumente-zur-EU-Datenschutzgrundverordnung.html" TargetMode="External"/><Relationship Id="rId67186adcd25f3eddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/service/wirtschaftsrecht-gewerberecht/eu-dsgvo-speicher-und-aufbewahrungsfristen.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>