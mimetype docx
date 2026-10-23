--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="82981233" w:name="document"/>
-    <w:bookmarkEnd w:id="82981233"/>
+    <w:bookmarkStart w:id="90841592" w:name="document"/>
+    <w:bookmarkEnd w:id="90841592"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 932401 | Alexander Koukal | Muster
 | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -430,52 +430,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Für die Verarbeitung personenbezogener Daten als
 Auftragsverarbeiter iSd Art 4 Z 8 DSGVO gelten ergänzend
 die Bestimmungen des zwischen den Parteien geschlossenen
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Auftragsverarbeitungsvertrags.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="13997219" w:name="link1"/>
-            <w:bookmarkEnd w:id="13997219"/>
+            <w:bookmarkStart w:id="74352967" w:name="link1"/>
+            <w:bookmarkEnd w:id="74352967"/>
             <w:hyperlink w:anchor="note1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -2411,51 +2411,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ist der Kunde mit der Bezahlung der Entgeltforderungen des
 Providers in Verzug, hat er dem Provider Verzugszinsen in der
 jeweils gesetzlichen Höhe zu bezahlen. Darüber hinaus hat der Kunde
 dem Provider alle für das Einschreiten von Inkassoinstituten
 und/oder Rechtsanwälten anfallenden zweckentsprechenden,
 angemessenen und notwendigen Kosten zu ersetzen. Hinsichtlich eines
 eingeschalteten Inkassoinstituts betragen die zu ersetzenden Kosten
 maximal jene Vergütung, die sich aus der Verordnung des
 Bundesministers für wirtschaftliche Angelegenheiten über die
 Höchstsätze der Inkassoinstituten gebührenden Vergütungen,
 BGBl Nr 141/1996, in der jeweiligen Fassung, ergeben.
 Hinsichtlich eines eingeschalteten Rechtsanwaltes betragen die zu
 ersetzenden Kosten maximal die sich aus den Allgemeinen
 Honorar-Kriterien (AHK) der Rechtsanwälte vom 30.06.2021 idgF und
 aus dem Rechtsanwaltstarifgesetz, BGBl Nr 189/1969, idgF
 ergebenden Beträge. Diese Normen sind im Internet unter </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30736a9fd5931299f" w:history="1">
+            <w:hyperlink r:id="rId56086adb61ee137ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">www.oerak.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> abrufbar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4213,52 +4213,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Kündigung kann schriftlich oder per E-Mail erfolgen. Der
 Kunde kann die Kündigung auch über seinen Kundenaccount
 aussprechen. Ist der Kunde Verbraucher iSd KSchG, ist seine
 Kündigung an keine Form </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">gebunden.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="49581066" w:name="link2"/>
-            <w:bookmarkEnd w:id="49581066"/>
+            <w:bookmarkStart w:id="32681178" w:name="link2"/>
+            <w:bookmarkEnd w:id="32681178"/>
             <w:hyperlink w:anchor="note2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4402,52 +4402,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Kunden ist bewusst, dass der Provider nach einer Kündigung
 nicht zur Speicherung der in E-Mail-Postfächern vorhandenen
 Inhalten verpflichtet ist. Er wird dem Kunden eine angemessene
 Frist für die Sicherung dieser Inhalte zur Verfügung </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">stellen.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="30052182" w:name="link3"/>
-            <w:bookmarkEnd w:id="30052182"/>
+            <w:bookmarkStart w:id="49619873" w:name="link3"/>
+            <w:bookmarkEnd w:id="49619873"/>
             <w:hyperlink w:anchor="note3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -5229,52 +5229,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Datenschutz und </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Datensicherheit</w:t>
       </w:r>
-      <w:bookmarkStart w:id="79500378" w:name="link4"/>
-      <w:bookmarkEnd w:id="79500378"/>
+      <w:bookmarkStart w:id="52494788" w:name="link4"/>
+      <w:bookmarkEnd w:id="52494788"/>
       <w:hyperlink w:anchor="note4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
@@ -5429,52 +5429,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Provider verarbeitet bei der gegenständlichen
 Leistungserbringung folgende Kategorien von Daten im Auftrag des
 Kunden: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">…</w:t>
             </w:r>
-            <w:bookmarkStart w:id="49937003" w:name="link5"/>
-            <w:bookmarkEnd w:id="49937003"/>
+            <w:bookmarkStart w:id="44820586" w:name="link5"/>
+            <w:bookmarkEnd w:id="44820586"/>
             <w:hyperlink w:anchor="note5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5534,52 +5534,52 @@
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Es können dabei personenbezogene Daten von folgenden Kategorien
 von betroffenen Personen verarbeitet werden: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">…</w:t>
             </w:r>
-            <w:bookmarkStart w:id="65994656" w:name="link6"/>
-            <w:bookmarkEnd w:id="65994656"/>
+            <w:bookmarkStart w:id="96783043" w:name="link6"/>
+            <w:bookmarkEnd w:id="96783043"/>
             <w:hyperlink w:anchor="note6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5886,52 +5886,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Provider sowie der Kunde werden alle erforderlichen
 technischen und organisatorischen Maßnahmen zur Gewährleistung der
 Sicherheit der Datenverarbeitung iSd Art 32 DSGVO treffen.
 Einzelheiten sind im Anhang zur jeweiligen Einzelvereinbarung
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">geregelt.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="38500804" w:name="link7"/>
-            <w:bookmarkEnd w:id="38500804"/>
+            <w:bookmarkStart w:id="86961082" w:name="link7"/>
+            <w:bookmarkEnd w:id="86961082"/>
             <w:hyperlink w:anchor="note7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6890,51 +6890,51 @@
 zur Teilnahme an einem solchen Verfahren nicht verpflichtet. Die
 für den Provider eingerichteten Schlichtungsstellen sind:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Ombudsstelle, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34546a9fd59313eff" w:history="1">
+            <w:hyperlink r:id="rId21366adb61ee146b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">http://www.ombudsstelle.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">c/o Österreichisches Institut für angewandte Telekommunikation
 (ÖIAT)</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Tel: +43.1.595211275</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">E-Mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87096a9fd59313f20" w:history="1">
+            <w:hyperlink r:id="rId81236adb61ee146d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kontakt@ombudsstelle.at</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7021,51 +7021,51 @@
               </w:rPr>
               <w:t xml:space="preserve">oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Verein „Schlichtung für Verbrauchergeschäfte“</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40436a9fd59313f3b" w:history="1">
+            <w:hyperlink r:id="rId33346adb61ee146e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">http://www.verbraucherschlichtung.at/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Flachgasse 30/2. OG</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Tel: +43.1.8906311</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">E-Mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48696a9fd59313f55" w:history="1">
+            <w:hyperlink r:id="rId94536adb61ee146fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">office@verbraucherschlichtung.at</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
@@ -7237,66 +7237,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78261484" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5833333472002" w:name="note1"/>
+            <w:bookmarkStart w:id="10682033" w:name="note1"/>
+            <w:bookmarkEnd w:id="10682033"/>
+            <w:bookmarkStart w:id="4310167638135" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5833333472002"/>
+            <w:bookmarkEnd w:id="4310167638135"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7378,66 +7378,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46035905" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5316262708488" w:name="note2"/>
+            <w:bookmarkStart w:id="25576835" w:name="note2"/>
+            <w:bookmarkEnd w:id="25576835"/>
+            <w:bookmarkStart w:id="3549295971195" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5316262708488"/>
+            <w:bookmarkEnd w:id="3549295971195"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7514,66 +7514,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29876393" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4742072806995" w:name="note3"/>
+            <w:bookmarkStart w:id="18351631" w:name="note3"/>
+            <w:bookmarkEnd w:id="18351631"/>
+            <w:bookmarkStart w:id="8464802331733" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4742072806995"/>
+            <w:bookmarkEnd w:id="8464802331733"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7648,66 +7648,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="83951897" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="127095274485" w:name="note4"/>
+            <w:bookmarkStart w:id="67948389" w:name="note4"/>
+            <w:bookmarkEnd w:id="67948389"/>
+            <w:bookmarkStart w:id="7292589545794" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="127095274485"/>
+            <w:bookmarkEnd w:id="7292589545794"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7794,66 +7794,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36482682" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6227480924172" w:name="note5"/>
+            <w:bookmarkStart w:id="8219171" w:name="note5"/>
+            <w:bookmarkEnd w:id="8219171"/>
+            <w:bookmarkStart w:id="7887348007526" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6227480924172"/>
+            <w:bookmarkEnd w:id="7887348007526"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7931,66 +7931,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18591108" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4990675334647" w:name="note6"/>
+            <w:bookmarkStart w:id="32108406" w:name="note6"/>
+            <w:bookmarkEnd w:id="32108406"/>
+            <w:bookmarkStart w:id="1727845503213" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4990675334647"/>
+            <w:bookmarkEnd w:id="1727845503213"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8067,66 +8067,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54298354" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="395061131810" w:name="note7"/>
+            <w:bookmarkStart w:id="41673230" w:name="note7"/>
+            <w:bookmarkEnd w:id="41673230"/>
+            <w:bookmarkStart w:id="5712211356643" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="395061131810"/>
+            <w:bookmarkEnd w:id="5712211356643"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8204,66 +8204,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79985504" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8825451437356" w:name="note8"/>
+            <w:bookmarkStart w:id="83797928" w:name="note8"/>
+            <w:bookmarkEnd w:id="83797928"/>
+            <w:bookmarkStart w:id="1596045762537" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8825451437356"/>
+            <w:bookmarkEnd w:id="1596045762537"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8663,137 +8663,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63519203">
+  <w:abstractNum w:abstractNumId="65918490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86759594">
+    <w:lvl w:ilvl="0" w:tplc="69200842">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86759594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69200842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63519202">
+  <w:abstractNum w:abstractNumId="65918489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25225530">
+    <w:lvl w:ilvl="0" w:tplc="45810456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9545,55 +9545,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63519202">
-    <w:abstractNumId w:val="63519202"/>
+  <w:num w:numId="65918489">
+    <w:abstractNumId w:val="65918489"/>
   </w:num>
-  <w:num w:numId="63519203">
-    <w:abstractNumId w:val="63519203"/>
+  <w:num w:numId="65918490">
+    <w:abstractNumId w:val="65918490"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10404,51 +10404,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId630944361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId506123464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId30736a9fd5931299f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oerak.at" TargetMode="External"/><Relationship Id="rId34546a9fd59313eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombudsstelle.at" TargetMode="External"/><Relationship Id="rId87096a9fd59313f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kontakt@ombudsstelle.at" TargetMode="External"/><Relationship Id="rId40436a9fd59313f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verbraucherschlichtung.at/" TargetMode="External"/><Relationship Id="rId48696a9fd59313f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@verbraucherschlichtung.at" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId847707867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId935835496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId56086adb61ee137ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oerak.at" TargetMode="External"/><Relationship Id="rId21366adb61ee146b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombudsstelle.at" TargetMode="External"/><Relationship Id="rId81236adb61ee146d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kontakt@ombudsstelle.at" TargetMode="External"/><Relationship Id="rId33346adb61ee146e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verbraucherschlichtung.at/" TargetMode="External"/><Relationship Id="rId94536adb61ee146fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@verbraucherschlichtung.at" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>