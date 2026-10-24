--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="60587623" w:name="document"/>
-    <w:bookmarkEnd w:id="60587623"/>
+    <w:bookmarkStart w:id="14079749" w:name="document"/>
+    <w:bookmarkEnd w:id="14079749"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 922051 | Gernot Wurm | Muster |
 Prüfpflichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -292,259 +292,259 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Realisierung des Zonenplans u korrekte Kennzeichnung der
 Zonen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Umsetzung der primären, sekundären u konstruktiven
 Explosionsschutzmaßnahmen gem Explosionsschutzdokument</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen u Vorkehrungen für vorhersehbare Störungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bauliche Ausführung von Räumen mit ex-gefährdeten
 Bereichen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eignung von Geräten, Schutzsystemen u sonstigen
 Arbeitsmitteln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicherheits-, Kontroll- u Regeleinrichtungen außerhalb
 ex-gefährdeter Bereiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mögliche Explosionsgefahr von Verbindungseinrichtungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="789524092"/>
+                <w:numId w:val="674676311"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eignung der Arbeitskleidung (einschl Arbeitsschuhe) u der
 persönlichen Schutzausrüstung</w:t>
             </w:r>
           </w:p>
@@ -683,51 +683,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="468824402"/>
+                <w:numId w:val="725546235"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -957,51 +957,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="794137713"/>
+                <w:numId w:val="750665691"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen zum Schutz gegen Explosionen (primäre, sekundäre und
 konstruktive Maßnahmen)</w:t>
             </w:r>
           </w:p>
@@ -1052,51 +1052,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="448645516"/>
+                <w:numId w:val="47765458"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">In regelmäßigen Abständen, jedenfalls nach wesentlichen
 Änderungen</w:t>
             </w:r>
           </w:p>
@@ -1257,51 +1257,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Keine Festlegung – sinngemäß:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="281748665"/>
+                <w:numId w:val="292317725"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -1631,51 +1631,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="129126459"/>
+                <w:numId w:val="582573417"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -2006,51 +2006,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="697541013"/>
+                <w:numId w:val="278198356"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen, die erforderlichenfalls über geeignete
 ex-geschützte Messgeräte verfügen</w:t>
             </w:r>
           </w:p>
@@ -2216,111 +2216,111 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ja</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="824977906"/>
+                <w:numId w:val="997254598"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Als Überwachungsmaßnahme anstelle von wiederkehrenden
 Messungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="824977906"/>
+                <w:numId w:val="997254598"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Untertagebauarbeiten, wenn Grubengaskonzentration von &gt;
 10 % UEG nicht ausgeschlossen werden kann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="824977906"/>
+                <w:numId w:val="997254598"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Bohr- und Behandlungsarbeiten an fertiggestellten
 Bohrlöchern, wenn dies aufgrund der Gefahrenermittlung erforderlich
 ist</w:t>
             </w:r>
@@ -2522,81 +2522,81 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausgenommen bei:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="871473710"/>
+                <w:numId w:val="66509696"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Überwachung durch kontinuierliche od mobile
 Messeinrichtungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="871473710"/>
+                <w:numId w:val="66509696"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Technisch überwachten Maßnahmen zur Konzentrationsbegrenzung
 (Inertisierung, Absaug-, Lüftungsanlagen)</w:t>
             </w:r>
           </w:p>
@@ -2647,51 +2647,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="380705309"/>
+                <w:numId w:val="766063497"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jährlich, jedoch längstens im Abstand von 15 Monaten</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2700,80 +2700,80 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Untertagebauarbeiten, wenn das Auftreten von
 explosionsfähigen Grubengasatmosphären nicht ausgeschlossen werden
 kann:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="406620283"/>
+                <w:numId w:val="183643339"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Täglich vor Arbeitsbeginn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="406620283"/>
+                <w:numId w:val="183643339"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Vor und nach jedem Abschlag bei Sprengvortrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2913,230 +2913,230 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung und Beurteilung der Explosionsgefahren</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstellung eines Explosionsschutzdokuments und
 Aktualisierung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Feststellung der Eignung u technischen Sicherheit von Geräten u
 Schutzsystemen mit Klassifizierung für andere Zonen, als sie
 verwendet werden sollen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gefahrenanalyse über Eignung der Arbeitsmittel, Arbeitskleidung
 u Schutzausrüstung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Information der Arbeitnehmer/innen (Explosionsgefahren,
 Schutzmaßnahmen, Verhalten bei Warnung u Alarm)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jährliche Unterweisung der Arbeitnehmer/innen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="378417912"/>
+                <w:numId w:val="845655823"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ständige Überwachung bei Befahren (Inspektion) od Arbeiten
 (Instandhaltung, Reinigung, Prüfung und Störungsbehebung)</w:t>
             </w:r>
           </w:p>
@@ -3304,51 +3304,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Feststellung der Eignung von Geräten und Schutzsystemen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="633460551"/>
+                <w:numId w:val="827817405"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -3356,142 +3356,142 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Eignungsnachweis im Rahmen der Gefahrenanalyse:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="578983649"/>
+                <w:numId w:val="532811706"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziviltechniker/innen mit Fachgebiet Explosionsschutz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="578983649"/>
+                <w:numId w:val="532811706"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Zugelassene Prüfstellen gem § 71 Abs 5 GewO 1994
 im Rahmen ihrer Zuständigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="578983649"/>
+                <w:numId w:val="532811706"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkreditierte Prüf- und Überwachungsstellen nach dem
 Akkreditierungsgesetz – AkkG, BGBl 1992 idgF (Anm: nunmehr
 AkkG 2012, BGBl I 28/2012 idF BGBl I 40/2014), im Rahmen
 ihrer Befugnisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="578983649"/>
+                <w:numId w:val="532811706"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Technische Büros – Ingenieurbüros im Rahmen ihrer
 Zuständigkeit</w:t>
             </w:r>
           </w:p>
@@ -3749,168 +3749,168 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> – im Explosionsschutzdokument, für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="956228281"/>
+                <w:numId w:val="708970733"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Abnahmeprüfung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="956228281"/>
+                <w:numId w:val="708970733"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiederkehrende Prüfungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="956228281"/>
+                <w:numId w:val="708970733"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Außerordentliche Prüfungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="956228281"/>
+                <w:numId w:val="708970733"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Messungen (Einzelmessungen, kontinuierliche Messungen bei
 Bohrarbeiten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="956228281"/>
+                <w:numId w:val="708970733"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachweis der Eignung der verwendeten Geräte, Schutzsysteme,
 Arbeitsmittel, Arbeitskleidung u Schutzausrüstung durch
 Gefahrenanalyse</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Keine Festlegung – sinngemäß für:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="821317057"/>
+                <w:numId w:val="903449242"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Explosionsschutzdokument mit Prüfbefunden, Messberichten,
 Nachweisen</w:t>
             </w:r>
           </w:p>
@@ -4778,79 +4778,79 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) Bei Verwendung von brennbaren Flüssigkeiten ist das
 Auftreten explosionsfähiger Atmosphären, sofern nicht der Stand der
 Technik eine höhere Sicherheit erfordert, jedenfalls dann
 anzunehmen, wenn die maximal erreichbare Flüssigkeitstemperatur,
 Verarbeitungstemperatur oder Umgebungstemperatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919345772"/>
+          <w:numId w:val="616051922"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nicht mindestens 5 °C unter der Temperatur des
 Flammpunktes liegt, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919345772"/>
+          <w:numId w:val="616051922"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei einem Gemisch, für das kein Flammpunkt bestimmt ist,
 nicht mindestens 15 °C unter der Temperatur des niedrigsten
 Flammpunktes liegt.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10478,103 +10478,103 @@
 unterziehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Nachweis der Eignung ist erbracht durch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="571323392"/>
+          <w:numId w:val="820959391"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erfüllung der Vorschriften für das Inverkehrbringen
 gem ExplosionsschutzV 1996,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="571323392"/>
+          <w:numId w:val="820959391"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">schriftliche Bestätigung des Herstellers od In-Verkehr-Bringers
 oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="571323392"/>
+          <w:numId w:val="820959391"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attest von Ziviltechniker/innen mit Fachgebiet
 Explosionsschutz, zugelassenen Prüfstellen, akkredidierten Prüf-
 und Überwachungsstellen od Technischen Büros/Ingenieurbüros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -15147,51 +15147,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="571323392">
+  <w:abstractNum w:abstractNumId="820959391">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15256,51 +15256,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="919345772">
+  <w:abstractNum w:abstractNumId="616051922">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -15349,51 +15349,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="821317057">
+  <w:abstractNum w:abstractNumId="903449242">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15458,51 +15458,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="956228281">
+  <w:abstractNum w:abstractNumId="708970733">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15567,51 +15567,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="578983649">
+  <w:abstractNum w:abstractNumId="532811706">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15676,51 +15676,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="633460551">
+  <w:abstractNum w:abstractNumId="827817405">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15785,51 +15785,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="378417912">
+  <w:abstractNum w:abstractNumId="845655823">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15894,51 +15894,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="406620283">
+  <w:abstractNum w:abstractNumId="183643339">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16003,51 +16003,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="380705309">
+  <w:abstractNum w:abstractNumId="766063497">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16112,51 +16112,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="871473710">
+  <w:abstractNum w:abstractNumId="66509696">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16221,51 +16221,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="824977906">
+  <w:abstractNum w:abstractNumId="997254598">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16330,51 +16330,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="697541013">
+  <w:abstractNum w:abstractNumId="278198356">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16439,51 +16439,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="129126459">
+  <w:abstractNum w:abstractNumId="582573417">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16548,51 +16548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="281748665">
+  <w:abstractNum w:abstractNumId="292317725">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16657,51 +16657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="448645516">
+  <w:abstractNum w:abstractNumId="47765458">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16766,51 +16766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="794137713">
+  <w:abstractNum w:abstractNumId="750665691">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16875,51 +16875,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="468824402">
+  <w:abstractNum w:abstractNumId="725546235">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16984,51 +16984,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="789524092">
+  <w:abstractNum w:abstractNumId="674676311">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17093,135 +17093,135 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79808915">
+  <w:abstractNum w:abstractNumId="81586354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78947668">
+    <w:lvl w:ilvl="0" w:tplc="19861645">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78947668" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19861645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="876965677">
+  <w:abstractNum w:abstractNumId="781453707">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -17270,51 +17270,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="453306994">
+  <w:abstractNum w:abstractNumId="407013682">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17379,137 +17379,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79808914">
+  <w:abstractNum w:abstractNumId="81586353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35444384">
+    <w:lvl w:ilvl="0" w:tplc="68694031">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35444384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68694031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79808913">
+  <w:abstractNum w:abstractNumId="81586352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18850560">
+    <w:lvl w:ilvl="0" w:tplc="70612246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18261,118 +18261,118 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79808913">
-    <w:abstractNumId w:val="79808913"/>
+  <w:num w:numId="81586352">
+    <w:abstractNumId w:val="81586352"/>
   </w:num>
-  <w:num w:numId="79808914">
-    <w:abstractNumId w:val="79808914"/>
+  <w:num w:numId="81586353">
+    <w:abstractNumId w:val="81586353"/>
   </w:num>
-  <w:num w:numId="453306994">
-    <w:abstractNumId w:val="453306994"/>
+  <w:num w:numId="407013682">
+    <w:abstractNumId w:val="407013682"/>
   </w:num>
-  <w:num w:numId="876965677">
-    <w:abstractNumId w:val="876965677"/>
+  <w:num w:numId="781453707">
+    <w:abstractNumId w:val="781453707"/>
   </w:num>
-  <w:num w:numId="79808915">
-    <w:abstractNumId w:val="79808915"/>
+  <w:num w:numId="81586354">
+    <w:abstractNumId w:val="81586354"/>
   </w:num>
-  <w:num w:numId="789524092">
-    <w:abstractNumId w:val="789524092"/>
+  <w:num w:numId="674676311">
+    <w:abstractNumId w:val="674676311"/>
   </w:num>
-  <w:num w:numId="468824402">
-    <w:abstractNumId w:val="468824402"/>
+  <w:num w:numId="725546235">
+    <w:abstractNumId w:val="725546235"/>
   </w:num>
-  <w:num w:numId="794137713">
-    <w:abstractNumId w:val="794137713"/>
+  <w:num w:numId="750665691">
+    <w:abstractNumId w:val="750665691"/>
   </w:num>
-  <w:num w:numId="448645516">
-    <w:abstractNumId w:val="448645516"/>
+  <w:num w:numId="47765458">
+    <w:abstractNumId w:val="47765458"/>
   </w:num>
-  <w:num w:numId="281748665">
-    <w:abstractNumId w:val="281748665"/>
+  <w:num w:numId="292317725">
+    <w:abstractNumId w:val="292317725"/>
   </w:num>
-  <w:num w:numId="129126459">
-    <w:abstractNumId w:val="129126459"/>
+  <w:num w:numId="582573417">
+    <w:abstractNumId w:val="582573417"/>
   </w:num>
-  <w:num w:numId="697541013">
-    <w:abstractNumId w:val="697541013"/>
+  <w:num w:numId="278198356">
+    <w:abstractNumId w:val="278198356"/>
   </w:num>
-  <w:num w:numId="824977906">
-    <w:abstractNumId w:val="824977906"/>
+  <w:num w:numId="997254598">
+    <w:abstractNumId w:val="997254598"/>
   </w:num>
-  <w:num w:numId="871473710">
-    <w:abstractNumId w:val="871473710"/>
+  <w:num w:numId="66509696">
+    <w:abstractNumId w:val="66509696"/>
   </w:num>
-  <w:num w:numId="380705309">
-    <w:abstractNumId w:val="380705309"/>
+  <w:num w:numId="766063497">
+    <w:abstractNumId w:val="766063497"/>
   </w:num>
-  <w:num w:numId="406620283">
-    <w:abstractNumId w:val="406620283"/>
+  <w:num w:numId="183643339">
+    <w:abstractNumId w:val="183643339"/>
   </w:num>
-  <w:num w:numId="378417912">
-    <w:abstractNumId w:val="378417912"/>
+  <w:num w:numId="845655823">
+    <w:abstractNumId w:val="845655823"/>
   </w:num>
-  <w:num w:numId="633460551">
-    <w:abstractNumId w:val="633460551"/>
+  <w:num w:numId="827817405">
+    <w:abstractNumId w:val="827817405"/>
   </w:num>
-  <w:num w:numId="578983649">
-    <w:abstractNumId w:val="578983649"/>
+  <w:num w:numId="532811706">
+    <w:abstractNumId w:val="532811706"/>
   </w:num>
-  <w:num w:numId="956228281">
-    <w:abstractNumId w:val="956228281"/>
+  <w:num w:numId="708970733">
+    <w:abstractNumId w:val="708970733"/>
   </w:num>
-  <w:num w:numId="821317057">
-    <w:abstractNumId w:val="821317057"/>
+  <w:num w:numId="903449242">
+    <w:abstractNumId w:val="903449242"/>
   </w:num>
-  <w:num w:numId="919345772">
-    <w:abstractNumId w:val="919345772"/>
+  <w:num w:numId="616051922">
+    <w:abstractNumId w:val="616051922"/>
   </w:num>
-  <w:num w:numId="571323392">
-    <w:abstractNumId w:val="571323392"/>
+  <w:num w:numId="820959391">
+    <w:abstractNumId w:val="820959391"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -19183,51 +19183,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId842233057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId948808258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId255790263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId564229018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>