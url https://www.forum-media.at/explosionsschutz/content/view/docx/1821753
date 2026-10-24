--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="30142951" w:name="document"/>
-    <w:bookmarkEnd w:id="30142951"/>
+    <w:bookmarkStart w:id="47145015" w:name="document"/>
+    <w:bookmarkEnd w:id="47145015"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 922051 | Gernot Wurm | Muster |
 Prüfpflichten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -292,259 +292,259 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Realisierung des Zonenplans u korrekte Kennzeichnung der
 Zonen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Umsetzung der primären, sekundären u konstruktiven
 Explosionsschutzmaßnahmen gem Explosionsschutzdokument</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen u Vorkehrungen für vorhersehbare Störungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bauliche Ausführung von Räumen mit ex-gefährdeten
 Bereichen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eignung von Geräten, Schutzsystemen u sonstigen
 Arbeitsmitteln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicherheits-, Kontroll- u Regeleinrichtungen außerhalb
 ex-gefährdeter Bereiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mögliche Explosionsgefahr von Verbindungseinrichtungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="740728858"/>
+                <w:numId w:val="628045856"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eignung der Arbeitskleidung (einschl Arbeitsschuhe) u der
 persönlichen Schutzausrüstung</w:t>
             </w:r>
           </w:p>
@@ -683,51 +683,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="155430962"/>
+                <w:numId w:val="359797096"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -957,51 +957,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="509687836"/>
+                <w:numId w:val="546156237"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen zum Schutz gegen Explosionen (primäre, sekundäre und
 konstruktive Maßnahmen)</w:t>
             </w:r>
           </w:p>
@@ -1052,51 +1052,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="173974782"/>
+                <w:numId w:val="653070805"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">In regelmäßigen Abständen, jedenfalls nach wesentlichen
 Änderungen</w:t>
             </w:r>
           </w:p>
@@ -1257,51 +1257,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Keine Festlegung – sinngemäß:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="269667685"/>
+                <w:numId w:val="533803369"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -1631,51 +1631,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23575632"/>
+                <w:numId w:val="500790197"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -2006,51 +2006,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="168251992"/>
+                <w:numId w:val="257840832"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen, die erforderlichenfalls über geeignete
 ex-geschützte Messgeräte verfügen</w:t>
             </w:r>
           </w:p>
@@ -2216,111 +2216,111 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ja</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="248859045"/>
+                <w:numId w:val="347308619"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Als Überwachungsmaßnahme anstelle von wiederkehrenden
 Messungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="248859045"/>
+                <w:numId w:val="347308619"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Untertagebauarbeiten, wenn Grubengaskonzentration von &gt;
 10 % UEG nicht ausgeschlossen werden kann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="248859045"/>
+                <w:numId w:val="347308619"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Bohr- und Behandlungsarbeiten an fertiggestellten
 Bohrlöchern, wenn dies aufgrund der Gefahrenermittlung erforderlich
 ist</w:t>
             </w:r>
@@ -2522,81 +2522,81 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausgenommen bei:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="656652034"/>
+                <w:numId w:val="332080794"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Überwachung durch kontinuierliche od mobile
 Messeinrichtungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="656652034"/>
+                <w:numId w:val="332080794"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Technisch überwachten Maßnahmen zur Konzentrationsbegrenzung
 (Inertisierung, Absaug-, Lüftungsanlagen)</w:t>
             </w:r>
           </w:p>
@@ -2647,51 +2647,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="499282508"/>
+                <w:numId w:val="974097435"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jährlich, jedoch längstens im Abstand von 15 Monaten</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2700,80 +2700,80 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Untertagebauarbeiten, wenn das Auftreten von
 explosionsfähigen Grubengasatmosphären nicht ausgeschlossen werden
 kann:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="310277687"/>
+                <w:numId w:val="79452951"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Täglich vor Arbeitsbeginn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="310277687"/>
+                <w:numId w:val="79452951"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Vor und nach jedem Abschlag bei Sprengvortrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2913,230 +2913,230 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2"/>
               <w:left w:val="single" w:color="000000" w:sz="2"/>
               <w:bottom w:val="single" w:color="000000" w:sz="2"/>
               <w:right w:val="single" w:color="000000" w:sz="2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung und Beurteilung der Explosionsgefahren</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstellung eines Explosionsschutzdokuments und
 Aktualisierung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Feststellung der Eignung u technischen Sicherheit von Geräten u
 Schutzsystemen mit Klassifizierung für andere Zonen, als sie
 verwendet werden sollen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gefahrenanalyse über Eignung der Arbeitsmittel, Arbeitskleidung
 u Schutzausrüstung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Information der Arbeitnehmer/innen (Explosionsgefahren,
 Schutzmaßnahmen, Verhalten bei Warnung u Alarm)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jährliche Unterweisung der Arbeitnehmer/innen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="93613187"/>
+                <w:numId w:val="456408013"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ständige Überwachung bei Befahren (Inspektion) od Arbeiten
 (Instandhaltung, Reinigung, Prüfung und Störungsbehebung)</w:t>
             </w:r>
           </w:p>
@@ -3304,51 +3304,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Feststellung der Eignung von Geräten und Schutzsystemen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="606781296"/>
+                <w:numId w:val="244908965"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachkundige Personen auf dem Gebiet des Explosionsschutzes
 (auch Betriebsangehörige)</w:t>
             </w:r>
           </w:p>
@@ -3356,142 +3356,142 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Eignungsnachweis im Rahmen der Gefahrenanalyse:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="494506005"/>
+                <w:numId w:val="451581210"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziviltechniker/innen mit Fachgebiet Explosionsschutz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="494506005"/>
+                <w:numId w:val="451581210"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Zugelassene Prüfstellen gem § 71 Abs 5 GewO 1994
 im Rahmen ihrer Zuständigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="494506005"/>
+                <w:numId w:val="451581210"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkreditierte Prüf- und Überwachungsstellen nach dem
 Akkreditierungsgesetz – AkkG, BGBl 1992 idgF (Anm: nunmehr
 AkkG 2012, BGBl I 28/2012 idF BGBl I 40/2014), im Rahmen
 ihrer Befugnisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="494506005"/>
+                <w:numId w:val="451581210"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Technische Büros – Ingenieurbüros im Rahmen ihrer
 Zuständigkeit</w:t>
             </w:r>
           </w:p>
@@ -3749,168 +3749,168 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> – im Explosionsschutzdokument, für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="107780018"/>
+                <w:numId w:val="885673322"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Abnahmeprüfung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="107780018"/>
+                <w:numId w:val="885673322"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiederkehrende Prüfungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="107780018"/>
+                <w:numId w:val="885673322"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Außerordentliche Prüfungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="107780018"/>
+                <w:numId w:val="885673322"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Messungen (Einzelmessungen, kontinuierliche Messungen bei
 Bohrarbeiten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="107780018"/>
+                <w:numId w:val="885673322"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachweis der Eignung der verwendeten Geräte, Schutzsysteme,
 Arbeitsmittel, Arbeitskleidung u Schutzausrüstung durch
 Gefahrenanalyse</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Keine Festlegung – sinngemäß für:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="470344575"/>
+                <w:numId w:val="929733896"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Explosionsschutzdokument mit Prüfbefunden, Messberichten,
 Nachweisen</w:t>
             </w:r>
           </w:p>
@@ -4778,79 +4778,79 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) Bei Verwendung von brennbaren Flüssigkeiten ist das
 Auftreten explosionsfähiger Atmosphären, sofern nicht der Stand der
 Technik eine höhere Sicherheit erfordert, jedenfalls dann
 anzunehmen, wenn die maximal erreichbare Flüssigkeitstemperatur,
 Verarbeitungstemperatur oder Umgebungstemperatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="551127606"/>
+          <w:numId w:val="22046721"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nicht mindestens 5 °C unter der Temperatur des
 Flammpunktes liegt, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="551127606"/>
+          <w:numId w:val="22046721"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei einem Gemisch, für das kein Flammpunkt bestimmt ist,
 nicht mindestens 15 °C unter der Temperatur des niedrigsten
 Flammpunktes liegt.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10478,103 +10478,103 @@
 unterziehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Nachweis der Eignung ist erbracht durch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="239649771"/>
+          <w:numId w:val="321760180"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erfüllung der Vorschriften für das Inverkehrbringen
 gem ExplosionsschutzV 1996,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="239649771"/>
+          <w:numId w:val="321760180"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">schriftliche Bestätigung des Herstellers od In-Verkehr-Bringers
 oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="239649771"/>
+          <w:numId w:val="321760180"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attest von Ziviltechniker/innen mit Fachgebiet
 Explosionsschutz, zugelassenen Prüfstellen, akkredidierten Prüf-
 und Überwachungsstellen od Technischen Büros/Ingenieurbüros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -15147,51 +15147,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="239649771">
+  <w:abstractNum w:abstractNumId="321760180">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15256,51 +15256,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="551127606">
+  <w:abstractNum w:abstractNumId="22046721">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -15349,51 +15349,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="470344575">
+  <w:abstractNum w:abstractNumId="929733896">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15458,51 +15458,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="107780018">
+  <w:abstractNum w:abstractNumId="885673322">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15567,51 +15567,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="494506005">
+  <w:abstractNum w:abstractNumId="451581210">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15676,51 +15676,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="606781296">
+  <w:abstractNum w:abstractNumId="244908965">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15785,51 +15785,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93613187">
+  <w:abstractNum w:abstractNumId="456408013">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15894,51 +15894,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="310277687">
+  <w:abstractNum w:abstractNumId="79452951">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16003,51 +16003,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="499282508">
+  <w:abstractNum w:abstractNumId="974097435">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16112,51 +16112,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="656652034">
+  <w:abstractNum w:abstractNumId="332080794">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16221,51 +16221,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="248859045">
+  <w:abstractNum w:abstractNumId="347308619">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16330,51 +16330,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="168251992">
+  <w:abstractNum w:abstractNumId="257840832">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16439,51 +16439,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23575632">
+  <w:abstractNum w:abstractNumId="500790197">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16548,51 +16548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="269667685">
+  <w:abstractNum w:abstractNumId="533803369">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16657,51 +16657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="173974782">
+  <w:abstractNum w:abstractNumId="653070805">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16766,51 +16766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="509687836">
+  <w:abstractNum w:abstractNumId="546156237">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16875,51 +16875,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="155430962">
+  <w:abstractNum w:abstractNumId="359797096">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16984,51 +16984,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="740728858">
+  <w:abstractNum w:abstractNumId="628045856">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17093,135 +17093,135 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59069268">
+  <w:abstractNum w:abstractNumId="96460848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20161601">
+    <w:lvl w:ilvl="0" w:tplc="95691131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20161601" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95691131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="312500720">
+  <w:abstractNum w:abstractNumId="432976164">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -17270,51 +17270,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="455074594">
+  <w:abstractNum w:abstractNumId="21367649">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17379,137 +17379,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59069267">
+  <w:abstractNum w:abstractNumId="96460847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22094183">
+    <w:lvl w:ilvl="0" w:tplc="70689574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22094183" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70689574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59069266">
+  <w:abstractNum w:abstractNumId="96460846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25617295">
+    <w:lvl w:ilvl="0" w:tplc="80409617">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18261,118 +18261,118 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59069266">
-    <w:abstractNumId w:val="59069266"/>
+  <w:num w:numId="96460846">
+    <w:abstractNumId w:val="96460846"/>
   </w:num>
-  <w:num w:numId="59069267">
-    <w:abstractNumId w:val="59069267"/>
+  <w:num w:numId="96460847">
+    <w:abstractNumId w:val="96460847"/>
   </w:num>
-  <w:num w:numId="455074594">
-    <w:abstractNumId w:val="455074594"/>
+  <w:num w:numId="21367649">
+    <w:abstractNumId w:val="21367649"/>
   </w:num>
-  <w:num w:numId="312500720">
-    <w:abstractNumId w:val="312500720"/>
+  <w:num w:numId="432976164">
+    <w:abstractNumId w:val="432976164"/>
   </w:num>
-  <w:num w:numId="59069268">
-    <w:abstractNumId w:val="59069268"/>
+  <w:num w:numId="96460848">
+    <w:abstractNumId w:val="96460848"/>
   </w:num>
-  <w:num w:numId="740728858">
-    <w:abstractNumId w:val="740728858"/>
+  <w:num w:numId="628045856">
+    <w:abstractNumId w:val="628045856"/>
   </w:num>
-  <w:num w:numId="155430962">
-    <w:abstractNumId w:val="155430962"/>
+  <w:num w:numId="359797096">
+    <w:abstractNumId w:val="359797096"/>
   </w:num>
-  <w:num w:numId="509687836">
-    <w:abstractNumId w:val="509687836"/>
+  <w:num w:numId="546156237">
+    <w:abstractNumId w:val="546156237"/>
   </w:num>
-  <w:num w:numId="173974782">
-    <w:abstractNumId w:val="173974782"/>
+  <w:num w:numId="653070805">
+    <w:abstractNumId w:val="653070805"/>
   </w:num>
-  <w:num w:numId="269667685">
-    <w:abstractNumId w:val="269667685"/>
+  <w:num w:numId="533803369">
+    <w:abstractNumId w:val="533803369"/>
   </w:num>
-  <w:num w:numId="23575632">
-    <w:abstractNumId w:val="23575632"/>
+  <w:num w:numId="500790197">
+    <w:abstractNumId w:val="500790197"/>
   </w:num>
-  <w:num w:numId="168251992">
-    <w:abstractNumId w:val="168251992"/>
+  <w:num w:numId="257840832">
+    <w:abstractNumId w:val="257840832"/>
   </w:num>
-  <w:num w:numId="248859045">
-    <w:abstractNumId w:val="248859045"/>
+  <w:num w:numId="347308619">
+    <w:abstractNumId w:val="347308619"/>
   </w:num>
-  <w:num w:numId="656652034">
-    <w:abstractNumId w:val="656652034"/>
+  <w:num w:numId="332080794">
+    <w:abstractNumId w:val="332080794"/>
   </w:num>
-  <w:num w:numId="499282508">
-    <w:abstractNumId w:val="499282508"/>
+  <w:num w:numId="974097435">
+    <w:abstractNumId w:val="974097435"/>
   </w:num>
-  <w:num w:numId="310277687">
-    <w:abstractNumId w:val="310277687"/>
+  <w:num w:numId="79452951">
+    <w:abstractNumId w:val="79452951"/>
   </w:num>
-  <w:num w:numId="93613187">
-    <w:abstractNumId w:val="93613187"/>
+  <w:num w:numId="456408013">
+    <w:abstractNumId w:val="456408013"/>
   </w:num>
-  <w:num w:numId="606781296">
-    <w:abstractNumId w:val="606781296"/>
+  <w:num w:numId="244908965">
+    <w:abstractNumId w:val="244908965"/>
   </w:num>
-  <w:num w:numId="494506005">
-    <w:abstractNumId w:val="494506005"/>
+  <w:num w:numId="451581210">
+    <w:abstractNumId w:val="451581210"/>
   </w:num>
-  <w:num w:numId="107780018">
-    <w:abstractNumId w:val="107780018"/>
+  <w:num w:numId="885673322">
+    <w:abstractNumId w:val="885673322"/>
   </w:num>
-  <w:num w:numId="470344575">
-    <w:abstractNumId w:val="470344575"/>
+  <w:num w:numId="929733896">
+    <w:abstractNumId w:val="929733896"/>
   </w:num>
-  <w:num w:numId="551127606">
-    <w:abstractNumId w:val="551127606"/>
+  <w:num w:numId="22046721">
+    <w:abstractNumId w:val="22046721"/>
   </w:num>
-  <w:num w:numId="239649771">
-    <w:abstractNumId w:val="239649771"/>
+  <w:num w:numId="321760180">
+    <w:abstractNumId w:val="321760180"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -19183,51 +19183,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId104893616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId794434617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId126032639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId324248454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>