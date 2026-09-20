--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -15,103 +15,107 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="17664952" w:name="document"/>
-    <w:bookmarkEnd w:id="17664952"/>
+    <w:bookmarkStart w:id="85707019" w:name="document"/>
+    <w:bookmarkEnd w:id="85707019"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Cervinka |
 Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidungsvergleich – Baustein Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Definition der Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung ist ein Einfamilienhaus und steht im
 Alleineigentum der Ehefrau/des Ehemannes/im jeweiligen
 Hälfteeigentum der Ehegatten.</w:t>
@@ -166,50 +170,52 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung ist eine Dienstwohnung des Ehemannes/der
 Ehefrau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Räumung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann hat die Ehewohnung bereits geräumt von seinen
 Fahrnissen an die Ehefrau übergeben.</w:t>
       </w:r>
@@ -225,68 +231,72 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, die Ehewohnung Top … in …,
 bestehend aus …, längstens bis zum … unter Verzicht auf jeglichen
 Räumungsaufschub zu räumen und der Ehefrau vollständig geräumt von
 seinen Fahrnissen zu übergeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Fahrnisse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann ist berechtigt, anlässlich seines Auszuges die auf
 der einen integrierenden Bestandteil der gegenständlichen
 Scheidungsvereinbarung angeschlossenen Liste (Beilage ./1)
@@ -302,107 +312,113 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle übrigen in der Ehewohnung befindlichen Fahrnisse,
 insbesondere der Hausrat, verbleiben im Alleineigentum der Ehefrau
 und wird dies vom Ehemann anerkannt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Aufteilung der Fahrnisse ist bereits vor der
 einvernehmlichen Ehescheidung im Einvernehmen erfolgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Bausteine hinsichtlich Liegenschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Eigentumsübertragung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geboren am …, ist Alleineigentümer (B-LNr …) der
 Liegenschaft EZ … KG … Bezirksgericht …, mit dem darauf
 befindlichen Ein-/Zweifamilienhaus … Im Zuge der Aufteilung des
@@ -473,50 +489,52 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann erklärt, das ihm ins Eigentum zukommende
 vergleichsgegenständliche Objekt genau zu kennen und vor Übernahme
 eingehend besichtigt zu haben. Die Ehefrau leistet weder für eine
 bestimmte Beschaffenheit und Eignung noch für Sachmängel des
 vergleichsgegenständlichen Objektes Gewähr, haftet aber dafür, dass
 ihr Viertelanteil (B-LNr …) mit Ausnahme der im C-Blatt
 intabulierten Belastungen satz- und lastenfrei und frei von
 außerbücherlichen Lasten in das Eigentum des Ehemannes
 übergeht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Aufsandungserklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geboren am …, erteilt hiermit seine ausdrückliche
 und unwiderrufliche Einwilligung, dass aufgrund dieses Vergleiches
 ob des in seinem Eigentum stehenden Hälfteanteils B-LNr … an der
@@ -562,50 +580,52 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geb am …, erteilt weiters seine ausdrückliche und
 unwiderrufliche Zustimmung, dass aufgrund dieses Vergleiches ohne
 sein weiteres Wissen, nicht jedoch auf seine Kosten, ob des ihm
 grundbücherlich gehörigen Anteils (B-LNr …) an der Liegenschaft EZ
 …, Katastralgemeinde …, Bezirksgericht …, Grundstücksnr …, Bauf
 (Gebäude), Gärten (Gärten), Grundstücksadresse …, die Löschung des
 zu seinen Gunsten sub C-LNR … einverleibten Belastungs- und
 Veräußerungsverbotes sowie des sub C-LNR … einverleibten
 Vorkaufsrechtes bewilligt wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Kredite, Wohnbauförderung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf der genannten Liegenschaft sind folgende Verbindlichkeiten
 bücherlich sichergestellt:</w:t>
       </w:r>
@@ -643,50 +663,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, die Rückzahlung der genannten
 Verbindlichkeiten in sein alleiniges Zahlungsversprechen zu
 übernehmen und die Ehefrau für den Fall ihrer Inanspruchnahme
 schad-, klag- und exekutionslos zu halten. Die Parteien beantragen
 Beschlussfassung nach § 98 EheG.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Gebühren, Steuern, Abgaben, Erklärungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, alle mit der grundbücherlichen
 Durchführung dieser Eigentumsübertragung im Zusammenhang stehenden
 Gebühren, Steuern, Abgaben und Kosten aus Eigenem zu bezahlen und
@@ -768,50 +790,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehefrau verpflichtet sich weiters, allenfalls notwendige
 Erklärungen, die mit der Übertragung von allfälligen Verträgen der
 genannten Liegenschaft (zB Haushaltsversicherung) im Zusammenhang
 stehen, binnen einer Woche ab Aufforderung abzugeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Superädifikat</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1730,137 +1754,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69558822">
+  <w:abstractNum w:abstractNumId="38676307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29784770">
+    <w:lvl w:ilvl="0" w:tplc="39195418">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29784770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39195418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69558821">
+  <w:abstractNum w:abstractNumId="38676306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22501983">
+    <w:lvl w:ilvl="0" w:tplc="15020475">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2612,55 +2636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69558821">
-    <w:abstractNumId w:val="69558821"/>
+  <w:num w:numId="38676306">
+    <w:abstractNumId w:val="38676306"/>
   </w:num>
-  <w:num w:numId="69558822">
-    <w:abstractNumId w:val="69558822"/>
+  <w:num w:numId="38676307">
+    <w:abstractNumId w:val="38676307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -3471,51 +3495,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId692848715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId235280347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId372814891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId648912155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>