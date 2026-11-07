--- v5 (2026-09-20)
+++ v6 (2026-11-07)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="85707019" w:name="document"/>
-    <w:bookmarkEnd w:id="85707019"/>
+    <w:bookmarkStart w:id="95032332" w:name="document"/>
+    <w:bookmarkEnd w:id="95032332"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Cervinka |
 Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1754,137 +1754,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38676307">
+  <w:abstractNum w:abstractNumId="98932239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39195418">
+    <w:lvl w:ilvl="0" w:tplc="41326345">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39195418" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41326345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38676306">
+  <w:abstractNum w:abstractNumId="98932238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15020475">
+    <w:lvl w:ilvl="0" w:tplc="32139856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2636,55 +2636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38676306">
-    <w:abstractNumId w:val="38676306"/>
+  <w:num w:numId="98932238">
+    <w:abstractNumId w:val="98932238"/>
   </w:num>
-  <w:num w:numId="38676307">
-    <w:abstractNumId w:val="38676307"/>
+  <w:num w:numId="98932239">
+    <w:abstractNumId w:val="98932239"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -3495,51 +3495,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId372814891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId648912155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId568637064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId320610809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>