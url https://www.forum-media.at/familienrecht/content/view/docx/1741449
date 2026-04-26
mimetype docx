--- v1 (2026-01-25)
+++ v2 (2026-04-26)
@@ -15,107 +15,103 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="64512367" w:name="document"/>
-    <w:bookmarkEnd w:id="64512367"/>
+    <w:bookmarkStart w:id="20474239" w:name="document"/>
+    <w:bookmarkEnd w:id="20474239"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Lenz-Cervinka
 | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidungsvergleich – Baustein Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Definition der Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung ist ein Einfamilienhaus und steht im
 Alleineigentum der Ehefrau/des Ehemannes/im jeweiligen
 Hälfteeigentum der Ehegatten.</w:t>
@@ -170,371 +166,357 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung ist eine Dienstwohnung des Ehemannes/der
 Ehefrau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Räumung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann hat die Ehewohnung bereits geräumt von seinen
 Fahrnissen an die Ehefrau übergeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, die Ehewohnung Top … in …,
-bestehend aus … längstens bis zum … unter Verzicht auf jeglichen
+bestehend aus …, längstens bis zum … unter Verzicht auf jeglichen
 Räumungsaufschub zu räumen und der Ehefrau vollständig geräumt von
 seinen Fahrnissen zu übergeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Fahrnisse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variante:</w:t>
+        <w:t xml:space="preserve">Variante 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann ist berechtigt, anlässlich seines Auszuges die auf
 der einen integrierenden Bestandteil der gegenständlichen
 Scheidungsvereinbarung angeschlossenen Liste (Beilage ./1)
 genannten Gegenstände mitzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle übrigen in der Ehewohnung befindlichen Fahrnisse,
-insbesondere der Hausrat,verbleiben im Alleineigentum der Ehefrau
+insbesondere der Hausrat, verbleiben im Alleineigentum der Ehefrau
 und wird dies vom Ehemann anerkannt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variante:</w:t>
+        <w:t xml:space="preserve">Variante 2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Aufteilung der Fahrnisse ist bereits vor der
 einvernehmlichen Ehescheidung im Einvernehmen erfolgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scheidungsvergleich Bausteine Liegenschaft</w:t>
+        <w:t xml:space="preserve">Bausteine hinsichtlich Liegenschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Eigentumsübertragung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geboren am …, ist Alleineigentümer (B-LNr …) der
-Liegenschaft EZ … KG …, Bezirksgericht …, mit dem darauf
-befindlichen Ein/Zweifamilienhaus … Im Zuge der Aufteilung des
+Liegenschaft EZ … KG … Bezirksgericht …, mit dem darauf
+befindlichen Ein-/Zweifamilienhaus … Im Zuge der Aufteilung des
 ehelichen Gebrauchsvermögens und der ehelichen Ersparnisse
 überträgt der Ehemann, geboren am …, die genannte Liegenschaft an
 die Ehefrau, geboren am … Diese übernimmt die Liegenschaft in ihr
 Eigentum, sodass sie Alleineigentümerin der genannten Liegenschaft
 wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geboren am …, und die Ehefrau …, geboren am …,
-sind je zur Hälfte (B-LNr 1 und 2) Eigentümer der Liegenschaft EZ …
-[...1 lines deleted...]
-Ein/Zweifamilienhaus und der Grundstücksadresse …</w:t>
+sind je zur Hälfte (B-LNr 1 und 2) Eigentümer der Liegenschaft EZ
+…, Grundbuch …, Bezirksgericht …, mit dem darauf befindlichen
+Ein-/Zweifamilienhaus und der Grundstücksadresse …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Zuge der Aufteilung des ehelichen Gebrauchsvermögens und der
 ehelichen Ersparnisse überträgt die Ehefrau …, geboren am …, ihren
-Hälfteanteil (B-LNr 2) an der Liegenschaft EZ … Grundbuch …
-Bezirksgericht … an den Ehemann, dieser übernimmt den Anteil in
+Hälfteanteil (B-LNr 2) an der Liegenschaft EZ …, Grundbuch …,
+Bezirksgericht …, an den Ehemann, dieser übernimmt den Anteil in
 sein Eigentum, sodass er unter Zusammenziehung der Anteile
 Alleineigentümer der genannten Liegenschaft wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann erklärt, das ihm ins Eigentum zukommende
 vergleichsgegenständliche Objekt genau zu kennen und vor Übernahme
 eingehend besichtigt zu haben. Die Ehefrau leistet weder für eine
 bestimmte Beschaffenheit und Eignung noch für Sachmängel des
 vergleichsgegenständlichen Objektes Gewähr, haftet aber dafür, dass
 ihr Viertelanteil (B-LNr …) mit Ausnahme der im C-Blatt
 intabulierten Belastungen satz- und lastenfrei und frei von
 außerbücherlichen Lasten in das Eigentum des Ehemannes
 übergeht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Aufsandungserklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann …, geboren am …, erteilt hiermit seine ausdrückliche
 und unwiderrufliche Einwilligung, dass aufgrund dieses Vergleiches
 ob des in seinem Eigentum stehenden Hälfteanteils B-LNr … an der
@@ -557,219 +539,154 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Weiters erteilt er seine ausdrückliche Zustimmung, dass sowohl
 das zu seinen Gunsten sub C-LNR … einverleibte Belastungs- und
 Veräußerungsverbot als auch das sub C-LNR … einverleibte
 Vorkaufsrecht gelöscht wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Ehemann …, geb …, erteilt weiters seine ausdrückliche und
+        <w:t xml:space="preserve">Der Ehemann …, geb am …, erteilt weiters seine ausdrückliche und
 unwiderrufliche Zustimmung, dass aufgrund dieses Vergleiches ohne
 sein weiteres Wissen, nicht jedoch auf seine Kosten, ob des ihm
 grundbücherlich gehörigen Anteils (B-LNr …) an der Liegenschaft EZ
 …, Katastralgemeinde …, Bezirksgericht …, Grundstücksnr …, Bauf
 (Gebäude), Gärten (Gärten), Grundstücksadresse …, die Löschung des
 zu seinen Gunsten sub C-LNR … einverleibten Belastungs- und
 Veräußerungsverbotes sowie des sub C-LNR … einverleibten
 Vorkaufsrechtes bewilligt wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Kredite, Wohnbauförderung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf der genannten Liegenschaft sind folgende Verbindlichkeiten
 bücherlich sichergestellt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zu C-LNr … das Pfandrecht aufgrund des Schuldscheine und der
-[...1 lines deleted...]
-… das Wohnbauförderungsdarlehen des Landes … (Zahl WuS …).</w:t>
+        <w:t xml:space="preserve">Zu C-LNr … das Pfandrecht aufgrund des Schuldscheines und der
+Pfandurkunde vom … zugunsten der … Bank (Vertragsnummer …), zu
+C-LNr … das Wohnbauförderungsdarlehen des Landes … (Zahl WuS
+…).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, die Rückzahlung der genannten
 Verbindlichkeiten in sein alleiniges Zahlungsversprechen zu
 übernehmen und die Ehefrau für den Fall ihrer Inanspruchnahme
 schad-, klag- und exekutionslos zu halten. Die Parteien beantragen
 Beschlussfassung nach § 98 EheG.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b/>
-[...62 lines deleted...]
-          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baustein Gebühren, Steuern, Abgaben, Erklärungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Ehemann verpflichtet sich, alle mit der grundbücherlichen
 Durchführung dieser Eigentumsübertragung im Zusammenhang stehenden
 Gebühren, Steuern, Abgaben und Kosten aus Eigenem zu bezahlen und
@@ -839,50 +756,681 @@
 sollten, damit das grundbücherliche Alleineigentum des Ehemannes an
 der Liegenschaft im Grundbuch einverleibt werden kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehefrau verpflichtet sich weiters, allenfalls notwendige
 Erklärungen, die mit der Übertragung von allfälligen Verträgen der
 genannten Liegenschaft (zB Haushaltsversicherung) im Zusammenhang
 stehen, binnen einer Woche ab Aufforderung abzugeben.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="363A40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baustein Superädifikat</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="NormalTablePHPDOCX"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="nil" w:color="363A40" w:sz="0"/>
+          <w:left w:val="nil" w:color="363A40" w:sz="0"/>
+          <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
+          <w:right w:val="nil" w:color="363A40" w:sz="0"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ehewohnung in 1210 Wien, Musterweg 1, ist ein auf einem
+Pachtgrundstück des Stiftes Klosterneuburg errichtetes
+Superädifikat, das im Eigentum des Ehemannes steht.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann …, geb am …, verpflichtet sich, seine
+Unterpachtrechte an der Liegenschaft 1210 Wien, Musterweg 1, EZ …
+GB … mit dem Grundstück Nr … an den minderjährigen Sohn
+Julian, geb am …, zu übertragen, die Ehefrau …, geb am …, nimmt die
+Übertragung dieser Rechte als allein Obsorgeberechtigte und
+gesetzliche Vertreterin des mj Julian an.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festgehalten wird, dass die Übertragung der
+pflegschaftsbehördlichen Genehmigung und der Zustimmung des
+Verpächters bedarf, wobei letzteres vor Abschluss der
+gegenständlichen Scheidungsfolgenvereinbarung informell bereits
+zugesagt ist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann erklärt, dass das Eigentum am Superädifikat
+unbelastet ist. Festgehalten wird, dass bezüglich des
+Superädifikates keine Urkunde hinterlegt ist.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann verpflichtet sich, alle erforderlichen Erklärungen
+im Zusammenhang mit der Übertragung des Eigentums am Superädifikat
+und der grundbücherlichen Hinterlegung einer Urkunde binnen 10
+Tagen ab Aufforderung abzugeben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ehefrau nimmt die Übertragung des Eigentumsrechtes als
+gesetzliche Vertreterin des mj Julian an.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Für den Fall, dass der mj Julian den Pachtvertrag kündigt und
+das bestehende Superädifikat veräußert, wird dem Ehemann das Recht
+eingeräumt, sofern seitens des Verpächters möglich, in den
+Pachtvertrag einzutreten und das Superädifikat zu erwerben (ähnlich
+Vorkaufsrecht), und zwar mindestens einerseits zum Verkehrswert zum
+Zeitpunkt des Verkaufes und andererseits mindestens zu dem von
+allfälligen anderen Kaufinteressenten gelegten Angeboten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ehefrau verpflichtet sich, die Kosten aus dem Pachtvertrag,
+die Hauserhaltungskosten sowie die Kosten der notwendigen
+Reparaturen ab dem der Rechtskraft der Ehescheidung folgenden Tag
+zu übernehmen, und zwar bis zur Selbsterhaltungsfähigkeit von
+Julian. Für den Fall, dass die Ehefrau über die
+Selbsterhaltungsfähigkeit von Julian hinaus das Superädifikat
+bewohnt, verpflichtet sie sich, die Hälfte der Kosten der
+notwendigen Reparaturen bis zu ihrem Auszug zu tragen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Ehefrau verpflichtet sich, den Minderjährigen hinsichtlich
+der oben genannten Kostentragung schad- und klaglos zu halten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="156" w:type="dxa"/>
+              <w:left w:w="0" w:type="auto"/>
+              <w:bottom w:w="78" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Es wird festgehalten, dass sich der Ehemann für die Dauer der
+Minderjährigkeit von Julian verpflichtet, nur mit Zustimmung der
+Ehefrau das Pachtgrundstück samt Haus zu betreten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann verpflichtet sich weiters, sämtliche Dokumente
+betreffend das Pachtgrundstück und das Superädifikat sowie die
+bezughabenden vorhandenen Unterlagen (Baupläne, Rechnungen,
+Verträge etc) der Ehefrau als gesetzliche Vertreterin des mj Julian
+binnen 14 Tagen zu übergeben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann verpflichtet sich, binnen 14 Tagen ab Rechtskraft
+der Ehescheidung aus der Ehewohnung unter Mitnahme seiner
+persönlichen Fahrnisse auszuziehen. Er anerkennt ausdrücklich das
+Alleineigentum der Ehefrau an sämtlichen sich in der Ehewohnung
+befindlichen Fahrnissen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Ehemann verpflichtet sich, allfällige im Zusammenhang mit
+der Übertragung von wohnungsbezogenen Verträgen (Internet,
+Haushaltsversicherung udgl) notwendigen Erklärungen binnen 3 Tagen
+nach Aufforderung durch die Ehefrau abzugeben.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:rsidR="00F961DC" w:rsidSect="001A2D5D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
                                     </w:comments>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A2D5D" w:rsidRDefault="001A2D5D" w:rsidP="001A2D5D">
@@ -1182,137 +1730,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43294344">
+  <w:abstractNum w:abstractNumId="48948665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48742175">
+    <w:lvl w:ilvl="0" w:tplc="16633026">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48742175" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16633026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43294343">
+  <w:abstractNum w:abstractNumId="48948664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20985544">
+    <w:lvl w:ilvl="0" w:tplc="81105866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2064,55 +2612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43294343">
-    <w:abstractNumId w:val="43294343"/>
+  <w:num w:numId="48948664">
+    <w:abstractNumId w:val="48948664"/>
   </w:num>
-  <w:num w:numId="43294344">
-    <w:abstractNumId w:val="43294344"/>
+  <w:num w:numId="48948665">
+    <w:abstractNumId w:val="48948665"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -2923,51 +3471,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId698847870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId496686659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId361762474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId536238861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>