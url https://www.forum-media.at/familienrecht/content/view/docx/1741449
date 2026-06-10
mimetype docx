--- v2 (2026-04-26)
+++ v3 (2026-06-10)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="20474239" w:name="document"/>
-    <w:bookmarkEnd w:id="20474239"/>
+    <w:bookmarkStart w:id="70372875" w:name="document"/>
+    <w:bookmarkEnd w:id="70372875"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Lenz-Cervinka
 | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1730,137 +1730,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48948665">
+  <w:abstractNum w:abstractNumId="54661300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16633026">
+    <w:lvl w:ilvl="0" w:tplc="37606865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16633026" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37606865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48948664">
+  <w:abstractNum w:abstractNumId="54661299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81105866">
+    <w:lvl w:ilvl="0" w:tplc="22913942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2612,55 +2612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48948664">
-    <w:abstractNumId w:val="48948664"/>
+  <w:num w:numId="54661299">
+    <w:abstractNumId w:val="54661299"/>
   </w:num>
-  <w:num w:numId="48948665">
-    <w:abstractNumId w:val="48948665"/>
+  <w:num w:numId="54661300">
+    <w:abstractNumId w:val="54661300"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -3471,51 +3471,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId361762474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId536238861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId920338087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId847777035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>