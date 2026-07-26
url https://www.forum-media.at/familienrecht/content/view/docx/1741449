--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -15,70 +15,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="70372875" w:name="document"/>
-    <w:bookmarkEnd w:id="70372875"/>
+    <w:bookmarkStart w:id="17664952" w:name="document"/>
+    <w:bookmarkEnd w:id="17664952"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Lenz-Cervinka
-| Muster | Textbaustein</w:t>
+        <w:t xml:space="preserve">Dokument-ID: 1015706 | Alexandra Cervinka |
+Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidungsvergleich – Baustein Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1730,137 +1730,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54661300">
+  <w:abstractNum w:abstractNumId="69558822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37606865">
+    <w:lvl w:ilvl="0" w:tplc="29784770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37606865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29784770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54661299">
+  <w:abstractNum w:abstractNumId="69558821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22913942">
+    <w:lvl w:ilvl="0" w:tplc="22501983">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2612,55 +2612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54661299">
-    <w:abstractNumId w:val="54661299"/>
+  <w:num w:numId="69558821">
+    <w:abstractNumId w:val="69558821"/>
   </w:num>
-  <w:num w:numId="54661300">
-    <w:abstractNumId w:val="54661300"/>
+  <w:num w:numId="69558822">
+    <w:abstractNumId w:val="69558822"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -3471,51 +3471,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId920338087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId847777035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId692848715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId235280347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>