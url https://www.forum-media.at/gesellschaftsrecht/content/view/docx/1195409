--- v6 (2026-07-02)
+++ v7 (2026-10-03)
@@ -15,123 +15,129 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="22398770" w:name="document"/>
-    <w:bookmarkEnd w:id="22398770"/>
+    <w:bookmarkStart w:id="62069919" w:name="document"/>
+    <w:bookmarkEnd w:id="62069919"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 666781 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag GmbH (ausführlich) gem GesRÄG 2023,
 Kapital EUR 10.000,– (Volleinzahlung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Firma und Sitz</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -286,50 +292,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Sitz der Gesellschaft ist Wiener Neustadt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Gegenstand des Unternehmens</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -386,80 +394,80 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gegenstand des Unternehmens ist:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="66650509"/>
+                <w:numId w:val="441115409"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Betrieb eines Versicherungsmaklerunternehmens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="66650509"/>
+                <w:numId w:val="441115409"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beteiligung an gleichartigen Unternehmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -535,87 +543,91 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Tätigkeit der Gesellschaft erstreckt sich auf das In- und
 Ausland. Die Gesellschaft ist zu allen Handlungen berechtigt, die
 geeignet erscheinen, den Gesellschaftszweck unmittelbar oder
 mittelbar zu fördern. Die Gesellschaft ist berechtigt, im In- und
 Ausland Tochtergesellschaften und Zweigniederlassungen zu
 errichten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Dauer der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gesellschaft wird auf unbestimmte Zeit errichtet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Geschäftsjahr</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -760,50 +772,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das erste Geschäftsjahr beginnt mit der Eintragung der
 Gesellschaft in das Firmenbuch und endet mit dem darauf folgenden
 31. (einunddreißigsten) Dezember.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Stammkapital und
 Stammeinlagen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -951,50 +965,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Stammkapital ist zur Gänze bar einbezahlt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Organe der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Organe der Gesellschaft sind:</w:t>
       </w:r>
     </w:p>
@@ -1155,50 +1171,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Generalversammlung.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Geschäftsführung und
 Vertretung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -1506,50 +1524,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Generalversammlung kann eine Geschäftsordnung für die
 Geschäftsführung erlassen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Generalversammlung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2084,50 +2104,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Beschlüsse werden, soweit der Gesellschaftsvertrag oder das
 Gesetz nichts anderes bestimmen, mit einfacher Mehrheit der
 abgegebenen Stimmen gefasst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Jahresabschluss</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2278,50 +2300,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Generalversammlung beschließt über die Prüfung und
 Genehmigung (Feststellung) des Jahresabschlusses, über die
 Verwendung des Reingewinns und die Entlastung der
 Geschäftsführer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Teilung und Übertragung von
 Geschäftsanteilen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -3047,50 +3071,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Der Abtretungspreis für die Aufgriffsrechte ist von den
 Beteiligten einvernehmlich festzusetzen. Ist eine Einigung über den
 Abtretungspreis innerhalb einer Frist von einem Monat ab dem
 Zeitpunkt, ab dem feststeht, dass der aufzugreifende
 Geschäftsanteil zur Hälfte aufgegriffen wird, nicht erzielt, ist
 der Abtretungspreis nach dem Fachgutachten KFS-BW1 zu
 ermitteln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Auflösung und Liquidation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3239,276 +3265,288 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquidatoren der Gesellschaft sind der oder die Geschäftsführer,
 sofern nicht durch Generalversammlungsbeschluss andere Liquidatoren
 bestellt werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Bekanntmachungen der
 Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bekanntmachungen der Gesellschaft an die Gesellschafter
 erfolgen, soweit sich aus Gesetz oder Vertrag nichts anderes
 ergibt, durch eingeschriebenen Brief oder per Telefax an die der
 Gesellschaft zuletzt bekannt gegebenen Anschriften der
 Gesellschafter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Gründungskosten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit der Errichtung und Registrierung der Gesellschaft
 verbundenen Kosten, Gebühren und Abgaben werden bis zu einem
 Höchstbetrag von EUR 5.000,– (fünftausend Euro) von der
 Gesellschaft getragen und sind mit der tatsächlichen Höhe in den
 ersten Jahresabschluss einzustellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Allgemeine Bestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Insofern durch diesen Gesellschaftsvertrag oder dessen gültige
 Abänderungen oder durch Generalversammlungsbeschlüsse nichts
 anderes bestimmt ist, gelten die Bestimmungen des Gesetzes über die
 Gesellschaften mit beschränkter Haftung und die sonstigen
 einschlägigen gesetzlichen Vorschriften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Bevollmächtigung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Frau Dr. Frieda Fuchs, Rechtsanwältin in 1010 Wien, Advokatenweg
 1, wird von der Gesellschafterin ermächtigt, in ihrem Namen die zur
 Eintragung der Gesellschaft in das Firmenbuch erforderlichen
 Schritte zu unternehmen, allfällige erforderliche Änderungen dieser
 Erklärung über die Errichtung der Gesellschaft, wie insbesondere
 des Firmenwortlautes oder des Unternehmensgegenstandes,
 vorzunehmen, entsprechende Urkunden zu errichten, zu unterfertigen
 und im Firmenbuch eintragen zu lassen sowie allfällige Erklärungen,
 die von Gericht oder von sonstigen Behörden gefordert werden,
 abzugeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmerkungen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42164262" w:name="note1"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="36844439" w:name="note1"/>
+            <w:bookmarkEnd w:id="36844439"/>
+            <w:bookmarkStart w:id="1187651835661" w:name="note1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9082952670931"/>
+            <w:bookmarkEnd w:id="1187651835661"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3537,205 +3575,209 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43138209" w:name="note2"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="41653495" w:name="note2"/>
+            <w:bookmarkEnd w:id="41653495"/>
+            <w:bookmarkStart w:id="3439927086284" w:name="note2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9176115317933"/>
+            <w:bookmarkEnd w:id="3439927086284"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zur Firma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es gibt verschiedene Firmenarten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="216298067"/>
+                <w:numId w:val="319003640"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Namensfirma + Rechtsformzusatz (e.U., OG, KG, GmbH, AG): zB
 „Maxi Musterfrau e.U.“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="216298067"/>
+                <w:numId w:val="319003640"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sachfirma + Rechtsformzusatz: zB „ABC Transportbeton OG“
 (individualisierender Zusatz wie zB „ABC“ in der Regel
 notwendig)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="216298067"/>
+                <w:numId w:val="319003640"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasiebezeichnung als Firma + Rechtsformzusatz: zB
 „samulordum KG“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="216298067"/>
+                <w:numId w:val="319003640"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mischfirma + Rechtsformzusatz: zB „Musterfrau Transportbeton
 GmbH“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3787,51 +3829,51 @@
 Bedeutung in dem geografischen Gebiet (nachweisbar durch
 Beschäftigtenanzahl, Umsatzzahlen, Marktanteile etc) voraus. Hier
 empfiehlt sich gegebenenfalls die Vorlage einer Stellungnahme der
 örtlich zuständigen Wirtschaftskammer.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zum Firmenrecht nach dem UGB: siehe </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14866a46b4db07353" w:history="1">
+            <w:hyperlink r:id="rId46316ac04834591ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
@@ -3839,64 +3881,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10819657" w:name="note3"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="35983089" w:name="note3"/>
+            <w:bookmarkEnd w:id="35983089"/>
+            <w:bookmarkStart w:id="4076928788326" w:name="note3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="687105239207"/>
+            <w:bookmarkEnd w:id="4076928788326"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3954,90 +3998,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5445301" w:name="note4"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="13838112" w:name="note4"/>
+            <w:bookmarkEnd w:id="13838112"/>
+            <w:bookmarkStart w:id="3802996369332" w:name="note4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5761499119306"/>
+            <w:bookmarkEnd w:id="3802996369332"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unternehmensgegenstand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4086,90 +4134,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56864961" w:name="note5"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="12427314" w:name="note5"/>
+            <w:bookmarkEnd w:id="12427314"/>
+            <w:bookmarkStart w:id="9709689650781" w:name="note5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4585736642374"/>
+            <w:bookmarkEnd w:id="9709689650781"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Stammkapital und Stammeinlagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4198,90 +4250,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78208133" w:name="note6"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="93213440" w:name="note6"/>
+            <w:bookmarkEnd w:id="93213440"/>
+            <w:bookmarkStart w:id="4233234019243" w:name="note6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2530400102576"/>
+            <w:bookmarkEnd w:id="4233234019243"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dauer, Geschäftsjahr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4327,90 +4383,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="97206716" w:name="note7"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="5522694" w:name="note7"/>
+            <w:bookmarkEnd w:id="5522694"/>
+            <w:bookmarkStart w:id="3686302413511" w:name="note7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8375659393472"/>
+            <w:bookmarkEnd w:id="3686302413511"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschäftsführung und Vertretung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4441,152 +4501,156 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33903847" w:name="note8"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="3129501" w:name="note8"/>
+            <w:bookmarkEnd w:id="3129501"/>
+            <w:bookmarkStart w:id="6027843133370" w:name="note8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9786235481518"/>
+            <w:bookmarkEnd w:id="6027843133370"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalversammlung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich kommen Gesellschafterbeschlüsse mit einfacher
 Stimmenmehrheit zustande; lediglich für einzelne
 Beschlussgegenstände sieht das Gesetz ein höheres Quorum vor, so
 für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="548222045"/>
+                <w:numId w:val="650864773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesellschaftsvertragsänderungen: 3/4-Mehrheit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="548222045"/>
+                <w:numId w:val="650864773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Änderungen des Unternehmensgegenstandes: Einstimmigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -4624,90 +4688,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7200297" w:name="note9"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="51148780" w:name="note9"/>
+            <w:bookmarkEnd w:id="51148780"/>
+            <w:bookmarkStart w:id="3425883635904" w:name="note9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1344754759059"/>
+            <w:bookmarkEnd w:id="3425883635904"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschäftsanteile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4719,104 +4787,104 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieser Punkt enthält überdies eine Vinkulierungsklausel, wobei
 für die Zustimmung zur Übertragung abstrakt folgende Alternativen
 in Betracht kommen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="484532901"/>
+                <w:numId w:val="557061515"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung durch die Gesellschaft (= Geschäftsführung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="484532901"/>
+                <w:numId w:val="557061515"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Gesellschafter (dh aller Gesellschafter, jedoch
 formfrei)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="484532901"/>
+                <w:numId w:val="557061515"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Generalversammlung (Mehrheitsbeschluss der
 Gesellschafter, im Zweifel einfache Mehrheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4834,90 +4902,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="91495286" w:name="note10"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="87516232" w:name="note10"/>
+            <w:bookmarkEnd w:id="87516232"/>
+            <w:bookmarkStart w:id="1949674578061" w:name="note10"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3016035582656"/>
+            <w:bookmarkEnd w:id="1949674578061"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Gründungskosten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4957,51 +5029,51 @@
               </w:rPr>
               <w:t xml:space="preserve">, GmbH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kap 3
 [Stand 01.06.2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76106a46b4db07d77" w:history="1">
+            <w:hyperlink r:id="rId56286ac048345996d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdb.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">]).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5326,51 +5398,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="484532901">
+  <w:abstractNum w:abstractNumId="557061515">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5435,51 +5507,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="548222045">
+  <w:abstractNum w:abstractNumId="650864773">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5544,51 +5616,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="216298067">
+  <w:abstractNum w:abstractNumId="319003640">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5653,51 +5725,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66650509">
+  <w:abstractNum w:abstractNumId="441115409">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5762,51 +5834,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="306579641">
+  <w:abstractNum w:abstractNumId="654648470">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5871,137 +5943,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19908176">
+  <w:abstractNum w:abstractNumId="65858545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89999507">
+    <w:lvl w:ilvl="0" w:tplc="26958243">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89999507" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26958243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19908175">
+  <w:abstractNum w:abstractNumId="65858544">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58821087">
+    <w:lvl w:ilvl="0" w:tplc="61768948">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6753,70 +6825,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19908175">
-    <w:abstractNumId w:val="19908175"/>
+  <w:num w:numId="65858544">
+    <w:abstractNumId w:val="65858544"/>
   </w:num>
-  <w:num w:numId="19908176">
-    <w:abstractNumId w:val="19908176"/>
+  <w:num w:numId="65858545">
+    <w:abstractNumId w:val="65858545"/>
   </w:num>
-  <w:num w:numId="306579641">
-    <w:abstractNumId w:val="306579641"/>
+  <w:num w:numId="654648470">
+    <w:abstractNumId w:val="654648470"/>
   </w:num>
-  <w:num w:numId="66650509">
-    <w:abstractNumId w:val="66650509"/>
+  <w:num w:numId="441115409">
+    <w:abstractNumId w:val="441115409"/>
   </w:num>
-  <w:num w:numId="216298067">
-    <w:abstractNumId w:val="216298067"/>
+  <w:num w:numId="319003640">
+    <w:abstractNumId w:val="319003640"/>
   </w:num>
-  <w:num w:numId="548222045">
-    <w:abstractNumId w:val="548222045"/>
+  <w:num w:numId="650864773">
+    <w:abstractNumId w:val="650864773"/>
   </w:num>
-  <w:num w:numId="484532901">
-    <w:abstractNumId w:val="484532901"/>
+  <w:num w:numId="557061515">
+    <w:abstractNumId w:val="557061515"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7627,51 +7699,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId662654932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId564374933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14866a46b4db07353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId76106a46b4db07d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId416778418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId246855559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId46316ac04834591ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId56286ac048345996d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>