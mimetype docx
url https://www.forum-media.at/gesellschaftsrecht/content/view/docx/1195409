--- v3 (2026-02-15)
+++ v4 (2026-04-02)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="93292710" w:name="document"/>
-    <w:bookmarkEnd w:id="93292710"/>
+    <w:bookmarkStart w:id="41654489" w:name="document"/>
+    <w:bookmarkEnd w:id="41654489"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 666781 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -386,80 +386,80 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gegenstand des Unternehmens ist:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="882156008"/>
+                <w:numId w:val="497016000"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Betrieb eines Versicherungsmaklerunternehmens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="882156008"/>
+                <w:numId w:val="497016000"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beteiligung an gleichartigen Unternehmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3451,64 +3451,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40261773" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2624020427873" w:name="note1"/>
+            <w:bookmarkStart w:id="90210003" w:name="note1"/>
+            <w:bookmarkEnd w:id="90210003"/>
+            <w:bookmarkStart w:id="1216555497473" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2624020427873"/>
+            <w:bookmarkEnd w:id="1216555497473"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3537,64 +3537,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="99146629" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3731118859641" w:name="note2"/>
+            <w:bookmarkStart w:id="32291709" w:name="note2"/>
+            <w:bookmarkEnd w:id="32291709"/>
+            <w:bookmarkStart w:id="9218605352270" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3731118859641"/>
+            <w:bookmarkEnd w:id="9218605352270"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3609,133 +3609,133 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es gibt verschiedene Firmenarten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="864873806"/>
+                <w:numId w:val="611334388"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Namensfirma + Rechtsformzusatz (e.U., OG, KG, GmbH, AG): zB
 „Maxi Musterfrau e.U.“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="864873806"/>
+                <w:numId w:val="611334388"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sachfirma + Rechtsformzusatz: zB „ABC Transportbeton OG“
 (individualisierender Zusatz wie zB „ABC“ in der Regel
 notwendig)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="864873806"/>
+                <w:numId w:val="611334388"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasiebezeichnung als Firma + Rechtsformzusatz: zB
 „samulordum KG“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="864873806"/>
+                <w:numId w:val="611334388"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mischfirma + Rechtsformzusatz: zB „Musterfrau Transportbeton
 GmbH“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3787,51 +3787,51 @@
 Bedeutung in dem geografischen Gebiet (nachweisbar durch
 Beschäftigtenanzahl, Umsatzzahlen, Marktanteile etc) voraus. Hier
 empfiehlt sich gegebenenfalls die Vorlage einer Stellungnahme der
 örtlich zuständigen Wirtschaftskammer.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zum Firmenrecht nach dem UGB: siehe </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362369919640f3bae" w:history="1">
+            <w:hyperlink r:id="rId927769cdd6c900c2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
@@ -3839,64 +3839,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16120511" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5600288531749" w:name="note3"/>
+            <w:bookmarkStart w:id="92780280" w:name="note3"/>
+            <w:bookmarkEnd w:id="92780280"/>
+            <w:bookmarkStart w:id="3700561277394" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5600288531749"/>
+            <w:bookmarkEnd w:id="3700561277394"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3954,64 +3954,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81334112" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4727159097933" w:name="note4"/>
+            <w:bookmarkStart w:id="94249187" w:name="note4"/>
+            <w:bookmarkEnd w:id="94249187"/>
+            <w:bookmarkStart w:id="7258304794205" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4727159097933"/>
+            <w:bookmarkEnd w:id="7258304794205"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4086,64 +4086,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46349673" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8855479740475" w:name="note5"/>
+            <w:bookmarkStart w:id="79185710" w:name="note5"/>
+            <w:bookmarkEnd w:id="79185710"/>
+            <w:bookmarkStart w:id="4754011817928" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8855479740475"/>
+            <w:bookmarkEnd w:id="4754011817928"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4198,64 +4198,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46769173" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3876390064426" w:name="note6"/>
+            <w:bookmarkStart w:id="18036112" w:name="note6"/>
+            <w:bookmarkEnd w:id="18036112"/>
+            <w:bookmarkStart w:id="1324833534795" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3876390064426"/>
+            <w:bookmarkEnd w:id="1324833534795"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4327,64 +4327,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27710618" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9445344725273" w:name="note7"/>
+            <w:bookmarkStart w:id="27788218" w:name="note7"/>
+            <w:bookmarkEnd w:id="27788218"/>
+            <w:bookmarkStart w:id="9015167539876" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9445344725273"/>
+            <w:bookmarkEnd w:id="9015167539876"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4441,64 +4441,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="85920868" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7299396278942" w:name="note8"/>
+            <w:bookmarkStart w:id="11003717" w:name="note8"/>
+            <w:bookmarkEnd w:id="11003717"/>
+            <w:bookmarkStart w:id="2126024854755" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7299396278942"/>
+            <w:bookmarkEnd w:id="2126024854755"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4516,77 +4516,77 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich kommen Gesellschafterbeschlüsse mit einfacher
 Stimmenmehrheit zustande; lediglich für einzelne
 Beschlussgegenstände sieht das Gesetz ein höheres Quorum vor, so
 für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="388916969"/>
+                <w:numId w:val="218665906"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesellschaftsvertragsänderungen: 3/4-Mehrheit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="388916969"/>
+                <w:numId w:val="218665906"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Änderungen des Unternehmensgegenstandes: Einstimmigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -4624,64 +4624,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2396816" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7069998384310" w:name="note9"/>
+            <w:bookmarkStart w:id="66349102" w:name="note9"/>
+            <w:bookmarkEnd w:id="66349102"/>
+            <w:bookmarkStart w:id="625769708437" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7069998384310"/>
+            <w:bookmarkEnd w:id="625769708437"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4719,104 +4719,104 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieser Punkt enthält überdies eine Vinkulierungsklausel, wobei
 für die Zustimmung zur Übertragung abstrakt folgende Alternativen
 in Betracht kommen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="73073137"/>
+                <w:numId w:val="126439732"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung durch die Gesellschaft (= Geschäftsführung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="73073137"/>
+                <w:numId w:val="126439732"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Gesellschafter (dh aller Gesellschafter, jedoch
 formfrei)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="73073137"/>
+                <w:numId w:val="126439732"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Generalversammlung (Mehrheitsbeschluss der
 Gesellschafter, im Zweifel einfache Mehrheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4834,64 +4834,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="95411959" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7168532128313" w:name="note10"/>
+            <w:bookmarkStart w:id="48096987" w:name="note10"/>
+            <w:bookmarkEnd w:id="48096987"/>
+            <w:bookmarkStart w:id="5141517942472" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7168532128313"/>
+            <w:bookmarkEnd w:id="5141517942472"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4957,51 +4957,51 @@
               </w:rPr>
               <w:t xml:space="preserve">, GmbH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kap 3
 [Stand 01.06.2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41086991964100268" w:history="1">
+            <w:hyperlink r:id="rId941169cdd6c9013c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdb.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">]).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5326,51 +5326,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73073137">
+  <w:abstractNum w:abstractNumId="126439732">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5435,51 +5435,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="388916969">
+  <w:abstractNum w:abstractNumId="218665906">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5544,51 +5544,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="864873806">
+  <w:abstractNum w:abstractNumId="611334388">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5653,51 +5653,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="882156008">
+  <w:abstractNum w:abstractNumId="497016000">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5762,51 +5762,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="982858866">
+  <w:abstractNum w:abstractNumId="369006308">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5871,137 +5871,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33610667">
+  <w:abstractNum w:abstractNumId="32002805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85063278">
+    <w:lvl w:ilvl="0" w:tplc="71637464">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85063278" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71637464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33610666">
+  <w:abstractNum w:abstractNumId="32002804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52058120">
+    <w:lvl w:ilvl="0" w:tplc="70963209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6753,70 +6753,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33610666">
-    <w:abstractNumId w:val="33610666"/>
+  <w:num w:numId="32002804">
+    <w:abstractNumId w:val="32002804"/>
   </w:num>
-  <w:num w:numId="33610667">
-    <w:abstractNumId w:val="33610667"/>
+  <w:num w:numId="32002805">
+    <w:abstractNumId w:val="32002805"/>
   </w:num>
-  <w:num w:numId="982858866">
-    <w:abstractNumId w:val="982858866"/>
+  <w:num w:numId="369006308">
+    <w:abstractNumId w:val="369006308"/>
   </w:num>
-  <w:num w:numId="882156008">
-    <w:abstractNumId w:val="882156008"/>
+  <w:num w:numId="497016000">
+    <w:abstractNumId w:val="497016000"/>
   </w:num>
-  <w:num w:numId="864873806">
-    <w:abstractNumId w:val="864873806"/>
+  <w:num w:numId="611334388">
+    <w:abstractNumId w:val="611334388"/>
   </w:num>
-  <w:num w:numId="388916969">
-    <w:abstractNumId w:val="388916969"/>
+  <w:num w:numId="218665906">
+    <w:abstractNumId w:val="218665906"/>
   </w:num>
-  <w:num w:numId="73073137">
-    <w:abstractNumId w:val="73073137"/>
+  <w:num w:numId="126439732">
+    <w:abstractNumId w:val="126439732"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7627,51 +7627,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId860998736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId842133839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362369919640f3bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId41086991964100268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId110631184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId164928349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927769cdd6c900c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId941169cdd6c9013c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>