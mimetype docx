--- v4 (2026-04-02)
+++ v5 (2026-05-18)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="41654489" w:name="document"/>
-    <w:bookmarkEnd w:id="41654489"/>
+    <w:bookmarkStart w:id="31873345" w:name="document"/>
+    <w:bookmarkEnd w:id="31873345"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 666781 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -386,80 +386,80 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gegenstand des Unternehmens ist:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="497016000"/>
+                <w:numId w:val="512504461"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Betrieb eines Versicherungsmaklerunternehmens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="497016000"/>
+                <w:numId w:val="512504461"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beteiligung an gleichartigen Unternehmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3451,64 +3451,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="90210003" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1216555497473" w:name="note1"/>
+            <w:bookmarkStart w:id="32259723" w:name="note1"/>
+            <w:bookmarkEnd w:id="32259723"/>
+            <w:bookmarkStart w:id="7155410109882" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1216555497473"/>
+            <w:bookmarkEnd w:id="7155410109882"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3537,64 +3537,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32291709" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9218605352270" w:name="note2"/>
+            <w:bookmarkStart w:id="16863763" w:name="note2"/>
+            <w:bookmarkEnd w:id="16863763"/>
+            <w:bookmarkStart w:id="4543534510714" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9218605352270"/>
+            <w:bookmarkEnd w:id="4543534510714"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3609,133 +3609,133 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es gibt verschiedene Firmenarten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="611334388"/>
+                <w:numId w:val="692700035"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Namensfirma + Rechtsformzusatz (e.U., OG, KG, GmbH, AG): zB
 „Maxi Musterfrau e.U.“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="611334388"/>
+                <w:numId w:val="692700035"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sachfirma + Rechtsformzusatz: zB „ABC Transportbeton OG“
 (individualisierender Zusatz wie zB „ABC“ in der Regel
 notwendig)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="611334388"/>
+                <w:numId w:val="692700035"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasiebezeichnung als Firma + Rechtsformzusatz: zB
 „samulordum KG“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="611334388"/>
+                <w:numId w:val="692700035"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mischfirma + Rechtsformzusatz: zB „Musterfrau Transportbeton
 GmbH“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3787,51 +3787,51 @@
 Bedeutung in dem geografischen Gebiet (nachweisbar durch
 Beschäftigtenanzahl, Umsatzzahlen, Marktanteile etc) voraus. Hier
 empfiehlt sich gegebenenfalls die Vorlage einer Stellungnahme der
 örtlich zuständigen Wirtschaftskammer.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zum Firmenrecht nach dem UGB: siehe </w:t>
             </w:r>
-            <w:hyperlink r:id="rId927769cdd6c900c2d" w:history="1">
+            <w:hyperlink r:id="rId22266a0b364813f19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
@@ -3839,64 +3839,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="92780280" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3700561277394" w:name="note3"/>
+            <w:bookmarkStart w:id="6298217" w:name="note3"/>
+            <w:bookmarkEnd w:id="6298217"/>
+            <w:bookmarkStart w:id="7864284812816" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3700561277394"/>
+            <w:bookmarkEnd w:id="7864284812816"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3954,64 +3954,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="94249187" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7258304794205" w:name="note4"/>
+            <w:bookmarkStart w:id="10450842" w:name="note4"/>
+            <w:bookmarkEnd w:id="10450842"/>
+            <w:bookmarkStart w:id="3308517497170" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7258304794205"/>
+            <w:bookmarkEnd w:id="3308517497170"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4086,64 +4086,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79185710" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4754011817928" w:name="note5"/>
+            <w:bookmarkStart w:id="47840261" w:name="note5"/>
+            <w:bookmarkEnd w:id="47840261"/>
+            <w:bookmarkStart w:id="4118243635515" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4754011817928"/>
+            <w:bookmarkEnd w:id="4118243635515"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4198,64 +4198,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18036112" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1324833534795" w:name="note6"/>
+            <w:bookmarkStart w:id="28184949" w:name="note6"/>
+            <w:bookmarkEnd w:id="28184949"/>
+            <w:bookmarkStart w:id="1883245358173" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1324833534795"/>
+            <w:bookmarkEnd w:id="1883245358173"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4327,64 +4327,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27788218" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9015167539876" w:name="note7"/>
+            <w:bookmarkStart w:id="69178263" w:name="note7"/>
+            <w:bookmarkEnd w:id="69178263"/>
+            <w:bookmarkStart w:id="3384982155470" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9015167539876"/>
+            <w:bookmarkEnd w:id="3384982155470"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4441,64 +4441,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11003717" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2126024854755" w:name="note8"/>
+            <w:bookmarkStart w:id="45107584" w:name="note8"/>
+            <w:bookmarkEnd w:id="45107584"/>
+            <w:bookmarkStart w:id="6732182602964" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2126024854755"/>
+            <w:bookmarkEnd w:id="6732182602964"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4516,77 +4516,77 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich kommen Gesellschafterbeschlüsse mit einfacher
 Stimmenmehrheit zustande; lediglich für einzelne
 Beschlussgegenstände sieht das Gesetz ein höheres Quorum vor, so
 für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="218665906"/>
+                <w:numId w:val="496720322"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesellschaftsvertragsänderungen: 3/4-Mehrheit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="218665906"/>
+                <w:numId w:val="496720322"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Änderungen des Unternehmensgegenstandes: Einstimmigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -4624,64 +4624,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66349102" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="625769708437" w:name="note9"/>
+            <w:bookmarkStart w:id="72718925" w:name="note9"/>
+            <w:bookmarkEnd w:id="72718925"/>
+            <w:bookmarkStart w:id="6209870662139" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="625769708437"/>
+            <w:bookmarkEnd w:id="6209870662139"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4719,104 +4719,104 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieser Punkt enthält überdies eine Vinkulierungsklausel, wobei
 für die Zustimmung zur Übertragung abstrakt folgende Alternativen
 in Betracht kommen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="126439732"/>
+                <w:numId w:val="190971772"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung durch die Gesellschaft (= Geschäftsführung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="126439732"/>
+                <w:numId w:val="190971772"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Gesellschafter (dh aller Gesellschafter, jedoch
 formfrei)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="126439732"/>
+                <w:numId w:val="190971772"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Generalversammlung (Mehrheitsbeschluss der
 Gesellschafter, im Zweifel einfache Mehrheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4834,64 +4834,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48096987" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5141517942472" w:name="note10"/>
+            <w:bookmarkStart w:id="59843480" w:name="note10"/>
+            <w:bookmarkEnd w:id="59843480"/>
+            <w:bookmarkStart w:id="7469411034463" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5141517942472"/>
+            <w:bookmarkEnd w:id="7469411034463"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4957,51 +4957,51 @@
               </w:rPr>
               <w:t xml:space="preserve">, GmbH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kap 3
 [Stand 01.06.2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId941169cdd6c9013c1" w:history="1">
+            <w:hyperlink r:id="rId72826a0b3648146b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdb.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">]).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5326,51 +5326,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="126439732">
+  <w:abstractNum w:abstractNumId="190971772">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5435,51 +5435,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="218665906">
+  <w:abstractNum w:abstractNumId="496720322">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5544,51 +5544,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="611334388">
+  <w:abstractNum w:abstractNumId="692700035">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5653,51 +5653,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="497016000">
+  <w:abstractNum w:abstractNumId="512504461">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5762,51 +5762,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="369006308">
+  <w:abstractNum w:abstractNumId="922609074">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5871,137 +5871,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32002805">
+  <w:abstractNum w:abstractNumId="12295631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71637464">
+    <w:lvl w:ilvl="0" w:tplc="71772156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71637464" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71772156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32002804">
+  <w:abstractNum w:abstractNumId="12295630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70963209">
+    <w:lvl w:ilvl="0" w:tplc="12220702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6753,70 +6753,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32002804">
-    <w:abstractNumId w:val="32002804"/>
+  <w:num w:numId="12295630">
+    <w:abstractNumId w:val="12295630"/>
   </w:num>
-  <w:num w:numId="32002805">
-    <w:abstractNumId w:val="32002805"/>
+  <w:num w:numId="12295631">
+    <w:abstractNumId w:val="12295631"/>
   </w:num>
-  <w:num w:numId="369006308">
-    <w:abstractNumId w:val="369006308"/>
+  <w:num w:numId="922609074">
+    <w:abstractNumId w:val="922609074"/>
   </w:num>
-  <w:num w:numId="497016000">
-    <w:abstractNumId w:val="497016000"/>
+  <w:num w:numId="512504461">
+    <w:abstractNumId w:val="512504461"/>
   </w:num>
-  <w:num w:numId="611334388">
-    <w:abstractNumId w:val="611334388"/>
+  <w:num w:numId="692700035">
+    <w:abstractNumId w:val="692700035"/>
   </w:num>
-  <w:num w:numId="218665906">
-    <w:abstractNumId w:val="218665906"/>
+  <w:num w:numId="496720322">
+    <w:abstractNumId w:val="496720322"/>
   </w:num>
-  <w:num w:numId="126439732">
-    <w:abstractNumId w:val="126439732"/>
+  <w:num w:numId="190971772">
+    <w:abstractNumId w:val="190971772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7627,51 +7627,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId110631184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId164928349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927769cdd6c900c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId941169cdd6c9013c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId234566626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId488713076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22266a0b364813f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId72826a0b3648146b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>