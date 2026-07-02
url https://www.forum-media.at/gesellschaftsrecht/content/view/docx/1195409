--- v5 (2026-05-18)
+++ v6 (2026-07-02)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="31873345" w:name="document"/>
-    <w:bookmarkEnd w:id="31873345"/>
+    <w:bookmarkStart w:id="22398770" w:name="document"/>
+    <w:bookmarkEnd w:id="22398770"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 666781 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -386,80 +386,80 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gegenstand des Unternehmens ist:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="512504461"/>
+                <w:numId w:val="66650509"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Betrieb eines Versicherungsmaklerunternehmens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="512504461"/>
+                <w:numId w:val="66650509"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beteiligung an gleichartigen Unternehmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3451,64 +3451,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32259723" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7155410109882" w:name="note1"/>
+            <w:bookmarkStart w:id="42164262" w:name="note1"/>
+            <w:bookmarkEnd w:id="42164262"/>
+            <w:bookmarkStart w:id="9082952670931" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7155410109882"/>
+            <w:bookmarkEnd w:id="9082952670931"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3537,64 +3537,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16863763" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4543534510714" w:name="note2"/>
+            <w:bookmarkStart w:id="43138209" w:name="note2"/>
+            <w:bookmarkEnd w:id="43138209"/>
+            <w:bookmarkStart w:id="9176115317933" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4543534510714"/>
+            <w:bookmarkEnd w:id="9176115317933"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3609,133 +3609,133 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es gibt verschiedene Firmenarten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="692700035"/>
+                <w:numId w:val="216298067"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Namensfirma + Rechtsformzusatz (e.U., OG, KG, GmbH, AG): zB
 „Maxi Musterfrau e.U.“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="692700035"/>
+                <w:numId w:val="216298067"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sachfirma + Rechtsformzusatz: zB „ABC Transportbeton OG“
 (individualisierender Zusatz wie zB „ABC“ in der Regel
 notwendig)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="692700035"/>
+                <w:numId w:val="216298067"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasiebezeichnung als Firma + Rechtsformzusatz: zB
 „samulordum KG“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="692700035"/>
+                <w:numId w:val="216298067"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mischfirma + Rechtsformzusatz: zB „Musterfrau Transportbeton
 GmbH“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3787,51 +3787,51 @@
 Bedeutung in dem geografischen Gebiet (nachweisbar durch
 Beschäftigtenanzahl, Umsatzzahlen, Marktanteile etc) voraus. Hier
 empfiehlt sich gegebenenfalls die Vorlage einer Stellungnahme der
 örtlich zuständigen Wirtschaftskammer.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zum Firmenrecht nach dem UGB: siehe </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22266a0b364813f19" w:history="1">
+            <w:hyperlink r:id="rId14866a46b4db07353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
@@ -3839,64 +3839,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6298217" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7864284812816" w:name="note3"/>
+            <w:bookmarkStart w:id="10819657" w:name="note3"/>
+            <w:bookmarkEnd w:id="10819657"/>
+            <w:bookmarkStart w:id="687105239207" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7864284812816"/>
+            <w:bookmarkEnd w:id="687105239207"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3954,64 +3954,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10450842" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3308517497170" w:name="note4"/>
+            <w:bookmarkStart w:id="5445301" w:name="note4"/>
+            <w:bookmarkEnd w:id="5445301"/>
+            <w:bookmarkStart w:id="5761499119306" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3308517497170"/>
+            <w:bookmarkEnd w:id="5761499119306"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4086,64 +4086,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47840261" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4118243635515" w:name="note5"/>
+            <w:bookmarkStart w:id="56864961" w:name="note5"/>
+            <w:bookmarkEnd w:id="56864961"/>
+            <w:bookmarkStart w:id="4585736642374" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4118243635515"/>
+            <w:bookmarkEnd w:id="4585736642374"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4198,64 +4198,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28184949" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1883245358173" w:name="note6"/>
+            <w:bookmarkStart w:id="78208133" w:name="note6"/>
+            <w:bookmarkEnd w:id="78208133"/>
+            <w:bookmarkStart w:id="2530400102576" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1883245358173"/>
+            <w:bookmarkEnd w:id="2530400102576"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4327,64 +4327,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="69178263" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3384982155470" w:name="note7"/>
+            <w:bookmarkStart w:id="97206716" w:name="note7"/>
+            <w:bookmarkEnd w:id="97206716"/>
+            <w:bookmarkStart w:id="8375659393472" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3384982155470"/>
+            <w:bookmarkEnd w:id="8375659393472"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4441,64 +4441,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45107584" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6732182602964" w:name="note8"/>
+            <w:bookmarkStart w:id="33903847" w:name="note8"/>
+            <w:bookmarkEnd w:id="33903847"/>
+            <w:bookmarkStart w:id="9786235481518" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6732182602964"/>
+            <w:bookmarkEnd w:id="9786235481518"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4516,77 +4516,77 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich kommen Gesellschafterbeschlüsse mit einfacher
 Stimmenmehrheit zustande; lediglich für einzelne
 Beschlussgegenstände sieht das Gesetz ein höheres Quorum vor, so
 für</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="496720322"/>
+                <w:numId w:val="548222045"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesellschaftsvertragsänderungen: 3/4-Mehrheit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="496720322"/>
+                <w:numId w:val="548222045"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Änderungen des Unternehmensgegenstandes: Einstimmigkeit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -4624,64 +4624,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72718925" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6209870662139" w:name="note9"/>
+            <w:bookmarkStart w:id="7200297" w:name="note9"/>
+            <w:bookmarkEnd w:id="7200297"/>
+            <w:bookmarkStart w:id="1344754759059" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6209870662139"/>
+            <w:bookmarkEnd w:id="1344754759059"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4719,104 +4719,104 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieser Punkt enthält überdies eine Vinkulierungsklausel, wobei
 für die Zustimmung zur Übertragung abstrakt folgende Alternativen
 in Betracht kommen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="190971772"/>
+                <w:numId w:val="484532901"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung durch die Gesellschaft (= Geschäftsführung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="190971772"/>
+                <w:numId w:val="484532901"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Gesellschafter (dh aller Gesellschafter, jedoch
 formfrei)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="190971772"/>
+                <w:numId w:val="484532901"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zustimmung der Generalversammlung (Mehrheitsbeschluss der
 Gesellschafter, im Zweifel einfache Mehrheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4834,64 +4834,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="59843480" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7469411034463" w:name="note10"/>
+            <w:bookmarkStart w:id="91495286" w:name="note10"/>
+            <w:bookmarkEnd w:id="91495286"/>
+            <w:bookmarkStart w:id="3016035582656" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7469411034463"/>
+            <w:bookmarkEnd w:id="3016035582656"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4957,51 +4957,51 @@
               </w:rPr>
               <w:t xml:space="preserve">, GmbH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kap 3
 [Stand 01.06.2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72826a0b3648146b6" w:history="1">
+            <w:hyperlink r:id="rId76106a46b4db07d77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdb.at</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">]).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5326,51 +5326,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="190971772">
+  <w:abstractNum w:abstractNumId="484532901">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5435,51 +5435,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="496720322">
+  <w:abstractNum w:abstractNumId="548222045">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5544,51 +5544,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="692700035">
+  <w:abstractNum w:abstractNumId="216298067">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5653,51 +5653,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="512504461">
+  <w:abstractNum w:abstractNumId="66650509">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5762,51 +5762,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="922609074">
+  <w:abstractNum w:abstractNumId="306579641">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5871,137 +5871,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12295631">
+  <w:abstractNum w:abstractNumId="19908176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71772156">
+    <w:lvl w:ilvl="0" w:tplc="89999507">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71772156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89999507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12295630">
+  <w:abstractNum w:abstractNumId="19908175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12220702">
+    <w:lvl w:ilvl="0" w:tplc="58821087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6753,70 +6753,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12295630">
-    <w:abstractNumId w:val="12295630"/>
+  <w:num w:numId="19908175">
+    <w:abstractNumId w:val="19908175"/>
   </w:num>
-  <w:num w:numId="12295631">
-    <w:abstractNumId w:val="12295631"/>
+  <w:num w:numId="19908176">
+    <w:abstractNumId w:val="19908176"/>
   </w:num>
-  <w:num w:numId="922609074">
-    <w:abstractNumId w:val="922609074"/>
+  <w:num w:numId="306579641">
+    <w:abstractNumId w:val="306579641"/>
   </w:num>
-  <w:num w:numId="512504461">
-    <w:abstractNumId w:val="512504461"/>
+  <w:num w:numId="66650509">
+    <w:abstractNumId w:val="66650509"/>
   </w:num>
-  <w:num w:numId="692700035">
-    <w:abstractNumId w:val="692700035"/>
+  <w:num w:numId="216298067">
+    <w:abstractNumId w:val="216298067"/>
   </w:num>
-  <w:num w:numId="496720322">
-    <w:abstractNumId w:val="496720322"/>
+  <w:num w:numId="548222045">
+    <w:abstractNumId w:val="548222045"/>
   </w:num>
-  <w:num w:numId="190971772">
-    <w:abstractNumId w:val="190971772"/>
+  <w:num w:numId="484532901">
+    <w:abstractNumId w:val="484532901"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7627,51 +7627,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId234566626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId488713076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22266a0b364813f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId72826a0b3648146b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId662654932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId564374933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14866a46b4db07353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wko.at/oe/unternehmensrecht/firmenrecht-broschuere.pdf" TargetMode="External"/><Relationship Id="rId76106a46b4db07d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdb.manz.at/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>