--- v4 (2026-02-15)
+++ v5 (2026-04-01)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="5064126" w:name="document"/>
-    <w:bookmarkEnd w:id="5064126"/>
+    <w:bookmarkStart w:id="15063468" w:name="document"/>
+    <w:bookmarkEnd w:id="15063468"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1056064 | Wolfgang Steinberger |
 Muster | Erklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -182,963 +182,963 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 Funktionsdauer, Wahl und
 Abberufung der Beiratsmitglieder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="790423707"/>
+          <w:numId w:val="111540966"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beiratsmitglieder werden von der Generalversammlung für die
 Dauer von vier Jahren gewählt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="790423707"/>
+          <w:numId w:val="111540966"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wiederwahl von Beiratsmitgliedern ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="790423707"/>
+          <w:numId w:val="111540966"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidet ein Beiratsmitglied vor Ablauf seiner Funktionsperiode
 aus, so bedarf es der Ersatzwahl erst in der nächsten ordentlichen
 Generalversammlung. Eine Ersatzwahl durch eine außerordentliche
 Generalversammlung ist jedoch unverzüglich vorzunehmen, wenn die
 Anzahl der Beiratsmitglieder unter drei sinkt. Ein solcher
 Beschluss kann jedoch auch im Umlaufverfahren gefasst werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="790423707"/>
+          <w:numId w:val="111540966"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedes Mitglied des Beirates kann seine Funktion unter
 Einhaltung einer vierwöchigen Frist ohne Angaben von Gründen durch
 schriftliche an den Geschäftsführer zu richtende Erklärung
 niederlegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="790423707"/>
+          <w:numId w:val="111540966"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wahl zum Beiratsmitglied kann vor Ablauf der
 Funktionsperiode von der Generalversammlung widerrufen werden. Der
 Beschluss bedarf einer Mehrheit von 3/4 der abgegebenen
 Stimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 3 Kompetenz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat übt seine Tätigkeit aufgrund des
 Gesellschaftsvertrages sowie dieser Geschäftsordnung aus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Neben den im Gesellschaftsvertrag genannten Handlungen und
 Geschäften dürfen insbesondere folgende Handlungen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">nur mit Zustimmung des Beirates vorgenommen werden:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb, Veräußerung und Belastung von Liegenschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme und Aufgabe von Geschäftszweigen und
 Produktionsarten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung allgemeiner Grundsätze der Geschäftspolitik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung des Jahresbudgets sowohl des Einzelbudgets für die
 Gesellschaft selbst, das konsolidierte Konzernbudget für eine
 allfällige (beherrschte) Gruppe der Gesellschaft, wobei das
 Jahresbudget bis spätestens 28.02. eines jeden Jahres für dieses
 Geschäftsjahr dem Beirat zur Genehmigung vorzulegen ist. Geschäfte,
 die im Rahmen des bewilligten Jahresbudgets vorgesehen sind,
 bedürfen keiner weiteren Genehmigung mehr nach dieser
 Vertragsbestimmung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Investition (darunter sind Gegenstände des Sachanlagevermögens,
 wie zB Gebäude, technische Anlagen, Maschinen, Betriebs- und
 Geschäftsausstattungen und dergleichen zu verstehen), deren
 Anschaffungskosten im Einzelfall netto EUR 1,000.000,– (eine
 Million Euro) oder insgesamt in einem Geschäftsjahr netto
 EUR 2,000.000,– (zwei Millionen Euro) übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme von Anleihen, Darlehen und Krediten, Eingehen von
 Wechsel- und Bürgschaftsverpflichtungen, Garantien,
 Sicherungsübereignungen, Pfandbestellungen, Schuldübernahmen und
 Übernahme sonstiger Haftungen soweit die Verbindlichkeiten im
 Einzelfall EUR 50.000,– (fünfzigtausend Euro) oder insgesamt
 in einem Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung von Darlehen und Krediten, soweit sie im Einzelfall
 EUR 50.000,– (fünfzigtausend Euro) oder insgesamt in einem
 Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb und Veräußerung von Beteiligungen sowie Erwerb,
 Veräußerung, Stilllegung und Ausgliederung von Unternehmen,
 Betrieben und Teilbetrieben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="741442774"/>
+          <w:numId w:val="459179288"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die in den oben angeführten Punkten a bis h Zustimmungsrechte
 gelten auch für solche Maßnahmen in Konzerngesellschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 Zusammensetzung des
 Beirates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44802964"/>
+          <w:numId w:val="710607014"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wählt unverzüglich nach der Bestellung seiner
 Mitglieder durch die Generalversammlung einen Vorsitzenden sowie
 einen Stellvertreter des Vorsitzenden. Die Wahl erfolgt für die
 gesamte Funktionsperiode als Beiratsmitglied, sofern der Beirat bei
 der Wahl des Vorsitzenden oder des Stellvertreters des Vorsitzenden
 keine andere Funktionsperiode festlegt. Die Wiederwahl zum
 Vorsitzenden oder zum Stellvertreter des Vorsitzenden ist
 zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44802964"/>
+          <w:numId w:val="710607014"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist das Amt des Vorsitzenden des Beirates oder das Amt seines
 Stellvertreters vakant, so ist eine Ersatzwahl in der nächsten
 Sitzung des Beirates vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 Sitzungen des Beirates,
 Einberufung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666264563"/>
+          <w:numId w:val="22904924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Sitzungen des Beirates finden mindestens viermal jährlich
 (mindestens einmal in jedem Kalenderquartal) und im Bedarfsfalle,
 wenn es die Interessen der Gesellschaft erfordern, statt. Die
 Geschäftsführer nehmen an den Sitzungen des Beirates und von
 Beirats-Ausschüssen teil, soferne der Vorsitzende des Beirates im
 Einzelfall nichts anderes bestimmt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666264563"/>
+          <w:numId w:val="22904924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wird vom Vorsitzenden, im Falle seiner Verhinderung
 von seinem Stellvertreter, einberufen. Eine Sitzung ist jedenfalls
 einzuberufen, wenn dies der Vorsitzende (sein Stellvertreter) für
 notwendig hält oder die Geschäftsführung, Ausschüsse des Beirates
 oder ein Mitglied des Beirates dies unter Angabe von Gründen
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666264563"/>
+          <w:numId w:val="22904924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Einberufungsfrist beträgt für alle Sitzungen des Beirates
 14 Tage. In dringenden Fällen kann die Frist vom Vorsitzenden des
 Beirates oder dem hilfsweise einberufenden Vorstand bzw
 Beiratsmitglied verkürzt werden. Die Einberufung erfolgt
 schriftlich (Brief, Fax oder E-Mail) unter Bekanntgabe der
 Tagesordnung. Die Einladung ist an die jeweils zuletzt bekannt
 gegebene Adresse, Faxnummer oder E-Mail-Adresse des einzuladenden
 Beiratsmitgliedes zu senden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 Beschlussfassung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat ist beschlussfähig, wenn mindestens zwei Mitglieder,
 darunter der Vorsitzende oder sein Stellvertreter, anwesend sind.
 Der Vorsitzende, in dessen Verhinderung sein Stellvertreter, leitet
 die Sitzung und bestimmt die Art der Abstimmung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates werden, soweit durch Vertrag keine
 andere Mehrheit zwingend vorgeschrieben ist, mit einfacher Mehrheit
 der abgegebenen Stimmen gefasst; im Falle der Stimmengleichheit
 entscheidet die Stimme des Vorsitzenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu den Sitzungen des Beirates können nach Ermessen des
 Vorsitzenden des Beirates Arbeitnehmer der Gesellschaft,
 Sachverständige und Auskunftspersonen zur Beratung über einzelne
 Gegenstände zugezogen werden. Diese Personen haben kein Stimmrecht.
 Der Vorsitzende des Beirates kann Arbeitnehmer oder Berater der
 Gesellschaft auch nur zu Teilen der Beiratssitzung zulassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein Beiratsmitglied kann ein anderes Beiratsmitglied
 schriftlich mit seiner Vertretung bei einer einzelnen Sitzung
 betrauen. Das vertretene Beiratsmitglied ist bei der Feststellung
 der Beschlussfähigkeit einer Sitzung nicht mitzuzählen. Das Recht
 den Vorsitz zu führen kann nicht übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates können auf schriftlichem Wege
 (Brief, Telefax) gefasst werden, wenn kein Mitglied des Beirates
 diesem Verfahren widerspricht. Eine Vertretung des
 Beiratsmitgliedes ist bei der Beschlussfassung in schriftlichem
 Wege nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Über die Verhandlungen und Beschlüsse des Beirates ist eine
 Niederschrift anzufertigen, die vom Leiter der Sitzung zu
 unterzeichnen ist. Auf Verlangen eines Beiratsmitgliedes ist seine
 vom Beschluss abweichende Meinung in die Niederschrift aufzunehmen.
 Auf Verlangen des Vorsitzenden hat das Beiratsmitglied seine
 abweichende Auffassung selbst im Anschluss an die Niederschrift
 festzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61030981"/>
+          <w:numId w:val="936871821"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die schriftliche, fernmündliche oder eine vergleichbare Form
 der Stimmabgabe einzelner Beiratsmitglieder ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 7 Ausschüsse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="860366406"/>
+          <w:numId w:val="20813194"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann aus seiner Mitte Ausschüsse bilden. Ihre
 Aufgaben und Befugnisse sowie ihre allfällige Geschäftsordnung
 werden vom Beirat festgelegt; den Ausschüssen kann auch die
 Befugnis zu Entscheidungen übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="860366406"/>
+          <w:numId w:val="20813194"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist ein Ausschuss gebildet, so besteht dieser aus mindestens
 drei Mitgliedern, zu denen der Vorsitzende des Beirates oder ein
 Stellvertreter gehören muss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1224,108 +1224,108 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Berichtspflicht,
 Auskunftsrecht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="313727327"/>
+          <w:numId w:val="807516068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vorstand hat dem Beirat regelmäßig über wichtige Umstände,
 welche die Gesellschaft betreffen, zu berichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="313727327"/>
+          <w:numId w:val="807516068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann darüber hinaus von den Geschäftsführern
 jederzeit einen Bericht über die Angelegenheiten der Gesellschaft
 verlangen. Auch ein einzelnes Beiratsmitglied kann einen Bericht,
 jedoch nur an den Beirat als solchen verlangen. Lehnen die
 Geschäftsführer die Berichterstattung ab, so kann der Bericht nur
 dann verlangt werden, wenn ein anderes Mitglied des Beirates das
 Verlangen unterstützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="313727327"/>
+          <w:numId w:val="807516068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann die Bücher und Schriften der Gesellschaft und
 die Vermögensgegenstände, namentlich die Gesellschaftskasse und die
 Bestände an Wertpapieren und Waren einsehen und prüfen; er kann
 damit auch eines seiner Mitglieder oder für bestimmte Aufgaben
 besondere Sachverständige beauftragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1370,105 +1370,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 12 Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87634762"/>
+          <w:numId w:val="594814681"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung ist von allen Beiratsmitgliedern zu
 unterfertigen und zur Kenntnis zu nehmen. Bei Neuwahlen ist sie von
 den neu gewählten, erstmalig in den Beirat einziehenden
 Mitgliedern, ebenfalls zu unterfertigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87634762"/>
+          <w:numId w:val="594814681"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Änderung dieser Geschäftsordnung bedarf eines Beschlusses
 des Beirates mit Zweidrittelmehrheit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87634762"/>
+          <w:numId w:val="594814681"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung tritt mit dem Tag der Beschlussfassung
 durch den Beirat in Kraft. Sie gilt auf unbestimmte Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1807,51 +1807,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87634762">
+  <w:abstractNum w:abstractNumId="594814681">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1900,51 +1900,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="313727327">
+  <w:abstractNum w:abstractNumId="807516068">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1993,51 +1993,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="860366406">
+  <w:abstractNum w:abstractNumId="20813194">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2086,51 +2086,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61030981">
+  <w:abstractNum w:abstractNumId="936871821">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2179,51 +2179,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="666264563">
+  <w:abstractNum w:abstractNumId="22904924">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2272,51 +2272,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44802964">
+  <w:abstractNum w:abstractNumId="710607014">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2365,51 +2365,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="741442774">
+  <w:abstractNum w:abstractNumId="459179288">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2458,51 +2458,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="790423707">
+  <w:abstractNum w:abstractNumId="111540966">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2551,723 +2551,723 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114503">
+  <w:abstractNum w:abstractNumId="86495048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25631695">
+    <w:lvl w:ilvl="0" w:tplc="10062164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25631695" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10062164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114502">
+  <w:abstractNum w:abstractNumId="86495047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57198210">
+    <w:lvl w:ilvl="0" w:tplc="29916362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57198210" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29916362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114501">
+  <w:abstractNum w:abstractNumId="86495046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82047965">
+    <w:lvl w:ilvl="0" w:tplc="29760685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82047965" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29760685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114500">
+  <w:abstractNum w:abstractNumId="86495045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22248795">
+    <w:lvl w:ilvl="0" w:tplc="45885121">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22248795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45885121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114499">
+  <w:abstractNum w:abstractNumId="86495044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86877204">
+    <w:lvl w:ilvl="0" w:tplc="61504488">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86877204" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61504488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114498">
+  <w:abstractNum w:abstractNumId="86495043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63921087">
+    <w:lvl w:ilvl="0" w:tplc="47336849">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63921087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47336849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114497">
+  <w:abstractNum w:abstractNumId="86495042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44598052">
+    <w:lvl w:ilvl="0" w:tplc="52249274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44598052" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52249274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114496">
+  <w:abstractNum w:abstractNumId="86495041">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80995978">
+    <w:lvl w:ilvl="0" w:tplc="13127774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80995978" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13127774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72142700">
+  <w:abstractNum w:abstractNumId="134087074">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3316,51 +3316,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71977043">
+  <w:abstractNum w:abstractNumId="922746477">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3409,137 +3409,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114495">
+  <w:abstractNum w:abstractNumId="86495040">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69269734">
+    <w:lvl w:ilvl="0" w:tplc="45987703">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69269734" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45987703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27114494">
+  <w:abstractNum w:abstractNumId="86495039">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81586753">
+    <w:lvl w:ilvl="0" w:tplc="63019824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4291,109 +4291,109 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27114494">
-    <w:abstractNumId w:val="27114494"/>
+  <w:num w:numId="86495039">
+    <w:abstractNumId w:val="86495039"/>
   </w:num>
-  <w:num w:numId="27114495">
-    <w:abstractNumId w:val="27114495"/>
+  <w:num w:numId="86495040">
+    <w:abstractNumId w:val="86495040"/>
   </w:num>
-  <w:num w:numId="71977043">
-    <w:abstractNumId w:val="71977043"/>
+  <w:num w:numId="922746477">
+    <w:abstractNumId w:val="922746477"/>
   </w:num>
-  <w:num w:numId="72142700">
-    <w:abstractNumId w:val="72142700"/>
+  <w:num w:numId="134087074">
+    <w:abstractNumId w:val="134087074"/>
   </w:num>
-  <w:num w:numId="27114496">
-    <w:abstractNumId w:val="27114496"/>
+  <w:num w:numId="86495041">
+    <w:abstractNumId w:val="86495041"/>
   </w:num>
-  <w:num w:numId="27114497">
-    <w:abstractNumId w:val="27114497"/>
+  <w:num w:numId="86495042">
+    <w:abstractNumId w:val="86495042"/>
   </w:num>
-  <w:num w:numId="27114498">
-    <w:abstractNumId w:val="27114498"/>
+  <w:num w:numId="86495043">
+    <w:abstractNumId w:val="86495043"/>
   </w:num>
-  <w:num w:numId="27114499">
-    <w:abstractNumId w:val="27114499"/>
+  <w:num w:numId="86495044">
+    <w:abstractNumId w:val="86495044"/>
   </w:num>
-  <w:num w:numId="27114500">
-    <w:abstractNumId w:val="27114500"/>
+  <w:num w:numId="86495045">
+    <w:abstractNumId w:val="86495045"/>
   </w:num>
-  <w:num w:numId="27114501">
-    <w:abstractNumId w:val="27114501"/>
+  <w:num w:numId="86495046">
+    <w:abstractNumId w:val="86495046"/>
   </w:num>
-  <w:num w:numId="27114502">
-    <w:abstractNumId w:val="27114502"/>
+  <w:num w:numId="86495047">
+    <w:abstractNumId w:val="86495047"/>
   </w:num>
-  <w:num w:numId="27114503">
-    <w:abstractNumId w:val="27114503"/>
+  <w:num w:numId="86495048">
+    <w:abstractNumId w:val="86495048"/>
   </w:num>
-  <w:num w:numId="790423707">
-    <w:abstractNumId w:val="790423707"/>
+  <w:num w:numId="111540966">
+    <w:abstractNumId w:val="111540966"/>
   </w:num>
-  <w:num w:numId="741442774">
-    <w:abstractNumId w:val="741442774"/>
+  <w:num w:numId="459179288">
+    <w:abstractNumId w:val="459179288"/>
   </w:num>
-  <w:num w:numId="44802964">
-    <w:abstractNumId w:val="44802964"/>
+  <w:num w:numId="710607014">
+    <w:abstractNumId w:val="710607014"/>
   </w:num>
-  <w:num w:numId="666264563">
-    <w:abstractNumId w:val="666264563"/>
+  <w:num w:numId="22904924">
+    <w:abstractNumId w:val="22904924"/>
   </w:num>
-  <w:num w:numId="61030981">
-    <w:abstractNumId w:val="61030981"/>
+  <w:num w:numId="936871821">
+    <w:abstractNumId w:val="936871821"/>
   </w:num>
-  <w:num w:numId="860366406">
-    <w:abstractNumId w:val="860366406"/>
+  <w:num w:numId="20813194">
+    <w:abstractNumId w:val="20813194"/>
   </w:num>
-  <w:num w:numId="313727327">
-    <w:abstractNumId w:val="313727327"/>
+  <w:num w:numId="807516068">
+    <w:abstractNumId w:val="807516068"/>
   </w:num>
-  <w:num w:numId="87634762">
-    <w:abstractNumId w:val="87634762"/>
+  <w:num w:numId="594814681">
+    <w:abstractNumId w:val="594814681"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5204,51 +5204,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId152445101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId477979824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId812284928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId301750309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>