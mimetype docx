--- v5 (2026-04-01)
+++ v6 (2026-05-18)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="15063468" w:name="document"/>
-    <w:bookmarkEnd w:id="15063468"/>
+    <w:bookmarkStart w:id="45722355" w:name="document"/>
+    <w:bookmarkEnd w:id="45722355"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1056064 | Wolfgang Steinberger |
 Muster | Erklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -182,963 +182,963 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 Funktionsdauer, Wahl und
 Abberufung der Beiratsmitglieder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111540966"/>
+          <w:numId w:val="801583215"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beiratsmitglieder werden von der Generalversammlung für die
 Dauer von vier Jahren gewählt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111540966"/>
+          <w:numId w:val="801583215"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wiederwahl von Beiratsmitgliedern ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111540966"/>
+          <w:numId w:val="801583215"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidet ein Beiratsmitglied vor Ablauf seiner Funktionsperiode
 aus, so bedarf es der Ersatzwahl erst in der nächsten ordentlichen
 Generalversammlung. Eine Ersatzwahl durch eine außerordentliche
 Generalversammlung ist jedoch unverzüglich vorzunehmen, wenn die
 Anzahl der Beiratsmitglieder unter drei sinkt. Ein solcher
 Beschluss kann jedoch auch im Umlaufverfahren gefasst werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111540966"/>
+          <w:numId w:val="801583215"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedes Mitglied des Beirates kann seine Funktion unter
 Einhaltung einer vierwöchigen Frist ohne Angaben von Gründen durch
 schriftliche an den Geschäftsführer zu richtende Erklärung
 niederlegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111540966"/>
+          <w:numId w:val="801583215"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wahl zum Beiratsmitglied kann vor Ablauf der
 Funktionsperiode von der Generalversammlung widerrufen werden. Der
 Beschluss bedarf einer Mehrheit von 3/4 der abgegebenen
 Stimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 3 Kompetenz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat übt seine Tätigkeit aufgrund des
 Gesellschaftsvertrages sowie dieser Geschäftsordnung aus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Neben den im Gesellschaftsvertrag genannten Handlungen und
 Geschäften dürfen insbesondere folgende Handlungen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">nur mit Zustimmung des Beirates vorgenommen werden:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb, Veräußerung und Belastung von Liegenschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme und Aufgabe von Geschäftszweigen und
 Produktionsarten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung allgemeiner Grundsätze der Geschäftspolitik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung des Jahresbudgets sowohl des Einzelbudgets für die
 Gesellschaft selbst, das konsolidierte Konzernbudget für eine
 allfällige (beherrschte) Gruppe der Gesellschaft, wobei das
 Jahresbudget bis spätestens 28.02. eines jeden Jahres für dieses
 Geschäftsjahr dem Beirat zur Genehmigung vorzulegen ist. Geschäfte,
 die im Rahmen des bewilligten Jahresbudgets vorgesehen sind,
 bedürfen keiner weiteren Genehmigung mehr nach dieser
 Vertragsbestimmung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Investition (darunter sind Gegenstände des Sachanlagevermögens,
 wie zB Gebäude, technische Anlagen, Maschinen, Betriebs- und
 Geschäftsausstattungen und dergleichen zu verstehen), deren
 Anschaffungskosten im Einzelfall netto EUR 1,000.000,– (eine
 Million Euro) oder insgesamt in einem Geschäftsjahr netto
 EUR 2,000.000,– (zwei Millionen Euro) übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme von Anleihen, Darlehen und Krediten, Eingehen von
 Wechsel- und Bürgschaftsverpflichtungen, Garantien,
 Sicherungsübereignungen, Pfandbestellungen, Schuldübernahmen und
 Übernahme sonstiger Haftungen soweit die Verbindlichkeiten im
 Einzelfall EUR 50.000,– (fünfzigtausend Euro) oder insgesamt
 in einem Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung von Darlehen und Krediten, soweit sie im Einzelfall
 EUR 50.000,– (fünfzigtausend Euro) oder insgesamt in einem
 Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb und Veräußerung von Beteiligungen sowie Erwerb,
 Veräußerung, Stilllegung und Ausgliederung von Unternehmen,
 Betrieben und Teilbetrieben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="459179288"/>
+          <w:numId w:val="226917588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die in den oben angeführten Punkten a bis h Zustimmungsrechte
 gelten auch für solche Maßnahmen in Konzerngesellschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 Zusammensetzung des
 Beirates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="710607014"/>
+          <w:numId w:val="597320063"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wählt unverzüglich nach der Bestellung seiner
 Mitglieder durch die Generalversammlung einen Vorsitzenden sowie
 einen Stellvertreter des Vorsitzenden. Die Wahl erfolgt für die
 gesamte Funktionsperiode als Beiratsmitglied, sofern der Beirat bei
 der Wahl des Vorsitzenden oder des Stellvertreters des Vorsitzenden
 keine andere Funktionsperiode festlegt. Die Wiederwahl zum
 Vorsitzenden oder zum Stellvertreter des Vorsitzenden ist
 zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="710607014"/>
+          <w:numId w:val="597320063"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist das Amt des Vorsitzenden des Beirates oder das Amt seines
 Stellvertreters vakant, so ist eine Ersatzwahl in der nächsten
 Sitzung des Beirates vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 Sitzungen des Beirates,
 Einberufung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22904924"/>
+          <w:numId w:val="326026665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Sitzungen des Beirates finden mindestens viermal jährlich
 (mindestens einmal in jedem Kalenderquartal) und im Bedarfsfalle,
 wenn es die Interessen der Gesellschaft erfordern, statt. Die
 Geschäftsführer nehmen an den Sitzungen des Beirates und von
 Beirats-Ausschüssen teil, soferne der Vorsitzende des Beirates im
 Einzelfall nichts anderes bestimmt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22904924"/>
+          <w:numId w:val="326026665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wird vom Vorsitzenden, im Falle seiner Verhinderung
 von seinem Stellvertreter, einberufen. Eine Sitzung ist jedenfalls
 einzuberufen, wenn dies der Vorsitzende (sein Stellvertreter) für
 notwendig hält oder die Geschäftsführung, Ausschüsse des Beirates
 oder ein Mitglied des Beirates dies unter Angabe von Gründen
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22904924"/>
+          <w:numId w:val="326026665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Einberufungsfrist beträgt für alle Sitzungen des Beirates
 14 Tage. In dringenden Fällen kann die Frist vom Vorsitzenden des
 Beirates oder dem hilfsweise einberufenden Vorstand bzw
 Beiratsmitglied verkürzt werden. Die Einberufung erfolgt
 schriftlich (Brief, Fax oder E-Mail) unter Bekanntgabe der
 Tagesordnung. Die Einladung ist an die jeweils zuletzt bekannt
 gegebene Adresse, Faxnummer oder E-Mail-Adresse des einzuladenden
 Beiratsmitgliedes zu senden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 Beschlussfassung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat ist beschlussfähig, wenn mindestens zwei Mitglieder,
 darunter der Vorsitzende oder sein Stellvertreter, anwesend sind.
 Der Vorsitzende, in dessen Verhinderung sein Stellvertreter, leitet
 die Sitzung und bestimmt die Art der Abstimmung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates werden, soweit durch Vertrag keine
 andere Mehrheit zwingend vorgeschrieben ist, mit einfacher Mehrheit
 der abgegebenen Stimmen gefasst; im Falle der Stimmengleichheit
 entscheidet die Stimme des Vorsitzenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu den Sitzungen des Beirates können nach Ermessen des
 Vorsitzenden des Beirates Arbeitnehmer der Gesellschaft,
 Sachverständige und Auskunftspersonen zur Beratung über einzelne
 Gegenstände zugezogen werden. Diese Personen haben kein Stimmrecht.
 Der Vorsitzende des Beirates kann Arbeitnehmer oder Berater der
 Gesellschaft auch nur zu Teilen der Beiratssitzung zulassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein Beiratsmitglied kann ein anderes Beiratsmitglied
 schriftlich mit seiner Vertretung bei einer einzelnen Sitzung
 betrauen. Das vertretene Beiratsmitglied ist bei der Feststellung
 der Beschlussfähigkeit einer Sitzung nicht mitzuzählen. Das Recht
 den Vorsitz zu führen kann nicht übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates können auf schriftlichem Wege
 (Brief, Telefax) gefasst werden, wenn kein Mitglied des Beirates
 diesem Verfahren widerspricht. Eine Vertretung des
 Beiratsmitgliedes ist bei der Beschlussfassung in schriftlichem
 Wege nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Über die Verhandlungen und Beschlüsse des Beirates ist eine
 Niederschrift anzufertigen, die vom Leiter der Sitzung zu
 unterzeichnen ist. Auf Verlangen eines Beiratsmitgliedes ist seine
 vom Beschluss abweichende Meinung in die Niederschrift aufzunehmen.
 Auf Verlangen des Vorsitzenden hat das Beiratsmitglied seine
 abweichende Auffassung selbst im Anschluss an die Niederschrift
 festzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="936871821"/>
+          <w:numId w:val="558372557"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die schriftliche, fernmündliche oder eine vergleichbare Form
 der Stimmabgabe einzelner Beiratsmitglieder ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 7 Ausschüsse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20813194"/>
+          <w:numId w:val="862357276"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann aus seiner Mitte Ausschüsse bilden. Ihre
 Aufgaben und Befugnisse sowie ihre allfällige Geschäftsordnung
 werden vom Beirat festgelegt; den Ausschüssen kann auch die
 Befugnis zu Entscheidungen übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20813194"/>
+          <w:numId w:val="862357276"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist ein Ausschuss gebildet, so besteht dieser aus mindestens
 drei Mitgliedern, zu denen der Vorsitzende des Beirates oder ein
 Stellvertreter gehören muss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1224,108 +1224,108 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Berichtspflicht,
 Auskunftsrecht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="807516068"/>
+          <w:numId w:val="857284738"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vorstand hat dem Beirat regelmäßig über wichtige Umstände,
 welche die Gesellschaft betreffen, zu berichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="807516068"/>
+          <w:numId w:val="857284738"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann darüber hinaus von den Geschäftsführern
 jederzeit einen Bericht über die Angelegenheiten der Gesellschaft
 verlangen. Auch ein einzelnes Beiratsmitglied kann einen Bericht,
 jedoch nur an den Beirat als solchen verlangen. Lehnen die
 Geschäftsführer die Berichterstattung ab, so kann der Bericht nur
 dann verlangt werden, wenn ein anderes Mitglied des Beirates das
 Verlangen unterstützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="807516068"/>
+          <w:numId w:val="857284738"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann die Bücher und Schriften der Gesellschaft und
 die Vermögensgegenstände, namentlich die Gesellschaftskasse und die
 Bestände an Wertpapieren und Waren einsehen und prüfen; er kann
 damit auch eines seiner Mitglieder oder für bestimmte Aufgaben
 besondere Sachverständige beauftragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1370,105 +1370,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 12 Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="594814681"/>
+          <w:numId w:val="874543951"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung ist von allen Beiratsmitgliedern zu
 unterfertigen und zur Kenntnis zu nehmen. Bei Neuwahlen ist sie von
 den neu gewählten, erstmalig in den Beirat einziehenden
 Mitgliedern, ebenfalls zu unterfertigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="594814681"/>
+          <w:numId w:val="874543951"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Änderung dieser Geschäftsordnung bedarf eines Beschlusses
 des Beirates mit Zweidrittelmehrheit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="594814681"/>
+          <w:numId w:val="874543951"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung tritt mit dem Tag der Beschlussfassung
 durch den Beirat in Kraft. Sie gilt auf unbestimmte Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1807,51 +1807,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="594814681">
+  <w:abstractNum w:abstractNumId="874543951">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1900,51 +1900,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="807516068">
+  <w:abstractNum w:abstractNumId="857284738">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1993,51 +1993,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20813194">
+  <w:abstractNum w:abstractNumId="862357276">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2086,51 +2086,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="936871821">
+  <w:abstractNum w:abstractNumId="558372557">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2179,51 +2179,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22904924">
+  <w:abstractNum w:abstractNumId="326026665">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2272,51 +2272,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="710607014">
+  <w:abstractNum w:abstractNumId="597320063">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2365,51 +2365,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="459179288">
+  <w:abstractNum w:abstractNumId="226917588">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2458,51 +2458,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="111540966">
+  <w:abstractNum w:abstractNumId="801583215">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2551,723 +2551,723 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495048">
+  <w:abstractNum w:abstractNumId="66303256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10062164">
+    <w:lvl w:ilvl="0" w:tplc="55549563">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10062164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55549563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495047">
+  <w:abstractNum w:abstractNumId="66303255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29916362">
+    <w:lvl w:ilvl="0" w:tplc="41176576">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29916362" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41176576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495046">
+  <w:abstractNum w:abstractNumId="66303254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29760685">
+    <w:lvl w:ilvl="0" w:tplc="74771671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29760685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74771671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495045">
+  <w:abstractNum w:abstractNumId="66303253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45885121">
+    <w:lvl w:ilvl="0" w:tplc="53508948">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45885121" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53508948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495044">
+  <w:abstractNum w:abstractNumId="66303252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61504488">
+    <w:lvl w:ilvl="0" w:tplc="62863180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61504488" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62863180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495043">
+  <w:abstractNum w:abstractNumId="66303251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47336849">
+    <w:lvl w:ilvl="0" w:tplc="84100913">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47336849" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84100913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495042">
+  <w:abstractNum w:abstractNumId="66303250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52249274">
+    <w:lvl w:ilvl="0" w:tplc="93347946">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52249274" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93347946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495041">
+  <w:abstractNum w:abstractNumId="66303249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13127774">
+    <w:lvl w:ilvl="0" w:tplc="73971383">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13127774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73971383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="134087074">
+  <w:abstractNum w:abstractNumId="427921865">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3316,51 +3316,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="922746477">
+  <w:abstractNum w:abstractNumId="202662256">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3409,137 +3409,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495040">
+  <w:abstractNum w:abstractNumId="66303248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45987703">
+    <w:lvl w:ilvl="0" w:tplc="98158286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45987703" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98158286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86495039">
+  <w:abstractNum w:abstractNumId="66303247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63019824">
+    <w:lvl w:ilvl="0" w:tplc="40047775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4291,109 +4291,109 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86495039">
-    <w:abstractNumId w:val="86495039"/>
+  <w:num w:numId="66303247">
+    <w:abstractNumId w:val="66303247"/>
   </w:num>
-  <w:num w:numId="86495040">
-    <w:abstractNumId w:val="86495040"/>
+  <w:num w:numId="66303248">
+    <w:abstractNumId w:val="66303248"/>
   </w:num>
-  <w:num w:numId="922746477">
-    <w:abstractNumId w:val="922746477"/>
+  <w:num w:numId="202662256">
+    <w:abstractNumId w:val="202662256"/>
   </w:num>
-  <w:num w:numId="134087074">
-    <w:abstractNumId w:val="134087074"/>
+  <w:num w:numId="427921865">
+    <w:abstractNumId w:val="427921865"/>
   </w:num>
-  <w:num w:numId="86495041">
-    <w:abstractNumId w:val="86495041"/>
+  <w:num w:numId="66303249">
+    <w:abstractNumId w:val="66303249"/>
   </w:num>
-  <w:num w:numId="86495042">
-    <w:abstractNumId w:val="86495042"/>
+  <w:num w:numId="66303250">
+    <w:abstractNumId w:val="66303250"/>
   </w:num>
-  <w:num w:numId="86495043">
-    <w:abstractNumId w:val="86495043"/>
+  <w:num w:numId="66303251">
+    <w:abstractNumId w:val="66303251"/>
   </w:num>
-  <w:num w:numId="86495044">
-    <w:abstractNumId w:val="86495044"/>
+  <w:num w:numId="66303252">
+    <w:abstractNumId w:val="66303252"/>
   </w:num>
-  <w:num w:numId="86495045">
-    <w:abstractNumId w:val="86495045"/>
+  <w:num w:numId="66303253">
+    <w:abstractNumId w:val="66303253"/>
   </w:num>
-  <w:num w:numId="86495046">
-    <w:abstractNumId w:val="86495046"/>
+  <w:num w:numId="66303254">
+    <w:abstractNumId w:val="66303254"/>
   </w:num>
-  <w:num w:numId="86495047">
-    <w:abstractNumId w:val="86495047"/>
+  <w:num w:numId="66303255">
+    <w:abstractNumId w:val="66303255"/>
   </w:num>
-  <w:num w:numId="86495048">
-    <w:abstractNumId w:val="86495048"/>
+  <w:num w:numId="66303256">
+    <w:abstractNumId w:val="66303256"/>
   </w:num>
-  <w:num w:numId="111540966">
-    <w:abstractNumId w:val="111540966"/>
+  <w:num w:numId="801583215">
+    <w:abstractNumId w:val="801583215"/>
   </w:num>
-  <w:num w:numId="459179288">
-    <w:abstractNumId w:val="459179288"/>
+  <w:num w:numId="226917588">
+    <w:abstractNumId w:val="226917588"/>
   </w:num>
-  <w:num w:numId="710607014">
-    <w:abstractNumId w:val="710607014"/>
+  <w:num w:numId="597320063">
+    <w:abstractNumId w:val="597320063"/>
   </w:num>
-  <w:num w:numId="22904924">
-    <w:abstractNumId w:val="22904924"/>
+  <w:num w:numId="326026665">
+    <w:abstractNumId w:val="326026665"/>
   </w:num>
-  <w:num w:numId="936871821">
-    <w:abstractNumId w:val="936871821"/>
+  <w:num w:numId="558372557">
+    <w:abstractNumId w:val="558372557"/>
   </w:num>
-  <w:num w:numId="20813194">
-    <w:abstractNumId w:val="20813194"/>
+  <w:num w:numId="862357276">
+    <w:abstractNumId w:val="862357276"/>
   </w:num>
-  <w:num w:numId="807516068">
-    <w:abstractNumId w:val="807516068"/>
+  <w:num w:numId="857284738">
+    <w:abstractNumId w:val="857284738"/>
   </w:num>
-  <w:num w:numId="594814681">
-    <w:abstractNumId w:val="594814681"/>
+  <w:num w:numId="874543951">
+    <w:abstractNumId w:val="874543951"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5204,51 +5204,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId812284928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId301750309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId580191346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId919807903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>