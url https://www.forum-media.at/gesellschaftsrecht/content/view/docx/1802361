--- v6 (2026-05-18)
+++ v7 (2026-07-02)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="45722355" w:name="document"/>
-    <w:bookmarkEnd w:id="45722355"/>
+    <w:bookmarkStart w:id="59606871" w:name="document"/>
+    <w:bookmarkEnd w:id="59606871"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1056064 | Wolfgang Steinberger |
 Muster | Erklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -182,963 +182,963 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 Funktionsdauer, Wahl und
 Abberufung der Beiratsmitglieder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="801583215"/>
+          <w:numId w:val="980241289"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beiratsmitglieder werden von der Generalversammlung für die
 Dauer von vier Jahren gewählt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="801583215"/>
+          <w:numId w:val="980241289"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wiederwahl von Beiratsmitgliedern ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="801583215"/>
+          <w:numId w:val="980241289"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidet ein Beiratsmitglied vor Ablauf seiner Funktionsperiode
 aus, so bedarf es der Ersatzwahl erst in der nächsten ordentlichen
 Generalversammlung. Eine Ersatzwahl durch eine außerordentliche
 Generalversammlung ist jedoch unverzüglich vorzunehmen, wenn die
 Anzahl der Beiratsmitglieder unter drei sinkt. Ein solcher
 Beschluss kann jedoch auch im Umlaufverfahren gefasst werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="801583215"/>
+          <w:numId w:val="980241289"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedes Mitglied des Beirates kann seine Funktion unter
 Einhaltung einer vierwöchigen Frist ohne Angaben von Gründen durch
 schriftliche an den Geschäftsführer zu richtende Erklärung
 niederlegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="801583215"/>
+          <w:numId w:val="980241289"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wahl zum Beiratsmitglied kann vor Ablauf der
 Funktionsperiode von der Generalversammlung widerrufen werden. Der
 Beschluss bedarf einer Mehrheit von 3/4 der abgegebenen
 Stimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 3 Kompetenz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat übt seine Tätigkeit aufgrund des
 Gesellschaftsvertrages sowie dieser Geschäftsordnung aus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Neben den im Gesellschaftsvertrag genannten Handlungen und
 Geschäften dürfen insbesondere folgende Handlungen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">nur mit Zustimmung des Beirates vorgenommen werden:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb, Veräußerung und Belastung von Liegenschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme und Aufgabe von Geschäftszweigen und
 Produktionsarten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung allgemeiner Grundsätze der Geschäftspolitik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung des Jahresbudgets sowohl des Einzelbudgets für die
 Gesellschaft selbst, das konsolidierte Konzernbudget für eine
 allfällige (beherrschte) Gruppe der Gesellschaft, wobei das
 Jahresbudget bis spätestens 28.02. eines jeden Jahres für dieses
 Geschäftsjahr dem Beirat zur Genehmigung vorzulegen ist. Geschäfte,
 die im Rahmen des bewilligten Jahresbudgets vorgesehen sind,
 bedürfen keiner weiteren Genehmigung mehr nach dieser
 Vertragsbestimmung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Investition (darunter sind Gegenstände des Sachanlagevermögens,
 wie zB Gebäude, technische Anlagen, Maschinen, Betriebs- und
 Geschäftsausstattungen und dergleichen zu verstehen), deren
 Anschaffungskosten im Einzelfall netto EUR 1,000.000,– (eine
 Million Euro) oder insgesamt in einem Geschäftsjahr netto
 EUR 2,000.000,– (zwei Millionen Euro) übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme von Anleihen, Darlehen und Krediten, Eingehen von
 Wechsel- und Bürgschaftsverpflichtungen, Garantien,
 Sicherungsübereignungen, Pfandbestellungen, Schuldübernahmen und
 Übernahme sonstiger Haftungen soweit die Verbindlichkeiten im
 Einzelfall EUR 50.000,– (fünfzigtausend Euro) oder insgesamt
 in einem Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung von Darlehen und Krediten, soweit sie im Einzelfall
 EUR 50.000,– (fünfzigtausend Euro) oder insgesamt in einem
 Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb und Veräußerung von Beteiligungen sowie Erwerb,
 Veräußerung, Stilllegung und Ausgliederung von Unternehmen,
 Betrieben und Teilbetrieben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="226917588"/>
+          <w:numId w:val="699956627"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die in den oben angeführten Punkten a bis h Zustimmungsrechte
 gelten auch für solche Maßnahmen in Konzerngesellschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 Zusammensetzung des
 Beirates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="597320063"/>
+          <w:numId w:val="60438344"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wählt unverzüglich nach der Bestellung seiner
 Mitglieder durch die Generalversammlung einen Vorsitzenden sowie
 einen Stellvertreter des Vorsitzenden. Die Wahl erfolgt für die
 gesamte Funktionsperiode als Beiratsmitglied, sofern der Beirat bei
 der Wahl des Vorsitzenden oder des Stellvertreters des Vorsitzenden
 keine andere Funktionsperiode festlegt. Die Wiederwahl zum
 Vorsitzenden oder zum Stellvertreter des Vorsitzenden ist
 zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="597320063"/>
+          <w:numId w:val="60438344"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist das Amt des Vorsitzenden des Beirates oder das Amt seines
 Stellvertreters vakant, so ist eine Ersatzwahl in der nächsten
 Sitzung des Beirates vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 Sitzungen des Beirates,
 Einberufung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="326026665"/>
+          <w:numId w:val="630326260"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Sitzungen des Beirates finden mindestens viermal jährlich
 (mindestens einmal in jedem Kalenderquartal) und im Bedarfsfalle,
 wenn es die Interessen der Gesellschaft erfordern, statt. Die
 Geschäftsführer nehmen an den Sitzungen des Beirates und von
 Beirats-Ausschüssen teil, soferne der Vorsitzende des Beirates im
 Einzelfall nichts anderes bestimmt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="326026665"/>
+          <w:numId w:val="630326260"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wird vom Vorsitzenden, im Falle seiner Verhinderung
 von seinem Stellvertreter, einberufen. Eine Sitzung ist jedenfalls
 einzuberufen, wenn dies der Vorsitzende (sein Stellvertreter) für
 notwendig hält oder die Geschäftsführung, Ausschüsse des Beirates
 oder ein Mitglied des Beirates dies unter Angabe von Gründen
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="326026665"/>
+          <w:numId w:val="630326260"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Einberufungsfrist beträgt für alle Sitzungen des Beirates
 14 Tage. In dringenden Fällen kann die Frist vom Vorsitzenden des
 Beirates oder dem hilfsweise einberufenden Vorstand bzw
 Beiratsmitglied verkürzt werden. Die Einberufung erfolgt
 schriftlich (Brief, Fax oder E-Mail) unter Bekanntgabe der
 Tagesordnung. Die Einladung ist an die jeweils zuletzt bekannt
 gegebene Adresse, Faxnummer oder E-Mail-Adresse des einzuladenden
 Beiratsmitgliedes zu senden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 Beschlussfassung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat ist beschlussfähig, wenn mindestens zwei Mitglieder,
 darunter der Vorsitzende oder sein Stellvertreter, anwesend sind.
 Der Vorsitzende, in dessen Verhinderung sein Stellvertreter, leitet
 die Sitzung und bestimmt die Art der Abstimmung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates werden, soweit durch Vertrag keine
 andere Mehrheit zwingend vorgeschrieben ist, mit einfacher Mehrheit
 der abgegebenen Stimmen gefasst; im Falle der Stimmengleichheit
 entscheidet die Stimme des Vorsitzenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu den Sitzungen des Beirates können nach Ermessen des
 Vorsitzenden des Beirates Arbeitnehmer der Gesellschaft,
 Sachverständige und Auskunftspersonen zur Beratung über einzelne
 Gegenstände zugezogen werden. Diese Personen haben kein Stimmrecht.
 Der Vorsitzende des Beirates kann Arbeitnehmer oder Berater der
 Gesellschaft auch nur zu Teilen der Beiratssitzung zulassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein Beiratsmitglied kann ein anderes Beiratsmitglied
 schriftlich mit seiner Vertretung bei einer einzelnen Sitzung
 betrauen. Das vertretene Beiratsmitglied ist bei der Feststellung
 der Beschlussfähigkeit einer Sitzung nicht mitzuzählen. Das Recht
 den Vorsitz zu führen kann nicht übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates können auf schriftlichem Wege
 (Brief, Telefax) gefasst werden, wenn kein Mitglied des Beirates
 diesem Verfahren widerspricht. Eine Vertretung des
 Beiratsmitgliedes ist bei der Beschlussfassung in schriftlichem
 Wege nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Über die Verhandlungen und Beschlüsse des Beirates ist eine
 Niederschrift anzufertigen, die vom Leiter der Sitzung zu
 unterzeichnen ist. Auf Verlangen eines Beiratsmitgliedes ist seine
 vom Beschluss abweichende Meinung in die Niederschrift aufzunehmen.
 Auf Verlangen des Vorsitzenden hat das Beiratsmitglied seine
 abweichende Auffassung selbst im Anschluss an die Niederschrift
 festzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="558372557"/>
+          <w:numId w:val="806109373"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die schriftliche, fernmündliche oder eine vergleichbare Form
 der Stimmabgabe einzelner Beiratsmitglieder ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 7 Ausschüsse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862357276"/>
+          <w:numId w:val="380939566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann aus seiner Mitte Ausschüsse bilden. Ihre
 Aufgaben und Befugnisse sowie ihre allfällige Geschäftsordnung
 werden vom Beirat festgelegt; den Ausschüssen kann auch die
 Befugnis zu Entscheidungen übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862357276"/>
+          <w:numId w:val="380939566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist ein Ausschuss gebildet, so besteht dieser aus mindestens
 drei Mitgliedern, zu denen der Vorsitzende des Beirates oder ein
 Stellvertreter gehören muss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1224,108 +1224,108 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Berichtspflicht,
 Auskunftsrecht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="857284738"/>
+          <w:numId w:val="281551428"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vorstand hat dem Beirat regelmäßig über wichtige Umstände,
 welche die Gesellschaft betreffen, zu berichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="857284738"/>
+          <w:numId w:val="281551428"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann darüber hinaus von den Geschäftsführern
 jederzeit einen Bericht über die Angelegenheiten der Gesellschaft
 verlangen. Auch ein einzelnes Beiratsmitglied kann einen Bericht,
 jedoch nur an den Beirat als solchen verlangen. Lehnen die
 Geschäftsführer die Berichterstattung ab, so kann der Bericht nur
 dann verlangt werden, wenn ein anderes Mitglied des Beirates das
 Verlangen unterstützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="857284738"/>
+          <w:numId w:val="281551428"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann die Bücher und Schriften der Gesellschaft und
 die Vermögensgegenstände, namentlich die Gesellschaftskasse und die
 Bestände an Wertpapieren und Waren einsehen und prüfen; er kann
 damit auch eines seiner Mitglieder oder für bestimmte Aufgaben
 besondere Sachverständige beauftragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1370,105 +1370,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 12 Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874543951"/>
+          <w:numId w:val="568310129"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung ist von allen Beiratsmitgliedern zu
 unterfertigen und zur Kenntnis zu nehmen. Bei Neuwahlen ist sie von
 den neu gewählten, erstmalig in den Beirat einziehenden
 Mitgliedern, ebenfalls zu unterfertigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874543951"/>
+          <w:numId w:val="568310129"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Änderung dieser Geschäftsordnung bedarf eines Beschlusses
 des Beirates mit Zweidrittelmehrheit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874543951"/>
+          <w:numId w:val="568310129"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung tritt mit dem Tag der Beschlussfassung
 durch den Beirat in Kraft. Sie gilt auf unbestimmte Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1807,51 +1807,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="874543951">
+  <w:abstractNum w:abstractNumId="568310129">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1900,51 +1900,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="857284738">
+  <w:abstractNum w:abstractNumId="281551428">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1993,51 +1993,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="862357276">
+  <w:abstractNum w:abstractNumId="380939566">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2086,51 +2086,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="558372557">
+  <w:abstractNum w:abstractNumId="806109373">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2179,51 +2179,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="326026665">
+  <w:abstractNum w:abstractNumId="630326260">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2272,51 +2272,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="597320063">
+  <w:abstractNum w:abstractNumId="60438344">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2365,51 +2365,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="226917588">
+  <w:abstractNum w:abstractNumId="699956627">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2458,51 +2458,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="801583215">
+  <w:abstractNum w:abstractNumId="980241289">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2551,723 +2551,723 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303256">
+  <w:abstractNum w:abstractNumId="61264240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55549563">
+    <w:lvl w:ilvl="0" w:tplc="59009481">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55549563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59009481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303255">
+  <w:abstractNum w:abstractNumId="61264239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41176576">
+    <w:lvl w:ilvl="0" w:tplc="49331708">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41176576" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49331708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303254">
+  <w:abstractNum w:abstractNumId="61264238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74771671">
+    <w:lvl w:ilvl="0" w:tplc="48988001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74771671" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48988001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303253">
+  <w:abstractNum w:abstractNumId="61264237">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53508948">
+    <w:lvl w:ilvl="0" w:tplc="62714368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53508948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62714368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303252">
+  <w:abstractNum w:abstractNumId="61264236">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62863180">
+    <w:lvl w:ilvl="0" w:tplc="57002033">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62863180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57002033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303251">
+  <w:abstractNum w:abstractNumId="61264235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84100913">
+    <w:lvl w:ilvl="0" w:tplc="57644892">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84100913" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57644892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303250">
+  <w:abstractNum w:abstractNumId="61264234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93347946">
+    <w:lvl w:ilvl="0" w:tplc="26708043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93347946" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26708043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303249">
+  <w:abstractNum w:abstractNumId="61264233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73971383">
+    <w:lvl w:ilvl="0" w:tplc="26776217">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73971383" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26776217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="427921865">
+  <w:abstractNum w:abstractNumId="967671992">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3316,51 +3316,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="202662256">
+  <w:abstractNum w:abstractNumId="808388144">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3409,137 +3409,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303248">
+  <w:abstractNum w:abstractNumId="61264232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98158286">
+    <w:lvl w:ilvl="0" w:tplc="33856576">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98158286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33856576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66303247">
+  <w:abstractNum w:abstractNumId="61264231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40047775">
+    <w:lvl w:ilvl="0" w:tplc="52444728">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4291,109 +4291,109 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66303247">
-    <w:abstractNumId w:val="66303247"/>
+  <w:num w:numId="61264231">
+    <w:abstractNumId w:val="61264231"/>
   </w:num>
-  <w:num w:numId="66303248">
-    <w:abstractNumId w:val="66303248"/>
+  <w:num w:numId="61264232">
+    <w:abstractNumId w:val="61264232"/>
   </w:num>
-  <w:num w:numId="202662256">
-    <w:abstractNumId w:val="202662256"/>
+  <w:num w:numId="808388144">
+    <w:abstractNumId w:val="808388144"/>
   </w:num>
-  <w:num w:numId="427921865">
-    <w:abstractNumId w:val="427921865"/>
+  <w:num w:numId="967671992">
+    <w:abstractNumId w:val="967671992"/>
   </w:num>
-  <w:num w:numId="66303249">
-    <w:abstractNumId w:val="66303249"/>
+  <w:num w:numId="61264233">
+    <w:abstractNumId w:val="61264233"/>
   </w:num>
-  <w:num w:numId="66303250">
-    <w:abstractNumId w:val="66303250"/>
+  <w:num w:numId="61264234">
+    <w:abstractNumId w:val="61264234"/>
   </w:num>
-  <w:num w:numId="66303251">
-    <w:abstractNumId w:val="66303251"/>
+  <w:num w:numId="61264235">
+    <w:abstractNumId w:val="61264235"/>
   </w:num>
-  <w:num w:numId="66303252">
-    <w:abstractNumId w:val="66303252"/>
+  <w:num w:numId="61264236">
+    <w:abstractNumId w:val="61264236"/>
   </w:num>
-  <w:num w:numId="66303253">
-    <w:abstractNumId w:val="66303253"/>
+  <w:num w:numId="61264237">
+    <w:abstractNumId w:val="61264237"/>
   </w:num>
-  <w:num w:numId="66303254">
-    <w:abstractNumId w:val="66303254"/>
+  <w:num w:numId="61264238">
+    <w:abstractNumId w:val="61264238"/>
   </w:num>
-  <w:num w:numId="66303255">
-    <w:abstractNumId w:val="66303255"/>
+  <w:num w:numId="61264239">
+    <w:abstractNumId w:val="61264239"/>
   </w:num>
-  <w:num w:numId="66303256">
-    <w:abstractNumId w:val="66303256"/>
+  <w:num w:numId="61264240">
+    <w:abstractNumId w:val="61264240"/>
   </w:num>
-  <w:num w:numId="801583215">
-    <w:abstractNumId w:val="801583215"/>
+  <w:num w:numId="980241289">
+    <w:abstractNumId w:val="980241289"/>
   </w:num>
-  <w:num w:numId="226917588">
-    <w:abstractNumId w:val="226917588"/>
+  <w:num w:numId="699956627">
+    <w:abstractNumId w:val="699956627"/>
   </w:num>
-  <w:num w:numId="597320063">
-    <w:abstractNumId w:val="597320063"/>
+  <w:num w:numId="60438344">
+    <w:abstractNumId w:val="60438344"/>
   </w:num>
-  <w:num w:numId="326026665">
-    <w:abstractNumId w:val="326026665"/>
+  <w:num w:numId="630326260">
+    <w:abstractNumId w:val="630326260"/>
   </w:num>
-  <w:num w:numId="558372557">
-    <w:abstractNumId w:val="558372557"/>
+  <w:num w:numId="806109373">
+    <w:abstractNumId w:val="806109373"/>
   </w:num>
-  <w:num w:numId="862357276">
-    <w:abstractNumId w:val="862357276"/>
+  <w:num w:numId="380939566">
+    <w:abstractNumId w:val="380939566"/>
   </w:num>
-  <w:num w:numId="857284738">
-    <w:abstractNumId w:val="857284738"/>
+  <w:num w:numId="281551428">
+    <w:abstractNumId w:val="281551428"/>
   </w:num>
-  <w:num w:numId="874543951">
-    <w:abstractNumId w:val="874543951"/>
+  <w:num w:numId="568310129">
+    <w:abstractNumId w:val="568310129"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5204,51 +5204,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId580191346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId919807903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId836583170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId674917714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>