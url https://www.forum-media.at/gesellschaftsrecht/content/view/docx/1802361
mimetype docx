--- v7 (2026-07-02)
+++ v8 (2026-10-02)
@@ -15,104 +15,108 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="59606871" w:name="document"/>
-    <w:bookmarkEnd w:id="59606871"/>
+    <w:bookmarkStart w:id="84709315" w:name="document"/>
+    <w:bookmarkEnd w:id="84709315"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1056064 | Wolfgang Steinberger |
 Muster | Erklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsordnung des Beirates einer GmbH
 (aufsichtsratsähnlich)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsordung für den Beirat der
 AB Gesellschaft mbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemäß Artikel … des Gesellschaftsvertrages der AB Gesellschaft
 mbH ist ein Beirat als weiteres Organ vorgesehen. Dieser hat vor
@@ -131,1344 +135,1368 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat hat sich durch einstimmigen Beschluss vom … folgende
 Geschäftsordnung gegeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 Zusammensetzung des
 Beirates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat besteht aus drei von der Generalversammlung gewählten
 Mitgliedern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 Funktionsdauer, Wahl und
 Abberufung der Beiratsmitglieder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980241289"/>
+          <w:numId w:val="778825153"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beiratsmitglieder werden von der Generalversammlung für die
 Dauer von vier Jahren gewählt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980241289"/>
+          <w:numId w:val="778825153"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wiederwahl von Beiratsmitgliedern ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980241289"/>
+          <w:numId w:val="778825153"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheidet ein Beiratsmitglied vor Ablauf seiner Funktionsperiode
 aus, so bedarf es der Ersatzwahl erst in der nächsten ordentlichen
 Generalversammlung. Eine Ersatzwahl durch eine außerordentliche
 Generalversammlung ist jedoch unverzüglich vorzunehmen, wenn die
 Anzahl der Beiratsmitglieder unter drei sinkt. Ein solcher
 Beschluss kann jedoch auch im Umlaufverfahren gefasst werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980241289"/>
+          <w:numId w:val="778825153"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedes Mitglied des Beirates kann seine Funktion unter
 Einhaltung einer vierwöchigen Frist ohne Angaben von Gründen durch
 schriftliche an den Geschäftsführer zu richtende Erklärung
 niederlegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980241289"/>
+          <w:numId w:val="778825153"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Wahl zum Beiratsmitglied kann vor Ablauf der
 Funktionsperiode von der Generalversammlung widerrufen werden. Der
 Beschluss bedarf einer Mehrheit von 3/4 der abgegebenen
 Stimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 3 Kompetenz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat übt seine Tätigkeit aufgrund des
 Gesellschaftsvertrages sowie dieser Geschäftsordnung aus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Neben den im Gesellschaftsvertrag genannten Handlungen und
 Geschäften dürfen insbesondere folgende Handlungen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">nur mit Zustimmung des Beirates vorgenommen werden:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb, Veräußerung und Belastung von Liegenschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme und Aufgabe von Geschäftszweigen und
 Produktionsarten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung allgemeiner Grundsätze der Geschäftspolitik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festlegung des Jahresbudgets sowohl des Einzelbudgets für die
 Gesellschaft selbst, das konsolidierte Konzernbudget für eine
 allfällige (beherrschte) Gruppe der Gesellschaft, wobei das
 Jahresbudget bis spätestens 28.02. eines jeden Jahres für dieses
 Geschäftsjahr dem Beirat zur Genehmigung vorzulegen ist. Geschäfte,
 die im Rahmen des bewilligten Jahresbudgets vorgesehen sind,
 bedürfen keiner weiteren Genehmigung mehr nach dieser
 Vertragsbestimmung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Investition (darunter sind Gegenstände des Sachanlagevermögens,
 wie zB Gebäude, technische Anlagen, Maschinen, Betriebs- und
 Geschäftsausstattungen und dergleichen zu verstehen), deren
 Anschaffungskosten im Einzelfall netto EUR 1,000.000,– (eine
 Million Euro) oder insgesamt in einem Geschäftsjahr netto
 EUR 2,000.000,– (zwei Millionen Euro) übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahme von Anleihen, Darlehen und Krediten, Eingehen von
 Wechsel- und Bürgschaftsverpflichtungen, Garantien,
 Sicherungsübereignungen, Pfandbestellungen, Schuldübernahmen und
 Übernahme sonstiger Haftungen soweit die Verbindlichkeiten im
 Einzelfall EUR 50.000,– (fünfzigtausend Euro) oder insgesamt
 in einem Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung von Darlehen und Krediten, soweit sie im Einzelfall
 EUR 50.000,– (fünfzigtausend Euro) oder insgesamt in einem
 Geschäftsjahr EUR 100.000,– (einhunderttausend Euro)
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb und Veräußerung von Beteiligungen sowie Erwerb,
 Veräußerung, Stilllegung und Ausgliederung von Unternehmen,
 Betrieben und Teilbetrieben</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="699956627"/>
+          <w:numId w:val="99615802"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die in den oben angeführten Punkten a bis h Zustimmungsrechte
 gelten auch für solche Maßnahmen in Konzerngesellschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 Zusammensetzung des
 Beirates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60438344"/>
+          <w:numId w:val="658133799"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wählt unverzüglich nach der Bestellung seiner
 Mitglieder durch die Generalversammlung einen Vorsitzenden sowie
 einen Stellvertreter des Vorsitzenden. Die Wahl erfolgt für die
 gesamte Funktionsperiode als Beiratsmitglied, sofern der Beirat bei
 der Wahl des Vorsitzenden oder des Stellvertreters des Vorsitzenden
 keine andere Funktionsperiode festlegt. Die Wiederwahl zum
 Vorsitzenden oder zum Stellvertreter des Vorsitzenden ist
 zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60438344"/>
+          <w:numId w:val="658133799"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist das Amt des Vorsitzenden des Beirates oder das Amt seines
 Stellvertreters vakant, so ist eine Ersatzwahl in der nächsten
 Sitzung des Beirates vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 Sitzungen des Beirates,
 Einberufung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630326260"/>
+          <w:numId w:val="162850016"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Sitzungen des Beirates finden mindestens viermal jährlich
 (mindestens einmal in jedem Kalenderquartal) und im Bedarfsfalle,
 wenn es die Interessen der Gesellschaft erfordern, statt. Die
 Geschäftsführer nehmen an den Sitzungen des Beirates und von
 Beirats-Ausschüssen teil, soferne der Vorsitzende des Beirates im
 Einzelfall nichts anderes bestimmt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630326260"/>
+          <w:numId w:val="162850016"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat wird vom Vorsitzenden, im Falle seiner Verhinderung
 von seinem Stellvertreter, einberufen. Eine Sitzung ist jedenfalls
 einzuberufen, wenn dies der Vorsitzende (sein Stellvertreter) für
 notwendig hält oder die Geschäftsführung, Ausschüsse des Beirates
 oder ein Mitglied des Beirates dies unter Angabe von Gründen
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630326260"/>
+          <w:numId w:val="162850016"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Einberufungsfrist beträgt für alle Sitzungen des Beirates
 14 Tage. In dringenden Fällen kann die Frist vom Vorsitzenden des
 Beirates oder dem hilfsweise einberufenden Vorstand bzw
 Beiratsmitglied verkürzt werden. Die Einberufung erfolgt
 schriftlich (Brief, Fax oder E-Mail) unter Bekanntgabe der
 Tagesordnung. Die Einladung ist an die jeweils zuletzt bekannt
 gegebene Adresse, Faxnummer oder E-Mail-Adresse des einzuladenden
 Beiratsmitgliedes zu senden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 Beschlussfassung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat ist beschlussfähig, wenn mindestens zwei Mitglieder,
 darunter der Vorsitzende oder sein Stellvertreter, anwesend sind.
 Der Vorsitzende, in dessen Verhinderung sein Stellvertreter, leitet
 die Sitzung und bestimmt die Art der Abstimmung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates werden, soweit durch Vertrag keine
 andere Mehrheit zwingend vorgeschrieben ist, mit einfacher Mehrheit
 der abgegebenen Stimmen gefasst; im Falle der Stimmengleichheit
 entscheidet die Stimme des Vorsitzenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu den Sitzungen des Beirates können nach Ermessen des
 Vorsitzenden des Beirates Arbeitnehmer der Gesellschaft,
 Sachverständige und Auskunftspersonen zur Beratung über einzelne
 Gegenstände zugezogen werden. Diese Personen haben kein Stimmrecht.
 Der Vorsitzende des Beirates kann Arbeitnehmer oder Berater der
 Gesellschaft auch nur zu Teilen der Beiratssitzung zulassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein Beiratsmitglied kann ein anderes Beiratsmitglied
 schriftlich mit seiner Vertretung bei einer einzelnen Sitzung
 betrauen. Das vertretene Beiratsmitglied ist bei der Feststellung
 der Beschlussfähigkeit einer Sitzung nicht mitzuzählen. Das Recht
 den Vorsitz zu führen kann nicht übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beschlüsse des Beirates können auf schriftlichem Wege
 (Brief, Telefax) gefasst werden, wenn kein Mitglied des Beirates
 diesem Verfahren widerspricht. Eine Vertretung des
 Beiratsmitgliedes ist bei der Beschlussfassung in schriftlichem
 Wege nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Über die Verhandlungen und Beschlüsse des Beirates ist eine
 Niederschrift anzufertigen, die vom Leiter der Sitzung zu
 unterzeichnen ist. Auf Verlangen eines Beiratsmitgliedes ist seine
 vom Beschluss abweichende Meinung in die Niederschrift aufzunehmen.
 Auf Verlangen des Vorsitzenden hat das Beiratsmitglied seine
 abweichende Auffassung selbst im Anschluss an die Niederschrift
 festzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="806109373"/>
+          <w:numId w:val="504736099"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die schriftliche, fernmündliche oder eine vergleichbare Form
 der Stimmabgabe einzelner Beiratsmitglieder ist zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 7 Ausschüsse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="380939566"/>
+          <w:numId w:val="912963899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann aus seiner Mitte Ausschüsse bilden. Ihre
 Aufgaben und Befugnisse sowie ihre allfällige Geschäftsordnung
 werden vom Beirat festgelegt; den Ausschüssen kann auch die
 Befugnis zu Entscheidungen übertragen werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="380939566"/>
+          <w:numId w:val="912963899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist ein Ausschuss gebildet, so besteht dieser aus mindestens
 drei Mitgliedern, zu denen der Vorsitzende des Beirates oder ein
 Stellvertreter gehören muss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 8 Erklärungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erklärungen des Beirates oder seiner Ausschüsse sind vom
 Vorsitzenden des Beirates, im Falle seiner Verhinderung von seinem
 Stellvertreter abzugeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 9 Vergütungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Mitglieder des Beirates, sowie der Ausschüsse erhalten für
 jede Sitzung eine Pauschale von EUR … Der Vorsitzende erhält
 zusätzlich einen Betrag von EUR …, der Stellvertreter des
 Vorsitzenden EUR … Allen Beiratsmitgliedern sind gegen
 Nachweis ihre Barauslagen zu ersetzen. Die Generalversammlung kann
 außerdem beschließen, dem Beirat eine darüber hinausgehende
 Vergütung zu gewähren, wenn dessen Tätigkeit besonders zeitintensiv
 gewesen ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Berichtspflicht,
 Auskunftsrecht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="281551428"/>
+          <w:numId w:val="437749989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vorstand hat dem Beirat regelmäßig über wichtige Umstände,
 welche die Gesellschaft betreffen, zu berichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="281551428"/>
+          <w:numId w:val="437749989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann darüber hinaus von den Geschäftsführern
 jederzeit einen Bericht über die Angelegenheiten der Gesellschaft
 verlangen. Auch ein einzelnes Beiratsmitglied kann einen Bericht,
 jedoch nur an den Beirat als solchen verlangen. Lehnen die
 Geschäftsführer die Berichterstattung ab, so kann der Bericht nur
 dann verlangt werden, wenn ein anderes Mitglied des Beirates das
 Verlangen unterstützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="281551428"/>
+          <w:numId w:val="437749989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Beirat kann die Bücher und Schriften der Gesellschaft und
 die Vermögensgegenstände, namentlich die Gesellschaftskasse und die
 Bestände an Wertpapieren und Waren einsehen und prüfen; er kann
 damit auch eines seiner Mitglieder oder für bestimmte Aufgaben
 besondere Sachverständige beauftragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 11 Geheimhaltung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedes Beiratsmitglied hat alle ihm bei der Wahrnehmung seiner
 Tätigkeit zukommenden Informationen als Geschäfts-
 und Betriebsgeheimnis zu wahren; die
 Geheimhaltungsverpflichtung bleibt auch nach dem Ausscheiden aus
 dem Beirat bestehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 12 Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568310129"/>
+          <w:numId w:val="516368561"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung ist von allen Beiratsmitgliedern zu
 unterfertigen und zur Kenntnis zu nehmen. Bei Neuwahlen ist sie von
 den neu gewählten, erstmalig in den Beirat einziehenden
 Mitgliedern, ebenfalls zu unterfertigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568310129"/>
+          <w:numId w:val="516368561"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Änderung dieser Geschäftsordnung bedarf eines Beschlusses
 des Beirates mit Zweidrittelmehrheit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568310129"/>
+          <w:numId w:val="516368561"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Geschäftsordnung tritt mit dem Tag der Beschlussfassung
 durch den Beirat in Kraft. Sie gilt auf unbestimmte Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1807,51 +1835,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="568310129">
+  <w:abstractNum w:abstractNumId="516368561">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1900,51 +1928,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="281551428">
+  <w:abstractNum w:abstractNumId="437749989">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -1993,51 +2021,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="380939566">
+  <w:abstractNum w:abstractNumId="912963899">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2086,51 +2114,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="806109373">
+  <w:abstractNum w:abstractNumId="504736099">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2179,51 +2207,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="630326260">
+  <w:abstractNum w:abstractNumId="162850016">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2272,51 +2300,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60438344">
+  <w:abstractNum w:abstractNumId="658133799">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2365,51 +2393,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="699956627">
+  <w:abstractNum w:abstractNumId="99615802">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2458,51 +2486,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="980241289">
+  <w:abstractNum w:abstractNumId="778825153">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2551,723 +2579,723 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264240">
+  <w:abstractNum w:abstractNumId="34477895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59009481">
+    <w:lvl w:ilvl="0" w:tplc="78872036">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59009481" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78872036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264239">
+  <w:abstractNum w:abstractNumId="34477894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49331708">
+    <w:lvl w:ilvl="0" w:tplc="76775382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49331708" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76775382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264238">
+  <w:abstractNum w:abstractNumId="34477893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48988001">
+    <w:lvl w:ilvl="0" w:tplc="36125959">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48988001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36125959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264237">
+  <w:abstractNum w:abstractNumId="34477892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62714368">
+    <w:lvl w:ilvl="0" w:tplc="94185317">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62714368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94185317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264236">
+  <w:abstractNum w:abstractNumId="34477891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57002033">
+    <w:lvl w:ilvl="0" w:tplc="36998946">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57002033" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36998946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264235">
+  <w:abstractNum w:abstractNumId="34477890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57644892">
+    <w:lvl w:ilvl="0" w:tplc="47171440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57644892" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47171440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264234">
+  <w:abstractNum w:abstractNumId="34477889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26708043">
+    <w:lvl w:ilvl="0" w:tplc="55760638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26708043" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55760638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264233">
+  <w:abstractNum w:abstractNumId="34477888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26776217">
+    <w:lvl w:ilvl="0" w:tplc="72051201">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26776217" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72051201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="967671992">
+  <w:abstractNum w:abstractNumId="884472713">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3316,51 +3344,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="808388144">
+  <w:abstractNum w:abstractNumId="403768716">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3409,137 +3437,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264232">
+  <w:abstractNum w:abstractNumId="34477887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33856576">
+    <w:lvl w:ilvl="0" w:tplc="26726249">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33856576" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26726249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61264231">
+  <w:abstractNum w:abstractNumId="34477886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52444728">
+    <w:lvl w:ilvl="0" w:tplc="87696033">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4291,109 +4319,109 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61264231">
-    <w:abstractNumId w:val="61264231"/>
+  <w:num w:numId="34477886">
+    <w:abstractNumId w:val="34477886"/>
   </w:num>
-  <w:num w:numId="61264232">
-    <w:abstractNumId w:val="61264232"/>
+  <w:num w:numId="34477887">
+    <w:abstractNumId w:val="34477887"/>
   </w:num>
-  <w:num w:numId="808388144">
-    <w:abstractNumId w:val="808388144"/>
+  <w:num w:numId="403768716">
+    <w:abstractNumId w:val="403768716"/>
   </w:num>
-  <w:num w:numId="967671992">
-    <w:abstractNumId w:val="967671992"/>
+  <w:num w:numId="884472713">
+    <w:abstractNumId w:val="884472713"/>
   </w:num>
-  <w:num w:numId="61264233">
-    <w:abstractNumId w:val="61264233"/>
+  <w:num w:numId="34477888">
+    <w:abstractNumId w:val="34477888"/>
   </w:num>
-  <w:num w:numId="61264234">
-    <w:abstractNumId w:val="61264234"/>
+  <w:num w:numId="34477889">
+    <w:abstractNumId w:val="34477889"/>
   </w:num>
-  <w:num w:numId="61264235">
-    <w:abstractNumId w:val="61264235"/>
+  <w:num w:numId="34477890">
+    <w:abstractNumId w:val="34477890"/>
   </w:num>
-  <w:num w:numId="61264236">
-    <w:abstractNumId w:val="61264236"/>
+  <w:num w:numId="34477891">
+    <w:abstractNumId w:val="34477891"/>
   </w:num>
-  <w:num w:numId="61264237">
-    <w:abstractNumId w:val="61264237"/>
+  <w:num w:numId="34477892">
+    <w:abstractNumId w:val="34477892"/>
   </w:num>
-  <w:num w:numId="61264238">
-    <w:abstractNumId w:val="61264238"/>
+  <w:num w:numId="34477893">
+    <w:abstractNumId w:val="34477893"/>
   </w:num>
-  <w:num w:numId="61264239">
-    <w:abstractNumId w:val="61264239"/>
+  <w:num w:numId="34477894">
+    <w:abstractNumId w:val="34477894"/>
   </w:num>
-  <w:num w:numId="61264240">
-    <w:abstractNumId w:val="61264240"/>
+  <w:num w:numId="34477895">
+    <w:abstractNumId w:val="34477895"/>
   </w:num>
-  <w:num w:numId="980241289">
-    <w:abstractNumId w:val="980241289"/>
+  <w:num w:numId="778825153">
+    <w:abstractNumId w:val="778825153"/>
   </w:num>
-  <w:num w:numId="699956627">
-    <w:abstractNumId w:val="699956627"/>
+  <w:num w:numId="99615802">
+    <w:abstractNumId w:val="99615802"/>
   </w:num>
-  <w:num w:numId="60438344">
-    <w:abstractNumId w:val="60438344"/>
+  <w:num w:numId="658133799">
+    <w:abstractNumId w:val="658133799"/>
   </w:num>
-  <w:num w:numId="630326260">
-    <w:abstractNumId w:val="630326260"/>
+  <w:num w:numId="162850016">
+    <w:abstractNumId w:val="162850016"/>
   </w:num>
-  <w:num w:numId="806109373">
-    <w:abstractNumId w:val="806109373"/>
+  <w:num w:numId="504736099">
+    <w:abstractNumId w:val="504736099"/>
   </w:num>
-  <w:num w:numId="380939566">
-    <w:abstractNumId w:val="380939566"/>
+  <w:num w:numId="912963899">
+    <w:abstractNumId w:val="912963899"/>
   </w:num>
-  <w:num w:numId="281551428">
-    <w:abstractNumId w:val="281551428"/>
+  <w:num w:numId="437749989">
+    <w:abstractNumId w:val="437749989"/>
   </w:num>
-  <w:num w:numId="568310129">
-    <w:abstractNumId w:val="568310129"/>
+  <w:num w:numId="516368561">
+    <w:abstractNumId w:val="516368561"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5204,51 +5232,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId836583170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId674917714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId731677470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId632523329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>