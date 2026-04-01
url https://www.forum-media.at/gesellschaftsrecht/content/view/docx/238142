--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="44133050" w:name="document"/>
-    <w:bookmarkEnd w:id="44133050"/>
+    <w:bookmarkStart w:id="9757677" w:name="document"/>
+    <w:bookmarkEnd w:id="9757677"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 976258 | WEKA (red) - Stanislava
 Doganova | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -3332,181 +3332,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit 01.01.2024 traten die neuen Regelungen nach dem GesRÄG 2023
 in Kraft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="461531817"/>
+          <w:numId w:val="732211365"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Höhe des Mindest-Stammkapitals einer GmbH beträgt
 EUR 10.000,– (vgl § 6 Abs 1 zweiter Satz idF
 BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="461531817"/>
+          <w:numId w:val="732211365"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der vor der Anmeldung der Gesellschaft zum Firmenbuch
 einzuzahlende Barbetrag beläuft sich – wenn keine
 Ausnahmebestimmungen greifen – auf mindestens EUR 5.000,– (vgl
 § 10 Abs 1 zweiter Satz idF BGBl I Nr 179/2023
 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="461531817"/>
+          <w:numId w:val="732211365"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Fall einer Kapitalherabsetzung kann das Stammkapital nicht
 auf weniger als EUR 10.000,– reduziert werden (vgl § 54
 Abs 3 idF BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Durch das GesRÄG 2023 wurde demnach ganz allgemein – für neu zu
 gründende, aber auch für bereits bestehende Gesellschaften – das
 gesetzliche Mindest-Stammkapital mit nur EUR 10.000,–
 festgesetzt, sodass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101698750"/>
+          <w:numId w:val="188711345"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaften mit einem Stammkapital von nicht mehr als
 EUR 10.000,– gegründet und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101698750"/>
+          <w:numId w:val="188711345"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei bereits bestehenden Gesellschaften mit einem Stammkapital
 von EUR 35.000,– oder darüber das Stammkapital bis auf
 EUR 10.000,– herabgesetzt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5152,51 +5152,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="101698750">
+  <w:abstractNum w:abstractNumId="188711345">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5261,51 +5261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="461531817">
+  <w:abstractNum w:abstractNumId="732211365">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5370,51 +5370,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="348394484">
+  <w:abstractNum w:abstractNumId="704637950">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5479,137 +5479,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41458847">
+  <w:abstractNum w:abstractNumId="41773502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75136139">
+    <w:lvl w:ilvl="0" w:tplc="65768692">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75136139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65768692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41458846">
+  <w:abstractNum w:abstractNumId="41773501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30426023">
+    <w:lvl w:ilvl="0" w:tplc="48236821">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6361,64 +6361,64 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41458846">
-    <w:abstractNumId w:val="41458846"/>
+  <w:num w:numId="41773501">
+    <w:abstractNumId w:val="41773501"/>
   </w:num>
-  <w:num w:numId="41458847">
-    <w:abstractNumId w:val="41458847"/>
+  <w:num w:numId="41773502">
+    <w:abstractNumId w:val="41773502"/>
   </w:num>
-  <w:num w:numId="348394484">
-    <w:abstractNumId w:val="348394484"/>
+  <w:num w:numId="704637950">
+    <w:abstractNumId w:val="704637950"/>
   </w:num>
-  <w:num w:numId="461531817">
-    <w:abstractNumId w:val="461531817"/>
+  <w:num w:numId="732211365">
+    <w:abstractNumId w:val="732211365"/>
   </w:num>
-  <w:num w:numId="101698750">
-    <w:abstractNumId w:val="101698750"/>
+  <w:num w:numId="188711345">
+    <w:abstractNumId w:val="188711345"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7229,51 +7229,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId598817730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId746335792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId205432829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId351662222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>