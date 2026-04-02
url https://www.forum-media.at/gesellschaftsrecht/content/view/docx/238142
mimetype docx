--- v2 (2026-04-01)
+++ v3 (2026-04-02)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="9757677" w:name="document"/>
-    <w:bookmarkEnd w:id="9757677"/>
+    <w:bookmarkStart w:id="7087568" w:name="document"/>
+    <w:bookmarkEnd w:id="7087568"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 976258 | WEKA (red) - Stanislava
 Doganova | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -3332,181 +3332,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit 01.01.2024 traten die neuen Regelungen nach dem GesRÄG 2023
 in Kraft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="732211365"/>
+          <w:numId w:val="454724452"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Höhe des Mindest-Stammkapitals einer GmbH beträgt
 EUR 10.000,– (vgl § 6 Abs 1 zweiter Satz idF
 BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="732211365"/>
+          <w:numId w:val="454724452"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der vor der Anmeldung der Gesellschaft zum Firmenbuch
 einzuzahlende Barbetrag beläuft sich – wenn keine
 Ausnahmebestimmungen greifen – auf mindestens EUR 5.000,– (vgl
 § 10 Abs 1 zweiter Satz idF BGBl I Nr 179/2023
 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="732211365"/>
+          <w:numId w:val="454724452"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Fall einer Kapitalherabsetzung kann das Stammkapital nicht
 auf weniger als EUR 10.000,– reduziert werden (vgl § 54
 Abs 3 idF BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Durch das GesRÄG 2023 wurde demnach ganz allgemein – für neu zu
 gründende, aber auch für bereits bestehende Gesellschaften – das
 gesetzliche Mindest-Stammkapital mit nur EUR 10.000,–
 festgesetzt, sodass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="188711345"/>
+          <w:numId w:val="820210032"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaften mit einem Stammkapital von nicht mehr als
 EUR 10.000,– gegründet und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="188711345"/>
+          <w:numId w:val="820210032"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei bereits bestehenden Gesellschaften mit einem Stammkapital
 von EUR 35.000,– oder darüber das Stammkapital bis auf
 EUR 10.000,– herabgesetzt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5152,51 +5152,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="188711345">
+  <w:abstractNum w:abstractNumId="820210032">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5261,51 +5261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="732211365">
+  <w:abstractNum w:abstractNumId="454724452">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5370,51 +5370,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="704637950">
+  <w:abstractNum w:abstractNumId="325973644">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5479,137 +5479,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41773502">
+  <w:abstractNum w:abstractNumId="92190329">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65768692">
+    <w:lvl w:ilvl="0" w:tplc="29948746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65768692" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29948746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41773501">
+  <w:abstractNum w:abstractNumId="92190328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48236821">
+    <w:lvl w:ilvl="0" w:tplc="29230639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6361,64 +6361,64 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41773501">
-    <w:abstractNumId w:val="41773501"/>
+  <w:num w:numId="92190328">
+    <w:abstractNumId w:val="92190328"/>
   </w:num>
-  <w:num w:numId="41773502">
-    <w:abstractNumId w:val="41773502"/>
+  <w:num w:numId="92190329">
+    <w:abstractNumId w:val="92190329"/>
   </w:num>
-  <w:num w:numId="704637950">
-    <w:abstractNumId w:val="704637950"/>
+  <w:num w:numId="325973644">
+    <w:abstractNumId w:val="325973644"/>
   </w:num>
-  <w:num w:numId="732211365">
-    <w:abstractNumId w:val="732211365"/>
+  <w:num w:numId="454724452">
+    <w:abstractNumId w:val="454724452"/>
   </w:num>
-  <w:num w:numId="188711345">
-    <w:abstractNumId w:val="188711345"/>
+  <w:num w:numId="820210032">
+    <w:abstractNumId w:val="820210032"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7229,51 +7229,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId205432829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId351662222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId520997341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId171371054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>