--- v3 (2026-04-02)
+++ v4 (2026-05-18)
@@ -15,69 +15,69 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="7087568" w:name="document"/>
-    <w:bookmarkEnd w:id="7087568"/>
+    <w:bookmarkStart w:id="37751604" w:name="document"/>
+    <w:bookmarkEnd w:id="37751604"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 976258 | WEKA (red) - Stanislava
+        <w:t xml:space="preserve">Dokument-ID: 976258 | FORUM (red) - Stanislava
 Doganova | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Einfacher Gesellschaftsvertrag einer GmbH &amp; Co KG mit
 Komplementär-GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3332,181 +3332,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit 01.01.2024 traten die neuen Regelungen nach dem GesRÄG 2023
 in Kraft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="454724452"/>
+          <w:numId w:val="395441567"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Höhe des Mindest-Stammkapitals einer GmbH beträgt
 EUR 10.000,– (vgl § 6 Abs 1 zweiter Satz idF
 BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="454724452"/>
+          <w:numId w:val="395441567"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der vor der Anmeldung der Gesellschaft zum Firmenbuch
 einzuzahlende Barbetrag beläuft sich – wenn keine
 Ausnahmebestimmungen greifen – auf mindestens EUR 5.000,– (vgl
 § 10 Abs 1 zweiter Satz idF BGBl I Nr 179/2023
 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="454724452"/>
+          <w:numId w:val="395441567"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Fall einer Kapitalherabsetzung kann das Stammkapital nicht
 auf weniger als EUR 10.000,– reduziert werden (vgl § 54
 Abs 3 idF BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Durch das GesRÄG 2023 wurde demnach ganz allgemein – für neu zu
 gründende, aber auch für bereits bestehende Gesellschaften – das
 gesetzliche Mindest-Stammkapital mit nur EUR 10.000,–
 festgesetzt, sodass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="820210032"/>
+          <w:numId w:val="515893782"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaften mit einem Stammkapital von nicht mehr als
 EUR 10.000,– gegründet und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="820210032"/>
+          <w:numId w:val="515893782"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei bereits bestehenden Gesellschaften mit einem Stammkapital
 von EUR 35.000,– oder darüber das Stammkapital bis auf
 EUR 10.000,– herabgesetzt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5152,51 +5152,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="820210032">
+  <w:abstractNum w:abstractNumId="515893782">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5261,51 +5261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="454724452">
+  <w:abstractNum w:abstractNumId="395441567">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5370,51 +5370,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="325973644">
+  <w:abstractNum w:abstractNumId="480539281">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5479,137 +5479,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92190329">
+  <w:abstractNum w:abstractNumId="81803398">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29948746">
+    <w:lvl w:ilvl="0" w:tplc="15263368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29948746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15263368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92190328">
+  <w:abstractNum w:abstractNumId="81803397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29230639">
+    <w:lvl w:ilvl="0" w:tplc="35513030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6361,64 +6361,64 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92190328">
-    <w:abstractNumId w:val="92190328"/>
+  <w:num w:numId="81803397">
+    <w:abstractNumId w:val="81803397"/>
   </w:num>
-  <w:num w:numId="92190329">
-    <w:abstractNumId w:val="92190329"/>
+  <w:num w:numId="81803398">
+    <w:abstractNumId w:val="81803398"/>
   </w:num>
-  <w:num w:numId="325973644">
-    <w:abstractNumId w:val="325973644"/>
+  <w:num w:numId="480539281">
+    <w:abstractNumId w:val="480539281"/>
   </w:num>
-  <w:num w:numId="454724452">
-    <w:abstractNumId w:val="454724452"/>
+  <w:num w:numId="395441567">
+    <w:abstractNumId w:val="395441567"/>
   </w:num>
-  <w:num w:numId="820210032">
-    <w:abstractNumId w:val="820210032"/>
+  <w:num w:numId="515893782">
+    <w:abstractNumId w:val="515893782"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7229,51 +7229,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId520997341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId171371054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId151259235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId394872909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>