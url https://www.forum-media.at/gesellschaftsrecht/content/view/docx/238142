--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -15,70 +15,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="37751604" w:name="document"/>
-    <w:bookmarkEnd w:id="37751604"/>
+    <w:bookmarkStart w:id="13114018" w:name="document"/>
+    <w:bookmarkEnd w:id="13114018"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 976258 | FORUM (red) - Stanislava
-Doganova | Muster | Vertragsmuster</w:t>
+        <w:t xml:space="preserve">Dokument-ID: 976258 | FORUM Media (red) -
+Stanislava Doganova | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Einfacher Gesellschaftsvertrag einer GmbH &amp; Co KG mit
 Komplementär-GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -3332,181 +3332,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit 01.01.2024 traten die neuen Regelungen nach dem GesRÄG 2023
 in Kraft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395441567"/>
+          <w:numId w:val="812554070"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Höhe des Mindest-Stammkapitals einer GmbH beträgt
 EUR 10.000,– (vgl § 6 Abs 1 zweiter Satz idF
 BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395441567"/>
+          <w:numId w:val="812554070"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der vor der Anmeldung der Gesellschaft zum Firmenbuch
 einzuzahlende Barbetrag beläuft sich – wenn keine
 Ausnahmebestimmungen greifen – auf mindestens EUR 5.000,– (vgl
 § 10 Abs 1 zweiter Satz idF BGBl I Nr 179/2023
 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395441567"/>
+          <w:numId w:val="812554070"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Fall einer Kapitalherabsetzung kann das Stammkapital nicht
 auf weniger als EUR 10.000,– reduziert werden (vgl § 54
 Abs 3 idF BGBl I Nr 179/2023 GmbHG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Durch das GesRÄG 2023 wurde demnach ganz allgemein – für neu zu
 gründende, aber auch für bereits bestehende Gesellschaften – das
 gesetzliche Mindest-Stammkapital mit nur EUR 10.000,–
 festgesetzt, sodass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="515893782"/>
+          <w:numId w:val="364883464"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaften mit einem Stammkapital von nicht mehr als
 EUR 10.000,– gegründet und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="515893782"/>
+          <w:numId w:val="364883464"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei bereits bestehenden Gesellschaften mit einem Stammkapital
 von EUR 35.000,– oder darüber das Stammkapital bis auf
 EUR 10.000,– herabgesetzt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5152,51 +5152,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="515893782">
+  <w:abstractNum w:abstractNumId="364883464">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5261,51 +5261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="395441567">
+  <w:abstractNum w:abstractNumId="812554070">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5370,51 +5370,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="480539281">
+  <w:abstractNum w:abstractNumId="626626614">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5479,137 +5479,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81803398">
+  <w:abstractNum w:abstractNumId="38370980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15263368">
+    <w:lvl w:ilvl="0" w:tplc="12425672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15263368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12425672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81803397">
+  <w:abstractNum w:abstractNumId="38370979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35513030">
+    <w:lvl w:ilvl="0" w:tplc="77241857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6361,64 +6361,64 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81803397">
-    <w:abstractNumId w:val="81803397"/>
+  <w:num w:numId="38370979">
+    <w:abstractNumId w:val="38370979"/>
   </w:num>
-  <w:num w:numId="81803398">
-    <w:abstractNumId w:val="81803398"/>
+  <w:num w:numId="38370980">
+    <w:abstractNumId w:val="38370980"/>
   </w:num>
-  <w:num w:numId="480539281">
-    <w:abstractNumId w:val="480539281"/>
+  <w:num w:numId="626626614">
+    <w:abstractNumId w:val="626626614"/>
   </w:num>
-  <w:num w:numId="395441567">
-    <w:abstractNumId w:val="395441567"/>
+  <w:num w:numId="812554070">
+    <w:abstractNumId w:val="812554070"/>
   </w:num>
-  <w:num w:numId="515893782">
-    <w:abstractNumId w:val="515893782"/>
+  <w:num w:numId="364883464">
+    <w:abstractNumId w:val="364883464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7229,51 +7229,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId151259235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId394872909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId419096271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId700559911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>