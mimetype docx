--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="71136638" w:name="document"/>
-    <w:bookmarkEnd w:id="71136638"/>
+    <w:bookmarkStart w:id="16976902" w:name="document"/>
+    <w:bookmarkEnd w:id="16976902"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1032004 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -214,103 +214,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">übertragende Gesellschaft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">“).
 Gesellschafter der Gesellschaft sind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="767602515"/>
+          <w:numId w:val="501853221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Martin Muster, geboren am 01.01.1971 mit einer voll
 geleisteten Stammeinlage von EUR 12.000,–,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="767602515"/>
+          <w:numId w:val="501853221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Hans Huber, geboren am 02.02.1972, mit einer voll
 geleisteten Stammeinlage von EUR 12.000,– sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="767602515"/>
+          <w:numId w:val="501853221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Friedbert Fuchs, geboren am 03.03.1973, mit einer voll
 geleisteten Stammeinlage von EUR 12.000,–.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1568,51 +1568,51 @@
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die übertragende Gesellschaft überträgt alle dem Teilbetrieb
 Rechtsanwaltstätigkeit Dr. Hans Huber zuzuordnenden Aktiva und
 Passiva, Rechte, Pflichten und Vertragsverhältnisse durch
 Abspaltung im Wege der Gesamtrechtsnachfolge in das Vermögen der
 durch die Abspaltung neu gegründeten Dr. Hans Huber Rechtsanwalts
 GmbH, insbesondere soweit sie sich aus den Beilagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlussbilanz der Muster Huber &amp; Partner Rechtsanwälte GmbH
 zum 31. Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -1622,51 +1622,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eröffnungsbilanz der Dr. Hans Huber Rechtsanwalts GmbH zum 1.
 Jänner 2019 </w:t>
             </w:r>
             <w:r>
@@ -1676,51 +1676,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./6)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitarbeiterliste der Dr. Hans Huber Rechtsanwalts GmbH zum 31.
 Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -1730,51 +1730,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./7)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Lister der der Dr. Hans Huber Rechtsanwalts GmbH zuzuordnenden
 Dauerschuldverhältnisse einschließlich der Kontoverbindungen
 </w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./8)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlageverzeichnis der Dr. Hans Huber Rechtsanwalts GmbH
 </w:t>
             </w:r>
             <w:r>
@@ -1839,51 +1839,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./9)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="921427750"/>
+                <w:numId w:val="178783561"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Spaltungsbilanz (Restvermögensbilanz) der Muster Huber &amp;
 Partner Rechtsanwälte GmbH zum 31. Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -2099,51 +2099,51 @@
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die übertragende Gesellschaft überträgt alle dem Teilbetrieb Dr.
 Martin Muster Rechtsanwalts GmbH zuzuordnenden Aktiva und Passiva,
 Rechte, Pflichten und Vertragsverhältnisse durch Abspaltung im Wege
 der Gesamtrechtsnachfolge in das Vermögen der durch die Abspaltung
 neu gegründeten Dr. Martin Muster Rechtsanwalts GmbH, insbesondere
 soweit sie sich aus den Beilagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlussbilanz der Muster Huber &amp; Partner Rechtsanwälte GmbH
 zum 31. Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -2153,51 +2153,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eröffnungsbilanz der Dr. Martin Muster Rechtsanwalts GmbH zum
 1. Jänner 2019 </w:t>
             </w:r>
             <w:r>
@@ -2207,51 +2207,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./11)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitarbeiterliste der Dr. Martin Muster Rechtsanwalts GmbH zum
 31. Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -2261,51 +2261,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./12)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste der Dr. Martin Muster Rechtsanwalts GmbH zuzuordnenden
 Dauerschuldverhältnisse einschließlich der Kontoverbindungen sowie
 sonstiger Vermögensgegenstände </w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage
 ./13)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlagenverzeichnis der Dr. Martin Muster Rechtsanwalts GmbH
 </w:t>
             </w:r>
             <w:r>
@@ -2371,51 +2371,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(Beilage ./14)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="657865318"/>
+                <w:numId w:val="100476484"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Spaltungsbilanz (Restvermögensbilanz) der Muster Huber &amp;
 Partner Rechtsanwälte GmbH zum 31. Dezember 2018 </w:t>
             </w:r>
             <w:r>
@@ -2991,148 +2991,148 @@
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei der gegenständlichen Abspaltung zweier Teilbetriebe handelt
 es sich um eine nicht verhältniswahrende, entflechtende Abspaltung
 zur Neugründung. Daher</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="782717065"/>
+                <w:numId w:val="27687130"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">erhält Dr. Friedbert Fuchs einen 100%igen Geschäftsanteil mit
 einer Stammeinlage in der Höhe von EUR 36.000,–
 (sechsunddreißigtausend Euro) am Stammkapital an der übertragenden
 Gesellschaft zugewiesen und wird somit deren
 Alleingesellschafter,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="782717065"/>
+                <w:numId w:val="27687130"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">erhält Dr. Hans Huber einen 100%igen Geschäftsanteil mit einer
 Stammeinlage in Höhe von EUR 35.000,– (fünfunddreißigtausend
 Euro) am Stammkapital an der Dr. Hans Huber Rechtsanwalts GmbH
 zugewiesen,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="782717065"/>
+                <w:numId w:val="27687130"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">erhält Dr. Martin Muster einen 100%igen Geschäftsanteil mit
 einer Stammeinlage in Höhe von EUR 35.000,–
 (fünfunddreißigtausend Euro) am Stammkapital an der Dr. Hans Huber
 Rechtsanwalts GmbH zugewiesen,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="782717065"/>
+                <w:numId w:val="27687130"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">scheiden Dr. Martin Muster und Dr. Hans Huber als
 Gesellschafter der übertragenden Gesellschaft aus.</w:t>
             </w:r>
           </w:p>
@@ -5648,391 +5648,391 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlagenverzeichnis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schlussbilanz der Muster Huber &amp; Partner Rechtsanwälte GmbH
 zum 31. Dezember 2018 (Beilage ./1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag der Muster Huber &amp; Partner
 Rechtsanwälte GmbH (Beilage ./2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag der Dr. Hans Huber Rechtsanwalts GmbH
 (Beilage ./3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag der Dr. Martin Muster Rechtsanwalts GmbH
 (Beilage ./4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesellschaftsvertrag der Dr. Friedbert Fuchs Rechtsanwalts GmbH
 (Beilage ./5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eröffnungsbilanz der Dr. Hans Huber Rechtsanwalts GmbH zum 1.
 Jänner 2019 (Beilage ./6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitarbeiterliste der Dr. Hans Huber Rechtsanwalts GmbH (Beilage
 ./7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste der Dr. Hans Huber Rechtsanwalts GmbH zuzuordnenden
 Dauerschuldverhältnisse einschließlich der Kontoverbindungen
 (Beilage ./8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlagenverzeichnis der Dr. Hans Huber Rechtsanwalts GmbH
 (Beilage ./9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Spaltungsbilanz der Muster Huber &amp; Partner Rechtsanwälte
 GmbH (Beilage ./10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eröffnungsbilanz der Dr. Martin Muster Rechtsanwalts GmbH zum
 1. Jänner 2019 (Beilage ./11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitarbeiterleiste der Dr. Martin Muster Rechtsanwalts GmbH
 (Beilage ./12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste der Dr. Martin Muster Rechtsanwalts GmbH zuzuordnenden
 Dauerschuldverhältnisse einschließlich der Kontoverbindungen sowie
 sonstiger Vermögensgegenstände (Beilage ./13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="787587713"/>
+          <w:numId w:val="94023865"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlagenverzeichnis der Dr. Martin Muster Rechtsanwalts GmbH
 (Beilage ./14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6455,51 +6455,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="787587713">
+  <w:abstractNum w:abstractNumId="94023865">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6564,51 +6564,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="782717065">
+  <w:abstractNum w:abstractNumId="27687130">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -6657,51 +6657,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="657865318">
+  <w:abstractNum w:abstractNumId="100476484">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6766,51 +6766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="921427750">
+  <w:abstractNum w:abstractNumId="178783561">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6875,51 +6875,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="767602515">
+  <w:abstractNum w:abstractNumId="501853221">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6984,135 +6984,135 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24804440">
+  <w:abstractNum w:abstractNumId="11946668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42730952">
+    <w:lvl w:ilvl="0" w:tplc="57358669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42730952" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57358669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="524982770">
+  <w:abstractNum w:abstractNumId="538036752">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -7161,51 +7161,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="907182897">
+  <w:abstractNum w:abstractNumId="241042194">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -7270,137 +7270,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24804439">
+  <w:abstractNum w:abstractNumId="11946667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81307365">
+    <w:lvl w:ilvl="0" w:tplc="16698011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81307365" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16698011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24804438">
+  <w:abstractNum w:abstractNumId="11946666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73219412">
+    <w:lvl w:ilvl="0" w:tplc="68118156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8152,79 +8152,79 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24804438">
-    <w:abstractNumId w:val="24804438"/>
+  <w:num w:numId="11946666">
+    <w:abstractNumId w:val="11946666"/>
   </w:num>
-  <w:num w:numId="24804439">
-    <w:abstractNumId w:val="24804439"/>
+  <w:num w:numId="11946667">
+    <w:abstractNumId w:val="11946667"/>
   </w:num>
-  <w:num w:numId="907182897">
-    <w:abstractNumId w:val="907182897"/>
+  <w:num w:numId="241042194">
+    <w:abstractNumId w:val="241042194"/>
   </w:num>
-  <w:num w:numId="524982770">
-    <w:abstractNumId w:val="524982770"/>
+  <w:num w:numId="538036752">
+    <w:abstractNumId w:val="538036752"/>
   </w:num>
-  <w:num w:numId="24804440">
-    <w:abstractNumId w:val="24804440"/>
+  <w:num w:numId="11946668">
+    <w:abstractNumId w:val="11946668"/>
   </w:num>
-  <w:num w:numId="767602515">
-    <w:abstractNumId w:val="767602515"/>
+  <w:num w:numId="501853221">
+    <w:abstractNumId w:val="501853221"/>
   </w:num>
-  <w:num w:numId="921427750">
-    <w:abstractNumId w:val="921427750"/>
+  <w:num w:numId="178783561">
+    <w:abstractNumId w:val="178783561"/>
   </w:num>
-  <w:num w:numId="657865318">
-    <w:abstractNumId w:val="657865318"/>
+  <w:num w:numId="100476484">
+    <w:abstractNumId w:val="100476484"/>
   </w:num>
-  <w:num w:numId="782717065">
-    <w:abstractNumId w:val="782717065"/>
+  <w:num w:numId="27687130">
+    <w:abstractNumId w:val="27687130"/>
   </w:num>
-  <w:num w:numId="787587713">
-    <w:abstractNumId w:val="787587713"/>
+  <w:num w:numId="94023865">
+    <w:abstractNumId w:val="94023865"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -9035,51 +9035,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId499474336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId132424036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId496245172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId708424626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>