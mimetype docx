--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="41335846" w:name="document"/>
-    <w:bookmarkEnd w:id="41335846"/>
+    <w:bookmarkStart w:id="11131404" w:name="document"/>
+    <w:bookmarkEnd w:id="11131404"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1044694 | Andrea Futterknecht |
 Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -105,86 +105,86 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 Corporate Name and
 Registered Office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="855430702"/>
+          <w:numId w:val="61275913"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company's corporate name is:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Muster Handels GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="855430702"/>
+          <w:numId w:val="61275913"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company has its registered office in Vienna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -204,107 +204,107 @@
         <w:t xml:space="preserve">§ 2 Object of Business</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Object of business is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="609426750"/>
+          <w:numId w:val="994666942"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The trade with all sort of goods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="609426750"/>
+          <w:numId w:val="994666942"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Object of business is also the acquisition and administration
 of shares in companies, both in Austria or abroad, whether they
 already exist or are yet to be founded, including the participation
 in partnerships and, in respect of these, also as unlimited
 partner, the management and the representation of other companies
 and, in particular, the exercise of the function as a holding
 company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="609426750"/>
+          <w:numId w:val="994666942"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company is entitled to all transactions and measures
 necessary or appropriate for attaining the Company's object of
 business, including but not limited to the establishment of branch
 offices or subsidiary companies in Austria or abroad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -349,205 +349,205 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 Financial year</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="543636790"/>
+          <w:numId w:val="169515310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The financial year corresponds to the calendar year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="543636790"/>
+          <w:numId w:val="169515310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The first financial year shall terminate on December 31
 (thirty-first) following the registration of the Company in the
 Register of Companies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 Nominal Capital and
 Contributions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="632857304"/>
+          <w:numId w:val="422531181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The nominal capital of the Company amounts to EUR 10.000,–
 (tenthousand euro). Participants in the Company’s nominal capital
 shall be:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="632857304"/>
+          <w:numId w:val="422531181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">John Smith Ltd with a contribution of EUR 5.000,–
 (fivethousand euro).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="632857304"/>
+          <w:numId w:val="422531181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johannes Schmidt with a contribution of EUR 5.000,–
 (fivethousand euro)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="632857304"/>
+          <w:numId w:val="422531181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The subscribed contributions shall be half paid-in in
 cash.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -568,914 +568,914 @@
         <w:t xml:space="preserve">§ 6 Bodies of the Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bodies of the Company are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="479861647"/>
+          <w:numId w:val="812260225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The executive director(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="479861647"/>
+          <w:numId w:val="812260225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The General Meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 7 Management and
 Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="751085410"/>
+          <w:numId w:val="509243566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Company shall have one or more executive director(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="751085410"/>
+          <w:numId w:val="509243566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If only one executive director is appointed, the Company is
 represented by this executive director. If more executive directors
 are appointed, the Company is represented by two executive
 directors or by an executive director together with a „Prokurist“
 (a person having general commercial power of representation). The
 shareholders are entitled to grant individual power of
 representation to the executive directors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="751085410"/>
+          <w:numId w:val="509243566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The management shall make all decisions and directions that are
 not reserved to the General Meeting or the Supervisory Board by
 statutory law, the present Articles of Incorporation or the rules
 of procedure for the management. Due diligence of a prudent
 businessman has to be applied and all restrictions stipulated in
 statutory law, the Articles of Incorporation or the rules of
 procedure for the management, if any, have to be observed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="751085410"/>
+          <w:numId w:val="509243566"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The General Meeting is entitled to establish the rules of
 procedure for the management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 8 General Meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Corporate resolutions shall be passed by the General Meeting or
 in writing pursuant to sec 34 GmbHG (Limited Liability Companies
 Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ordinary General Meeting shall take place at least once in
 every financial year at the Company's registered office or in one
 of the capitals of the Austrian Federal Districts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice of a General Meeting shall be given by registered letter
 or facsimile by an executive director or a shareholder to the
 addresses of the shareholders last communicated to the Company,
 informing on the agenda of the General Meeting. Between the day of
 mailing of the notice and the date of the General Meeting shall be
 a term of at least 14 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Errors in respect of the notice of meeting shall be remedied by
 the presence or the valid representation of all shareholders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholders shall be entitled to appoint by
 power-of-attorney in writing a representative for the General
 Meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The adoption of a resolution in a General Meeting requires the
 presence of at least half of the nominal capital. If this is not
 the case, a second General Meeting shall be convened with reference
 with this lack of quorum; this second General Meeting is limited to
 dealing with the items of the agenda of the previous General
 Meeting and can adopt resolutions irrespective of the represented
 quorum of the nominal capital. Between the day of the first General
 Meeting and the date of such second General Meeting shall be a term
 of at least seven days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The voting power shall be determined by the amount of the
 paid-in contribution. Each EUR 70,– (seventy euro) shall give
 one vote. Every shareholder shall at least have one vote.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="981911386"/>
+          <w:numId w:val="889017884"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise provided for by this Articles of Incorporation
 or by statutory law, resolutions require a the simple majority of
 votes cast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 9 Balance sheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="649949325"/>
+          <w:numId w:val="524835755"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The annual accounts and the directors' report are to be
 prepared by the executive directors within the first five months
 after the end of each financial year; they shall immediately be
 submitted to the shareholders and, within eight months after the
 end of each financial year, shall be submitted to the General
 Meeting for resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="649949325"/>
+          <w:numId w:val="524835755"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The General Meeting shall decide on the examination and
 approval (termination) of the annual accounts, on the distribution
 of the annual net profit and on the formal approval of the
 executive directors' actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Division and transfer of
 stock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Shares in the Company shall be divisible and transferable with
 the corresponding contribution amounting to at least EUR 70,–
 (seventy euro) or a multiple each.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In case a shareholder wishes to transfer a share or parts of
 shares to persons other than shareholders or if – due to the death
 of a shareholder – shares or parts of shares have been transferred
 to a deceased shareholder’s heirs or successors the remaining
 shareholders shall be in case of a compensated sale of shares
 entitled to a right of pre-emption under § 1072 ABGB (section
 one-thousand-seven-hundred-two Civil Rights Act). In case of a
 transmission without compensation or caused by death of a
 shareholder the remaining shareholders shall be entitled to a
 acquisition-right as provided for under this § 10 (Paragraph
 ten) hereunder. If the shareholders do not find an agreement
 concerning the exercise of the pre-emption- and/or
 acquisition-right, each shareholder will be entitled to these
 rights in relation to the respective capital subscribed by
 him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholder who wishes to transfer shares or parts thereof
 has to notify to the other shareholders the conditions of the
 transfer by registered mail or facsimile. In case of a transfer
 without remuneration or the transfer caused by the death of a
 shareholder, the shareholder who wishes to transfer shares (the
 heir or successor) is obliged to offer the shares or the parts of
 shares (the shares or parts of shares of the deceased shareholder)
 to the remaining shareholders for sale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If a shareholder does not exercise his right of pre-emption or
 acquisition-rights within a delay of 14 (fourteen) days from the
 reception of the notification under subsection 3 (three) by means
 of a declaration to the shareholder wishing to transfer his shares
 (the heir or successor), his right of pre-emption or
 acquisition-right is transferred to the remaining shareholders who
 have exercised their rights in time in relation to the respective
 nominal capital subscribed by these shareholders. The shareholder
 wishing to transfer shares (the heir or successor) is obliged to
 notify to the shareholders exercising their right of pre-emption
 that certain shareholders have not exercised their respective
 rights. The shareholders who have exercised their rights of
 pre-emption or acquisition rights can then within a delay of 14
 (fourteen) days from the reception of the notification exercise the
 rights of pre-emption or acquisition-rights – with respect to the
 entire share to be transferred – in relation to the nominal capital
 subscribed by each shareholder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholder who wishes to transfer shares (the heir or
 successor) is only obligated to transfer his shares or parts of his
 shares to the other shareholders if those latter acquire the total
 of shares or the total of the parts of shares.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If the shares or parts of shares to be transferred are not
 entirely acquired by at least one other shareholder, the
 shareholder who wishes to transfer his shares or parts thereof is
 free to transfer – under the conditions notified to the
 shareholders – his shares or parts thereof to any third person. The
 heir or successor is entitled to join the Company as
 shareholder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The conditions under this § 10 (paragraph ten) do apply
 respectively if the shares of a shareholder are to be exploited in
 execution proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The pre-emption rights and acquisition-rights shall be special
 rights within the meaning of sec 50 subsec 4 GmbHG (section fifty
 subsection four of the Limited Liability Companies Act). At the
 transfer of shares these rights are transferred to the respective
 successor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="202044145"/>
+          <w:numId w:val="148249048"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The transfer price for the acquisition-rights shall be fixed by
 the parties unanimously. If an agreement cannot be reached within a
 delay of one month from the time when it is clear that the entire
 shares will be taken, the price shall be calculated according to
 the opinion KFS-BW1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 11 Dissolution and
 Liquidation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872222282"/>
+          <w:numId w:val="662140851"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Dissolution of the Company pursuant to sec 84 subsec 1 para
 2 GmbHG requires a resolution by unanimous vote by all shareholders
 present in the respective General Meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872222282"/>
+          <w:numId w:val="662140851"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquidators of the Company shall be the executive director(s)
 unless other liquidators are appointed by shareholders'
 resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -2014,51 +2014,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="872222282">
+  <w:abstractNum w:abstractNumId="662140851">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2107,51 +2107,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="202044145">
+  <w:abstractNum w:abstractNumId="148249048">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2200,51 +2200,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="649949325">
+  <w:abstractNum w:abstractNumId="524835755">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2293,51 +2293,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="981911386">
+  <w:abstractNum w:abstractNumId="889017884">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2386,51 +2386,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="751085410">
+  <w:abstractNum w:abstractNumId="509243566">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2479,51 +2479,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="479861647">
+  <w:abstractNum w:abstractNumId="812260225">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2572,51 +2572,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="632857304">
+  <w:abstractNum w:abstractNumId="422531181">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2671,51 +2671,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="543636790">
+  <w:abstractNum w:abstractNumId="169515310">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2764,51 +2764,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="609426750">
+  <w:abstractNum w:abstractNumId="994666942">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2857,51 +2857,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="855430702">
+  <w:abstractNum w:abstractNumId="61275913">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2950,891 +2950,891 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203917">
+  <w:abstractNum w:abstractNumId="64163752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89466126">
+    <w:lvl w:ilvl="0" w:tplc="14671262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89466126" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14671262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203916">
+  <w:abstractNum w:abstractNumId="64163751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30908371">
+    <w:lvl w:ilvl="0" w:tplc="99674274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30908371" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99674274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203915">
+  <w:abstractNum w:abstractNumId="64163750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72350288">
+    <w:lvl w:ilvl="0" w:tplc="78395955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72350288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78395955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203914">
+  <w:abstractNum w:abstractNumId="64163749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98866716">
+    <w:lvl w:ilvl="0" w:tplc="37745511">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98866716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37745511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203913">
+  <w:abstractNum w:abstractNumId="64163748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21158146">
+    <w:lvl w:ilvl="0" w:tplc="16853633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21158146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16853633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203912">
+  <w:abstractNum w:abstractNumId="64163747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48241050">
+    <w:lvl w:ilvl="0" w:tplc="12634951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48241050" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12634951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203911">
+  <w:abstractNum w:abstractNumId="64163746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58245576">
+    <w:lvl w:ilvl="0" w:tplc="67490280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58245576" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67490280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203910">
+  <w:abstractNum w:abstractNumId="64163745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36442486">
+    <w:lvl w:ilvl="0" w:tplc="70616300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36442486" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70616300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203909">
+  <w:abstractNum w:abstractNumId="64163744">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15316173">
+    <w:lvl w:ilvl="0" w:tplc="32989280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15316173" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32989280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203908">
+  <w:abstractNum w:abstractNumId="64163743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48064822">
+    <w:lvl w:ilvl="0" w:tplc="86746849">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48064822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86746849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="480900389">
+  <w:abstractNum w:abstractNumId="221550636">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3889,51 +3889,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82189855">
+  <w:abstractNum w:abstractNumId="451894779">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3982,137 +3982,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203907">
+  <w:abstractNum w:abstractNumId="64163742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45852774">
+    <w:lvl w:ilvl="0" w:tplc="43255667">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45852774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43255667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10203906">
+  <w:abstractNum w:abstractNumId="64163741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51130693">
+    <w:lvl w:ilvl="0" w:tplc="96507770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,121 +4864,121 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10203906">
-    <w:abstractNumId w:val="10203906"/>
+  <w:num w:numId="64163741">
+    <w:abstractNumId w:val="64163741"/>
   </w:num>
-  <w:num w:numId="10203907">
-    <w:abstractNumId w:val="10203907"/>
+  <w:num w:numId="64163742">
+    <w:abstractNumId w:val="64163742"/>
   </w:num>
-  <w:num w:numId="82189855">
-    <w:abstractNumId w:val="82189855"/>
+  <w:num w:numId="451894779">
+    <w:abstractNumId w:val="451894779"/>
   </w:num>
-  <w:num w:numId="480900389">
-    <w:abstractNumId w:val="480900389"/>
+  <w:num w:numId="221550636">
+    <w:abstractNumId w:val="221550636"/>
   </w:num>
-  <w:num w:numId="10203908">
-    <w:abstractNumId w:val="10203908"/>
+  <w:num w:numId="64163743">
+    <w:abstractNumId w:val="64163743"/>
   </w:num>
-  <w:num w:numId="10203909">
-    <w:abstractNumId w:val="10203909"/>
+  <w:num w:numId="64163744">
+    <w:abstractNumId w:val="64163744"/>
   </w:num>
-  <w:num w:numId="10203910">
-    <w:abstractNumId w:val="10203910"/>
+  <w:num w:numId="64163745">
+    <w:abstractNumId w:val="64163745"/>
   </w:num>
-  <w:num w:numId="10203911">
-    <w:abstractNumId w:val="10203911"/>
+  <w:num w:numId="64163746">
+    <w:abstractNumId w:val="64163746"/>
   </w:num>
-  <w:num w:numId="10203912">
-    <w:abstractNumId w:val="10203912"/>
+  <w:num w:numId="64163747">
+    <w:abstractNumId w:val="64163747"/>
   </w:num>
-  <w:num w:numId="10203913">
-    <w:abstractNumId w:val="10203913"/>
+  <w:num w:numId="64163748">
+    <w:abstractNumId w:val="64163748"/>
   </w:num>
-  <w:num w:numId="10203914">
-    <w:abstractNumId w:val="10203914"/>
+  <w:num w:numId="64163749">
+    <w:abstractNumId w:val="64163749"/>
   </w:num>
-  <w:num w:numId="10203915">
-    <w:abstractNumId w:val="10203915"/>
+  <w:num w:numId="64163750">
+    <w:abstractNumId w:val="64163750"/>
   </w:num>
-  <w:num w:numId="10203916">
-    <w:abstractNumId w:val="10203916"/>
+  <w:num w:numId="64163751">
+    <w:abstractNumId w:val="64163751"/>
   </w:num>
-  <w:num w:numId="10203917">
-    <w:abstractNumId w:val="10203917"/>
+  <w:num w:numId="64163752">
+    <w:abstractNumId w:val="64163752"/>
   </w:num>
-  <w:num w:numId="855430702">
-    <w:abstractNumId w:val="855430702"/>
+  <w:num w:numId="61275913">
+    <w:abstractNumId w:val="61275913"/>
   </w:num>
-  <w:num w:numId="609426750">
-    <w:abstractNumId w:val="609426750"/>
+  <w:num w:numId="994666942">
+    <w:abstractNumId w:val="994666942"/>
   </w:num>
-  <w:num w:numId="543636790">
-    <w:abstractNumId w:val="543636790"/>
+  <w:num w:numId="169515310">
+    <w:abstractNumId w:val="169515310"/>
   </w:num>
-  <w:num w:numId="632857304">
-    <w:abstractNumId w:val="632857304"/>
+  <w:num w:numId="422531181">
+    <w:abstractNumId w:val="422531181"/>
   </w:num>
-  <w:num w:numId="479861647">
-    <w:abstractNumId w:val="479861647"/>
+  <w:num w:numId="812260225">
+    <w:abstractNumId w:val="812260225"/>
   </w:num>
-  <w:num w:numId="751085410">
-    <w:abstractNumId w:val="751085410"/>
+  <w:num w:numId="509243566">
+    <w:abstractNumId w:val="509243566"/>
   </w:num>
-  <w:num w:numId="981911386">
-    <w:abstractNumId w:val="981911386"/>
+  <w:num w:numId="889017884">
+    <w:abstractNumId w:val="889017884"/>
   </w:num>
-  <w:num w:numId="649949325">
-    <w:abstractNumId w:val="649949325"/>
+  <w:num w:numId="524835755">
+    <w:abstractNumId w:val="524835755"/>
   </w:num>
-  <w:num w:numId="202044145">
-    <w:abstractNumId w:val="202044145"/>
+  <w:num w:numId="148249048">
+    <w:abstractNumId w:val="148249048"/>
   </w:num>
-  <w:num w:numId="872222282">
-    <w:abstractNumId w:val="872222282"/>
+  <w:num w:numId="662140851">
+    <w:abstractNumId w:val="662140851"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5789,51 +5789,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId737116630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId965056866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId759646398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId486269110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>