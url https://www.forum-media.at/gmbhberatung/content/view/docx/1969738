--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="43307682" w:name="document"/>
-    <w:bookmarkEnd w:id="43307682"/>
+    <w:bookmarkStart w:id="84173759" w:name="document"/>
+    <w:bookmarkEnd w:id="84173759"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1026679 | Andrea Futterknecht |
 Muster | Protokoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -207,134 +207,134 @@
 geführten Verhandlungen und gefassten Beschlüsse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gegenwärtig:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="901761631"/>
+          <w:numId w:val="600065543"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Frau Doktor Bertha Beispiel, geboren am 29.
 (neunundzwanzigsten) Juni 1979 (neunzehnhundertneunundsiebzig), als
 mit jeweils beglaubigter Spezialvollmacht (Anlage ./1 und Anlage
 ./2) ausgewiesene Vertreterin der
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="901761631"/>
+          <w:numId w:val="600065543"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ABC IT-Solutions Beteiligungs GmbH mit Sitz in Wien und der
 Geschäftsanschrift Beispielstraße 111, 1140 Wien, eingetragen zu FN
 33333c im Firmenbuch des Handelsgerichtes Wien, und der</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="901761631"/>
+          <w:numId w:val="600065543"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ABC Holding GmbH mit Sitz in Wien und der Geschäftsanschrift
 Beispielstraße 12, 1140 Wien, eingetragen zu FN 44444e im
 Firmenbuch des Handelsgerichtes Wien, und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="901761631"/>
+          <w:numId w:val="600065543"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die gefertigte Notarin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -493,103 +493,103 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vorsitzende hält weiters fest, dass alle Gesellschafter in
 schriftlichen Verzichtserklärungen (Anlage ./4 und Anlage ./5) im
 Zusammenhang mit der Spaltung jeweils auf die</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="754727390"/>
+          <w:numId w:val="239192108"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstattung eines Spaltungsberichtes durch die Geschäftsführung
 gem § 4 Abs 2 SpaltG,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="754727390"/>
+          <w:numId w:val="239192108"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vornahme einer Spaltungsprüfung durch einen Spaltungsprüfer
 gem § 5 Abs 6 SpaltG und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="754727390"/>
+          <w:numId w:val="239192108"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusendung der Spaltungsunterlagen gem 7 Abs 4
 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1123,381 +1123,381 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Vollmachtgeberin in ihrer Eigenschaft als Gesellschafterin
 der ABC IT-Solutions GmbH und als künftige Gesellschafterin der ABC
 GBG zu vertreten und in ihrem Namen das Stimmrecht auszuüben
 (Stimmrechtsvollmacht) – sei es in einer Generalversammlung der ABC
 IT-Solutions GmbH, insbesondere in der für den 15. September 2018
 in Aussicht genommenen Generalversammlung der ABC GBG oder in Form
 einer schriftlichen Beschlussfassung – sowie alle anderen ihr
 zustehenden Gesellschafterrechte auszuüben, insbesondere für
 folgende Beschlüsse zu stimmen und nachstehende Handlungen zu
 setzen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschlussfassung über die ABC Spezial-Hardware Abspaltung und
 Genehmigung des Spaltungsplans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verzicht, soweit gesetzlich zulässig, auf alle für die
 Vorbereitung und Durchführung der ABC Spezial-Hardware Abspaltung
 erforderlichen Maßnahmen, insbesondere auf die
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstattung eines Spaltungsberichts durch die Geschäftsführer
 der übertragenden Gesellschaft gem § 4 Abs 2
 SpaltG,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vornahme einer Spaltungsprüfung gem § 5 Abs 6
 SpaltG,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusendung der Spaltungsunterlagen gem § 7 Abs 4
 SpaltG,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einhaltung der gesetzlichen und satzungsgemäßen
 Einberufungserfordernisse für die Generalversammlung der ABC
 IT-Solutions GmbH und der neuen Gesellschaft,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erhebung einer Klage zur Anfechtung sowie einer Klage zur
 Feststellung der Nichtigkeit der in der Generalversammlung der ABC
 IT-Solutions GmbH gefassten Beschlüsse, insbesondere des
 Spaltungsbeschlusses betreffend die ABC Spezial-Hardware
 Abspaltung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Übernahme der gesamten Stammeinlage der neuen Gesellschaft in
 Höhe von EUR 35.000,– und Beitritt zu deren
 Gesellschaftsvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestellung von Geschäftsführern und Genehmigung der Bestellung
 von Prokuristen in der ABC GBG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Bevollmächtigte ist berechtigt, die Vollmachtgeberin oder
 deren Geschäftsführer auch sonst im Zusammenhang mit der ABC
 Spezial-Hardware Abspaltung zu vertreten und in deren Namen alle
 sonstigen Maßnahmen und Handlungen vorzunehmen, die gesetzlich
 vorgesehen oder zur Durchführung der ABC Spezial-Hardware
 Abspaltung, der Gründung der ABC GBG erforderlich oder zweckmäßig
 sind, insbesondere auch alle Beschlüsse zu fassen, Erklärungen
 einschließlich Verzichtserklärungen abzugeben, Urkunden, auch in
 Form eines Notariatsaktes, zu errichten und Eingaben, Anträge und
 Anmeldungen gegenüber Gerichten und Verwaltungsbehörden
 vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Bevollmächtigten sind, jeweils einzeln, berechtigt,
 Untervollmacht zu erteilen und diese Vollmacht ganz oder zum Teil
 an Dritte zu übertragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Bevollmächtigten sind zur Doppelvertretung
 (Mehrfachvertretung) und deren Genehmigung berechtigt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="338251132"/>
+          <w:numId w:val="66847175"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sollte eine der Bestimmungen dieser Vollmacht rechtswidrig,
 ungültig oder unwirksam sein, bleibt die Rechtsmäßigkeit,
 Gültigkeit und Wirksamkeit der übrigen Bestimmungen dieser
 Vollmacht davon unberührt und soll diese Vollmacht so ausgelegt
 werden, wie es am besten den Zwecken und Zielen des Vollmachtgebers
 entspricht.</w:t>
       </w:r>
     </w:p>
@@ -1708,131 +1708,131 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die ABC IT-Solutions Beteiligungs GmbH verzichtet im
 Zusammenhang mit der ABC Spezial-Hardware Abspaltung hiermit
 unwiderruflich auf die:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="978769945"/>
+          <w:numId w:val="973370367"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstattung eines Spaltungsberichtes durch die Geschäftsführer
 der übertragenden Gesellschaft gem § 4 Abs 2
 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="978769945"/>
+          <w:numId w:val="973370367"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vornahme einer Spaltungsprüfung bei der übertragenden
 Gesellschaft durch einen Spaltungsprüfer gem § 5
 Abs 6 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="978769945"/>
+          <w:numId w:val="973370367"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusendung der Spaltungsunterlagen gem § 7 Abs 4
 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="978769945"/>
+          <w:numId w:val="973370367"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung einer Barabfindung gem § 9 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1996,131 +1996,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die ABC Holding GmbH verzichtet im Zusammenhang mit der ABC
 Spezial-Hardware Abspaltung hiermit unwiderruflich auf die:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268013572"/>
+          <w:numId w:val="419218974"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstattung eines Spaltungsberichtes durch die Geschäftsführer
 der übertragenden Gesellschaft gem § 4 Abs 2
 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268013572"/>
+          <w:numId w:val="419218974"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vornahme einer Spaltungsprüfung bei der übertragenden
 Gesellschaft durch einen Spaltungsprüfer gem § 5
 Abs 6 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268013572"/>
+          <w:numId w:val="419218974"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusendung der Spaltungsunterlagen gem § 7 Abs 4
 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268013572"/>
+          <w:numId w:val="419218974"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährung von Anteilen an der neuen Gesellschaft und einer
 Barabfindung gem § 9 SpaltG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2487,51 +2487,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="268013572">
+  <w:abstractNum w:abstractNumId="419218974">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2596,51 +2596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="978769945">
+  <w:abstractNum w:abstractNumId="973370367">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2705,51 +2705,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="338251132">
+  <w:abstractNum w:abstractNumId="66847175">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2804,51 +2804,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="754727390">
+  <w:abstractNum w:abstractNumId="239192108">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2913,51 +2913,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="901761631">
+  <w:abstractNum w:abstractNumId="600065543">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3012,219 +3012,219 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36688008">
+  <w:abstractNum w:abstractNumId="87798264">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20096317">
+    <w:lvl w:ilvl="0" w:tplc="76260072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20096317" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76260072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36688007">
+  <w:abstractNum w:abstractNumId="87798263">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16002013">
+    <w:lvl w:ilvl="0" w:tplc="16528965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16002013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16528965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="818105769">
+  <w:abstractNum w:abstractNumId="816272301">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3289,51 +3289,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="203610027">
+  <w:abstractNum w:abstractNumId="77056502">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3388,137 +3388,137 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36688006">
+  <w:abstractNum w:abstractNumId="87798262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34692768">
+    <w:lvl w:ilvl="0" w:tplc="31508179">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34692768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31508179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36688005">
+  <w:abstractNum w:abstractNumId="87798261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71803373">
+    <w:lvl w:ilvl="0" w:tplc="64795039">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4270,82 +4270,82 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36688005">
-    <w:abstractNumId w:val="36688005"/>
+  <w:num w:numId="87798261">
+    <w:abstractNumId w:val="87798261"/>
   </w:num>
-  <w:num w:numId="36688006">
-    <w:abstractNumId w:val="36688006"/>
+  <w:num w:numId="87798262">
+    <w:abstractNumId w:val="87798262"/>
   </w:num>
-  <w:num w:numId="203610027">
-    <w:abstractNumId w:val="203610027"/>
+  <w:num w:numId="77056502">
+    <w:abstractNumId w:val="77056502"/>
   </w:num>
-  <w:num w:numId="818105769">
-    <w:abstractNumId w:val="818105769"/>
+  <w:num w:numId="816272301">
+    <w:abstractNumId w:val="816272301"/>
   </w:num>
-  <w:num w:numId="36688007">
-    <w:abstractNumId w:val="36688007"/>
+  <w:num w:numId="87798263">
+    <w:abstractNumId w:val="87798263"/>
   </w:num>
-  <w:num w:numId="36688008">
-    <w:abstractNumId w:val="36688008"/>
+  <w:num w:numId="87798264">
+    <w:abstractNumId w:val="87798264"/>
   </w:num>
-  <w:num w:numId="901761631">
-    <w:abstractNumId w:val="901761631"/>
+  <w:num w:numId="600065543">
+    <w:abstractNumId w:val="600065543"/>
   </w:num>
-  <w:num w:numId="754727390">
-    <w:abstractNumId w:val="754727390"/>
+  <w:num w:numId="239192108">
+    <w:abstractNumId w:val="239192108"/>
   </w:num>
-  <w:num w:numId="338251132">
-    <w:abstractNumId w:val="338251132"/>
+  <w:num w:numId="66847175">
+    <w:abstractNumId w:val="66847175"/>
   </w:num>
-  <w:num w:numId="978769945">
-    <w:abstractNumId w:val="978769945"/>
+  <w:num w:numId="973370367">
+    <w:abstractNumId w:val="973370367"/>
   </w:num>
-  <w:num w:numId="268013572">
-    <w:abstractNumId w:val="268013572"/>
+  <w:num w:numId="419218974">
+    <w:abstractNumId w:val="419218974"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5156,51 +5156,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId159160914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId231610630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId355960261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId864809475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>