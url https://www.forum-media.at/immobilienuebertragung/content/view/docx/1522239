--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="72744981" w:name="document"/>
-    <w:bookmarkEnd w:id="72744981"/>
+    <w:bookmarkStart w:id="58312219" w:name="document"/>
+    <w:bookmarkEnd w:id="58312219"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 549575 | Christoph Naske - Karin
 Zahiragic - Albert Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -4416,52 +4416,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsstichtag</w:t>
       </w:r>
-      <w:bookmarkStart w:id="43844430" w:name="link8"/>
-      <w:bookmarkEnd w:id="43844430"/>
+      <w:bookmarkStart w:id="33362420" w:name="link8"/>
+      <w:bookmarkEnd w:id="33362420"/>
       <w:hyperlink w:anchor="note8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4647,149 +4647,149 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragsparteien bestellen nun Rechtsanwalt Dr. Hans-Peter
 Musteranwalt, Musterstraße 25, 1010 Wien, einseitig nicht
 widerrufbar zum gemeinsamen Treuhänder mit dem Auftrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="424668344"/>
+          <w:numId w:val="747678526"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Erhalt des Beschlusses über die Anmerkung der Rangordnung
 für die Veräußerung (sonst unveränderter Grundbuchstand
 vorausgesetzt),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="424668344"/>
+          <w:numId w:val="747678526"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Eingang des Kaufpreises und der Nebenkosten auf dem
 Treuhandkonto,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="424668344"/>
+          <w:numId w:val="747678526"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach rechtskräftiger Genehmigung dieses Vertrages nach dem
 Niederösterreichischen Grundverkehrsgesetz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zunächst die zur Lastenfreistellung erforderlichen Beträge an
 die Pfandgläubiger auszuzahlen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="851255159"/>
+          <w:numId w:val="553739583"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einverleibung des lastenfreien Eigentumsrechts der
 Käuferin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8054,52 +8054,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">X. Übergang von </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Versicherungen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24324367" w:name="link5"/>
-      <w:bookmarkEnd w:id="24324367"/>
+      <w:bookmarkStart w:id="50109779" w:name="link5"/>
+      <w:bookmarkEnd w:id="50109779"/>
       <w:hyperlink w:anchor="note5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8146,52 +8146,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XI. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Energieausweis</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6729537" w:name="link6"/>
-      <w:bookmarkEnd w:id="6729537"/>
+      <w:bookmarkStart w:id="22914164" w:name="link6"/>
+      <w:bookmarkEnd w:id="22914164"/>
       <w:hyperlink w:anchor="note6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8318,52 +8318,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIII. Aufschiebende </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedingung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20867941" w:name="link7"/>
-      <w:bookmarkEnd w:id="20867941"/>
+      <w:bookmarkStart w:id="68358408" w:name="link7"/>
+      <w:bookmarkEnd w:id="68358408"/>
       <w:hyperlink w:anchor="note7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8449,104 +8449,104 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bis zur rechtskräftigen Genehmigung darf der Vertrag nicht
 umgesetzt werden. Für den Fall der Unwirksamkeit oder Auflösung
 dieses Vertrages wird Folgendes vereinbart:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="482360159"/>
+          <w:numId w:val="559426711"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allenfalls an die Verkäufer bereits geleistete
 Kaufpreisteilbeträge sind der Käuferin unverzüglich
 zurückzubezahlen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="482360159"/>
+          <w:numId w:val="559426711"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zinsen des Treuhandkontos verbleiben endgültig bei den
 Verkäufern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="482360159"/>
+          <w:numId w:val="559426711"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragserrichtungskosten trägt die Käuferin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -8955,66 +8955,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23123922" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7186827660272" w:name="note1"/>
+            <w:bookmarkStart w:id="23284518" w:name="note1"/>
+            <w:bookmarkEnd w:id="23284518"/>
+            <w:bookmarkStart w:id="4969653125709" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7186827660272"/>
+            <w:bookmarkEnd w:id="4969653125709"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -9063,66 +9063,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11833793" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3994983023379" w:name="note2"/>
+            <w:bookmarkStart w:id="99829893" w:name="note2"/>
+            <w:bookmarkEnd w:id="99829893"/>
+            <w:bookmarkStart w:id="4059340552117" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3994983023379"/>
+            <w:bookmarkEnd w:id="4059340552117"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -9165,66 +9165,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48919514" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4274494653972" w:name="note3"/>
+            <w:bookmarkStart w:id="70677814" w:name="note3"/>
+            <w:bookmarkEnd w:id="70677814"/>
+            <w:bookmarkStart w:id="1926556936044" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4274494653972"/>
+            <w:bookmarkEnd w:id="1926556936044"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -9261,66 +9261,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7500634" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2519097839543" w:name="note4"/>
+            <w:bookmarkStart w:id="24728274" w:name="note4"/>
+            <w:bookmarkEnd w:id="24728274"/>
+            <w:bookmarkStart w:id="4746759861095" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2519097839543"/>
+            <w:bookmarkEnd w:id="4746759861095"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -9366,66 +9366,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="95686558" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2030367941002" w:name="note5"/>
+            <w:bookmarkStart w:id="15961439" w:name="note5"/>
+            <w:bookmarkEnd w:id="15961439"/>
+            <w:bookmarkStart w:id="9543233380589" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2030367941002"/>
+            <w:bookmarkEnd w:id="9543233380589"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9505,298 +9505,298 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="96407600" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9486518392701" w:name="note6"/>
+            <w:bookmarkStart w:id="44676571" w:name="note6"/>
+            <w:bookmarkEnd w:id="44676571"/>
+            <w:bookmarkStart w:id="6470812647787" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9486518392701"/>
+            <w:bookmarkEnd w:id="6470812647787"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausgenommen von der Vorlageverpflichtung (Energieausweis)
 sind</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gebäude, die nur frostfrei gehalten werden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Abbruchobjekten, wenn im Kaufvertrag davon ausgegangen
 wird, dass der Käufer innerhalb von drei Jahren nach
 Vertragsabschluss das Gebäude abbricht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gebäude, die überwiegend für Gottesdienste und religiöse Zwecke
 genutzt werden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provisorisch errichtete Gebäude, deren Nutzungsdauer höchstens
 auf zwei Jahre ausgelegt ist</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrieanlagen, Werkstätten, landwirtschaftliche
 Nutzgebäude</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn „Beheizung“ überwiegend durch im Gebäude entstehende
 Abwärme erfolgt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">„Ferienwohnungen“, wenn der voraussichtliche Energiebedarf
 unter einem Viertel im Vergleich zur ganzjährigen Benützung
 liegt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="790160808"/>
+                <w:numId w:val="814505541"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Frei stehende Gebäude, deren Gesamtnutzfläche kleiner als 50 m²
 ist</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -9837,66 +9837,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="88849906" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2227822782502" w:name="note7"/>
+            <w:bookmarkStart w:id="78307730" w:name="note7"/>
+            <w:bookmarkEnd w:id="78307730"/>
+            <w:bookmarkStart w:id="8738477548059" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2227822782502"/>
+            <w:bookmarkEnd w:id="8738477548059"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9990,66 +9990,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66157436" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8380174417453" w:name="note8"/>
+            <w:bookmarkStart w:id="18667812" w:name="note8"/>
+            <w:bookmarkEnd w:id="18667812"/>
+            <w:bookmarkStart w:id="5978513833523" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8380174417453"/>
+            <w:bookmarkEnd w:id="5978513833523"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10447,51 +10447,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="790160808">
+  <w:abstractNum w:abstractNumId="814505541">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -10556,51 +10556,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="482360159">
+  <w:abstractNum w:abstractNumId="559426711">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -10665,51 +10665,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="851255159">
+  <w:abstractNum w:abstractNumId="553739583">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -10774,51 +10774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="424668344">
+  <w:abstractNum w:abstractNumId="747678526">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -10883,51 +10883,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="872740495">
+  <w:abstractNum w:abstractNumId="272400956">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -10992,137 +10992,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82340878">
+  <w:abstractNum w:abstractNumId="84371651">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89638625">
+    <w:lvl w:ilvl="0" w:tplc="16477107">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89638625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16477107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82340877">
+  <w:abstractNum w:abstractNumId="84371650">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49535506">
+    <w:lvl w:ilvl="0" w:tplc="67976581">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11874,70 +11874,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82340877">
-    <w:abstractNumId w:val="82340877"/>
+  <w:num w:numId="84371650">
+    <w:abstractNumId w:val="84371650"/>
   </w:num>
-  <w:num w:numId="82340878">
-    <w:abstractNumId w:val="82340878"/>
+  <w:num w:numId="84371651">
+    <w:abstractNumId w:val="84371651"/>
   </w:num>
-  <w:num w:numId="872740495">
-    <w:abstractNumId w:val="872740495"/>
+  <w:num w:numId="272400956">
+    <w:abstractNumId w:val="272400956"/>
   </w:num>
-  <w:num w:numId="424668344">
-    <w:abstractNumId w:val="424668344"/>
+  <w:num w:numId="747678526">
+    <w:abstractNumId w:val="747678526"/>
   </w:num>
-  <w:num w:numId="851255159">
-    <w:abstractNumId w:val="851255159"/>
+  <w:num w:numId="553739583">
+    <w:abstractNumId w:val="553739583"/>
   </w:num>
-  <w:num w:numId="482360159">
-    <w:abstractNumId w:val="482360159"/>
+  <w:num w:numId="559426711">
+    <w:abstractNumId w:val="559426711"/>
   </w:num>
-  <w:num w:numId="790160808">
-    <w:abstractNumId w:val="790160808"/>
+  <w:num w:numId="814505541">
+    <w:abstractNumId w:val="814505541"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -12748,51 +12748,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId801376875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId935304912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId327674863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId933871550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>