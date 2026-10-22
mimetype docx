--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="5170188" w:name="document"/>
-    <w:bookmarkEnd w:id="5170188"/>
+    <w:bookmarkStart w:id="44708180" w:name="document"/>
+    <w:bookmarkEnd w:id="44708180"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 488394 | Christoph Naske - FORUM
 Media (red) - Albert Scherzer - Karin Zahiragic | Muster |
 Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3052,123 +3052,123 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragsparteien bestellen nun Rechtsanwalt Dr. Hans-Peter
 Musteranwalt, Musterstraße 25, 1010 Wien einseitig nicht
 widerrufbar zum gemeinsamen Treuhänder mit dem Auftrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="985413107"/>
+          <w:numId w:val="822124019"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Erhalt des Beschlusses über die Anmerkung der Rangordnung
 für die Veräußerung (sonst unveränderter Grundbuchstand
 vorausgesetzt),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="985413107"/>
+          <w:numId w:val="822124019"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Eingang des Kaufpreises und der Nebenkosten auf dem
 Treuhandkonto,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zunächst die zur Lastenfreistellung erforderlichen Beträge an
 die Pfandgläubiger auszuzahlen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="246789123"/>
+          <w:numId w:val="525246534"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einverleibung des lastenfreien Eigentumsrechts der
 Käuferin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5334,51 +5334,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Eigentumsrecht für</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="827440507"/>
+          <w:numId w:val="496214420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Gebarsis, geboren am 22.08.1964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5426,52 +5426,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">X. Übergang von </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Versicherungen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="95454593" w:name="link1"/>
-      <w:bookmarkEnd w:id="95454593"/>
+      <w:bookmarkStart w:id="26852590" w:name="link1"/>
+      <w:bookmarkEnd w:id="26852590"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5519,52 +5519,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XI. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Energieausweis</w:t>
       </w:r>
-      <w:bookmarkStart w:id="66209077" w:name="link3"/>
-      <w:bookmarkEnd w:id="66209077"/>
+      <w:bookmarkStart w:id="25775484" w:name="link3"/>
+      <w:bookmarkEnd w:id="25775484"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5740,129 +5740,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für den Fall der Unwirksamkeit oder Auflösung dieses Vertrages
 wird Folgendes vereinbart:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41330208"/>
+          <w:numId w:val="216675027"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allenfalls an die Verkäufer bereits geleistete
 Kaufpreisteilbeträge sind der Käuferin unverzüglich
 zurückzubezahlen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41330208"/>
+          <w:numId w:val="216675027"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zinsen des Treuhandkontos verbleiben endgültig bei den
 Verkäufern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41330208"/>
+          <w:numId w:val="216675027"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragserrichtungskosten trägt die Käuferin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41330208"/>
+          <w:numId w:val="216675027"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle oder einzelne der baulichen Maßnahmen sind auf Verlangen
 den Verkäufern rückzubauen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5871,52 +5871,52 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIV. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Immobilienertragsteuer</w:t>
       </w:r>
-      <w:bookmarkStart w:id="76365588" w:name="link5"/>
-      <w:bookmarkEnd w:id="76365588"/>
+      <w:bookmarkStart w:id="40860284" w:name="link5"/>
+      <w:bookmarkEnd w:id="40860284"/>
       <w:hyperlink w:anchor="note5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6620,66 +6620,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10912663" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9450819460835" w:name="note1"/>
+            <w:bookmarkStart w:id="30537473" w:name="note1"/>
+            <w:bookmarkEnd w:id="30537473"/>
+            <w:bookmarkStart w:id="9475017644082" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9450819460835"/>
+            <w:bookmarkEnd w:id="9475017644082"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6759,66 +6759,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6313842" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2611313997474" w:name="note2"/>
+            <w:bookmarkStart w:id="67947057" w:name="note2"/>
+            <w:bookmarkEnd w:id="67947057"/>
+            <w:bookmarkStart w:id="2699158062417" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2611313997474"/>
+            <w:bookmarkEnd w:id="2699158062417"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6922,220 +6922,220 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In folgenden Fällen muss keine Genehmigung beantragt werden:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn Ehegatten oder eingetragene Partner als gemeinsame
 Erwerbende auftreten und eine oder einer der beiden die
 österreichische Staatsbürgerschaft besitzt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beim Erwerb von Objekten, an denen Wohnungseigentum begründet
 werden kann, durch eine Eigentümerpartnerschaft (§ 13 WEG
 2002), wenn ein Partner in der Eigentümerpartnerschaft die
 österreichische Staatsbürgerschaft besitzt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beim Erwerb durch EWR-Bürger bzw -Bürgerinnen (natürliche und
 juristische Personen) und Schweizer natürliche Personen. In diesem
 Fall ist weder eine Genehmigung noch eine Negativbestätigung
 erforderlich. Auf Antrag kann aber eine Negativbestätigung
 ausgestellt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beim Erwerb durch britische Staatsangehörige, die unter das
 Austrittsabkommen fallen und damit im Besitz eines
 Aufenthaltstitels „Artikel 50 EUV“ für Österreich sind</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn sich die Genehmigungsfreiheit aus anderen
 staatsvertraglichen Verpflichtungen ergibt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn die Einräumung eines beweglichen Gutes nur gerichtlich
 hinterlegt wird (Superädifikat)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="844320402"/>
+                <w:numId w:val="90228677"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Rechtsgeschäften von Todes wegen (Eigentumserwerb aufgrund
 einer letztwilligen Verfügung oder einer
 Einantwortungsurkunde)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -7178,66 +7178,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2972200" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4884598139063" w:name="note3"/>
+            <w:bookmarkStart w:id="33259618" w:name="note3"/>
+            <w:bookmarkEnd w:id="33259618"/>
+            <w:bookmarkStart w:id="4337246289674" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4884598139063"/>
+            <w:bookmarkEnd w:id="4337246289674"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7318,66 +7318,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37007170" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="440111336018" w:name="note4"/>
+            <w:bookmarkStart w:id="32234510" w:name="note4"/>
+            <w:bookmarkEnd w:id="32234510"/>
+            <w:bookmarkStart w:id="6245371200927" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="440111336018"/>
+            <w:bookmarkEnd w:id="6245371200927"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7445,66 +7445,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="96778084" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6835514746676" w:name="note5"/>
+            <w:bookmarkStart w:id="38459422" w:name="note5"/>
+            <w:bookmarkEnd w:id="38459422"/>
+            <w:bookmarkStart w:id="3571008059830" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6835514746676"/>
+            <w:bookmarkEnd w:id="3571008059830"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7546,79 +7546,79 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es gibt aber Ausnahmen von der Verpflichtung zur Entrichtung der
 Immobilienertragsteuer. Bei Einkünften aus der Veräußerung von
 Eigentumswohnungen, wenn diese</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="779707182"/>
+                <w:numId w:val="674557667"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ab der Anschaffung oder Fertigstellung bis zur Veräußerung für
 mindestens zwei Jahre durchgehend als Hauptwohnsitz gedient haben
 und der Hauptwohnsitz aufgegeben wird, oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="779707182"/>
+                <w:numId w:val="674557667"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">innerhalb der letzten zehn Jahre vor der Veräußerung mindestens
 fünf Jahre durchgehend als Hauptwohnsitz gedient haben und der
 Hauptwohnsitz aufgegeben wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -7967,51 +7967,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="779707182">
+  <w:abstractNum w:abstractNumId="674557667">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -8060,51 +8060,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="844320402">
+  <w:abstractNum w:abstractNumId="90228677">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8169,51 +8169,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41330208">
+  <w:abstractNum w:abstractNumId="216675027">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -8262,51 +8262,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="827440507">
+  <w:abstractNum w:abstractNumId="496214420">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8371,51 +8371,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="246789123">
+  <w:abstractNum w:abstractNumId="525246534">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8480,51 +8480,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="985413107">
+  <w:abstractNum w:abstractNumId="822124019">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8589,219 +8589,219 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19977746">
+  <w:abstractNum w:abstractNumId="93274176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61325634">
+    <w:lvl w:ilvl="0" w:tplc="14739167">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61325634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14739167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19977745">
+  <w:abstractNum w:abstractNumId="93274175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19106060">
+    <w:lvl w:ilvl="0" w:tplc="92769713">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19106060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92769713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="425186069">
+  <w:abstractNum w:abstractNumId="656507396">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -8850,51 +8850,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="575089239">
+  <w:abstractNum w:abstractNumId="287674251">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8959,137 +8959,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19977744">
+  <w:abstractNum w:abstractNumId="93274174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66274008">
+    <w:lvl w:ilvl="0" w:tplc="11024019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66274008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11024019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19977743">
+  <w:abstractNum w:abstractNumId="93274173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16076415">
+    <w:lvl w:ilvl="0" w:tplc="12833168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9841,85 +9841,85 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19977743">
-    <w:abstractNumId w:val="19977743"/>
+  <w:num w:numId="93274173">
+    <w:abstractNumId w:val="93274173"/>
   </w:num>
-  <w:num w:numId="19977744">
-    <w:abstractNumId w:val="19977744"/>
+  <w:num w:numId="93274174">
+    <w:abstractNumId w:val="93274174"/>
   </w:num>
-  <w:num w:numId="575089239">
-    <w:abstractNumId w:val="575089239"/>
+  <w:num w:numId="287674251">
+    <w:abstractNumId w:val="287674251"/>
   </w:num>
-  <w:num w:numId="425186069">
-    <w:abstractNumId w:val="425186069"/>
+  <w:num w:numId="656507396">
+    <w:abstractNumId w:val="656507396"/>
   </w:num>
-  <w:num w:numId="19977745">
-    <w:abstractNumId w:val="19977745"/>
+  <w:num w:numId="93274175">
+    <w:abstractNumId w:val="93274175"/>
   </w:num>
-  <w:num w:numId="19977746">
-    <w:abstractNumId w:val="19977746"/>
+  <w:num w:numId="93274176">
+    <w:abstractNumId w:val="93274176"/>
   </w:num>
-  <w:num w:numId="985413107">
-    <w:abstractNumId w:val="985413107"/>
+  <w:num w:numId="822124019">
+    <w:abstractNumId w:val="822124019"/>
   </w:num>
-  <w:num w:numId="246789123">
-    <w:abstractNumId w:val="246789123"/>
+  <w:num w:numId="525246534">
+    <w:abstractNumId w:val="525246534"/>
   </w:num>
-  <w:num w:numId="827440507">
-    <w:abstractNumId w:val="827440507"/>
+  <w:num w:numId="496214420">
+    <w:abstractNumId w:val="496214420"/>
   </w:num>
-  <w:num w:numId="41330208">
-    <w:abstractNumId w:val="41330208"/>
+  <w:num w:numId="216675027">
+    <w:abstractNumId w:val="216675027"/>
   </w:num>
-  <w:num w:numId="844320402">
-    <w:abstractNumId w:val="844320402"/>
+  <w:num w:numId="90228677">
+    <w:abstractNumId w:val="90228677"/>
   </w:num>
-  <w:num w:numId="779707182">
-    <w:abstractNumId w:val="779707182"/>
+  <w:num w:numId="674557667">
+    <w:abstractNumId w:val="674557667"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10730,51 +10730,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId159543283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId720608508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId132897652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId787203215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>