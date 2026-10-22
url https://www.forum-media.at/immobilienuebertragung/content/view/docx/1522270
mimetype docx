--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,342 +15,342 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="19513098" w:name="document"/>
-    <w:bookmarkEnd w:id="19513098"/>
+    <w:bookmarkStart w:id="87126452" w:name="document"/>
+    <w:bookmarkEnd w:id="87126452"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 585701 | Andrea Futterknecht -
 Albert Scherzer | Muster | Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorausvereinbarung Ehewohnung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesetzliche Regelung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung, die ein Ehegatte in die Ehe eingebracht oder
 von Todes wegen erworben oder die ihm ein Dritter geschenkt hat,
 ist in die Aufteilung dann einzubeziehen, wenn
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dies vereinbart wurde,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der andere Ehegatte auf ihre Weiterbenützung zur Sicherung
 seiner Lebensbedürfnisse angewiesen ist oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein gemeinsames Kind an ihrer Weiterbenützung einen
 berücksichtigungswürdigen Bedarf hat (§ 82 Abs 2
 EheG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die Ehewohnung kann das Gericht, wenn sie kraft Eigentums
 oder eines anderen dinglichen Rechtes oder beider Ehegatten benützt
 wird, die Übertragung des Eigentums oder des dinglichen Rechtes von
 einem auf den anderen Ehegatten oder die Begründung eines
 schuldrechtlichen Rechtsverhältnisses zugunsten eines Ehegatten
 anordnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Übertragung des Eigentums oder eines dinglichen Rechts an
 einer Ehewohnung nach § 82 Abs 2 EheG können die
 Ehegatten durch Vereinbarung ausschließen (§ 87 Abs 1
 EheG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die genannten Regelungen gelten sinngemäß für eingetragene
 Partner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Begriff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehewohnung ist jener Verband, der der Abwicklung des
 ehelichen Lebens dient und in dem die Haushaltsführung, allenfalls
 Pflege und Erziehung der Kinder gewöhnlich stattfindet. Nicht
 entscheidend ist, auf welchem Rechtsverhältnis das gemeinsame
 Wohnen beruht. Der Begriff der Ehewohnung ist, auch angesichts des
 § 97 ABGB, weit auszulegen. § 97 ABGB gilt nämlich nicht
 nur für eine von beiden Ehegatten bewohnte Wohnung, sondern auch
 für eine solche, die von den Gatten nicht mehr gemeinsam bewohnt
@@ -366,935 +366,935 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwimann</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, ABGB I³,
 Rz 14 zu § 81 EheG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Wohnung ist keine Ehewohnung, wenn sie von den Ehegatten
 während aufrechter ehelicher Lebensgemeinschaft zu keinem Zeitpunkt
 zur gemeinsamen Lebensführung benützt wurde. Auf die Widmung der
 Räumlichkeiten durch die Ehegatten bzw deren Absicht kommt es daher
 nicht an (OGH 26.04.2017, 1 Ob 51/17g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundsätzlich kann nicht nur ein Haus, sondern auch der Garten
 Ehewohnung sein; das ergibt sich schon daraus, dass auch ein Garten
 zu jenem Bereich gehört, in dem sich das Eheleben und Familienleben
 abspielen kann, in dem sich die Familienmitglieder in der Freizeit
 zurückziehen, um irgendwelchen Beschäftigungen nachzugehen oder
 sich zu erholen (RIS-Justiz RS0058318).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusammenfassung der Neuerungen und
 Konsequenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Opting in-Modell:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehegatten können vereinbaren, dass die (grundsätzlich nicht
 der Aufteilung unterliegende, weil eingebrachte, geerbte oder vom
 Dritten geschenkte) Ehewohnung unbedingt in das
 Aufteilungsverfahren einzubeziehen ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Aufteilungsgericht entscheidet darüber, ob das
 Eigentumsrecht an der Wohnung belassen und eine Ausgleichszahlung
 festgelegt oder ob das Eigentumsrecht übertragen wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wurde hineinoptiert, spielen bei der Aufteilung der Wohnung die
 Billigkeit gem § 83 EheG und die Beiträge der Ehegatten
 für die Ehewohnung eine Rolle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Konnexe Schulden (die während der Ehe zur Instandhaltung oder
 Verbesserung der Ehewohnung eingegangen wurden) mindern den Wert
 der aufzuteilenden Aktiven durch direkten Abzug (Zak 2009, 323
 unter Hinweis auf OGH 10 Ob 15/04k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Opting out-Modell:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ehegatten können vereinbaren, dass bei einer in die
 Aufteilung einzubeziehenden Ehewohnung die Übertragung des
 Eigentums oder eines anderen dinglichen Rechtes für die Aufteilung
 ausgeschlossen wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Deixler-Hübner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Zak 2010, S 11 besteht die
 Möglichkeit zum Hinausoptieren nicht nur für die eingebrachte,
 geerbte und vom Dritten geschenkte Wohnung, sondern auch für die
 während der ehelichen Gemeinschaft von beiden Ehegatten geschaffene
 Ehewohnung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der umgekehrte Fall (Vorausvereinbarung darüber, dass die
 Rechte an der Wohnung im Fall der Scheidung, Nichtigerklärung oder
 Aufhebung an einen Ehepartner übertragen werden) ist gesetzlich
 nicht geregelt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Deixler-Hübner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zak 2010, S 11) sieht
 es aufgrund eines Größenschlusses jedenfalls als zulässig an, dass
 bereits im Vorhinein die Übertragung der Wohnung festgelegt
 wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für (schlichte) Miet-, Genossenschafts- oder Dienstwohnungen
 besteht keine Möglichkeit, den Eintritt des Ehepartners in den
 entsprechenden Vertrag aufgrund einer Entscheidung des
 Aufteilungsgerichtes zu verhindern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Formvorschrift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vorausvereinbarung über die Aufteilung der Ehewohnung ist
 notariatsaktspflichtig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Praktische Anwendungsfälle für
 Wohnungsvorausvereinbarungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Opting in-Modell wird dann interessant sein, wenn
 Lebensgefährten gemeinsam ein Haus auf einer Liegenschaft
 errichten, die im Alleineigentum einer der Lebensgefährten steht.
 Ohne Opting in wäre die Liegenschaft samt Haus infolge der erst
 späteren Eheschließung als eingebracht gem § 82
 Abs 1 EheG anzusehen – und damit aus der Aufteilungsmasse
 auszuscheiden (EF-Z [2010] 01, S 10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Opting out-Modell bietet insbesondere dem Eigentümer
 eingebrachter Wohnungen davor Schutz, dass die Wohnung im Rahmen
 der Aufteilung an den Ehepartner geht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bindung des Gerichtes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vereinbarung über den Ausschluss der Übertragung des
 Eigentums bzw eines anderen dinglichen Rechts bindet das
 Aufteilungsgericht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gitschthaler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vertritt in EF-Z (2010) 01, S 11
 allerdings die Ansicht, dass eine Opting out-Vereinbarung über eine
 während aufrechter Ehe erworbene oder von einem Ehegatten
 eingebrachte und aufgrund der erzielten Wertschöpfung während der
 Ehe nunmehr aber als der Aufteilungsmasse zugehörig anzusehende
 Ehewohnung der Vereinbarungskontrolle nach § 97 Abs 2
 EheG und § 97 Abs 3 EheG unterliegt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von einer im Voraus geschlossenen Vereinbarung über die Nutzung
 der Ehewohnung durch einen Ehegatten kann das Gericht bei der
 Aufteilung nur abweichen, soweit der andere Ehegatte oder ein
 gemeinsames Kind bzw der eingetragene Partner seine
 Lebensbedürfnisse nicht hinreichend decken kann oder eine deutliche
 Verschlechterung seiner Lebensverhältnisse hinnehmen müsste
 (§ 97 Abs 3 EheG). Nach den Materialien ist die
 erstgenannte Ausnahme beispielsweise dann gegeben, wenn der Auszug
 aus der Wohnung für den Ehegatten mit einem Verlust des
 Arbeitsplatzes oder für das Kind mit einem solchen Wechsel der
 Schule oder des Ausbildungsplatzes verbunden ist, der die weitere
 Entwicklung gefährden kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sofern das Gericht von einer Vorausvereinbarung abweicht, hat
 es insbesondere
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf die Gestaltung der ehelichen Lebensverhältnisse,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Dauer der Ehe sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">darauf Bedacht zu nehmen, inwieweit der Vereinbarung eine
 rechtliche Beratung vorangegangen ist und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in welcher Form sie geschlossen wurde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Aufzählung ist (nach den Materialien) demonstrativ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abgrenzungsprobleme zum sonstigen
 Gebrauchsvermögen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Abgrenzung hat zum einen Bedeutung für die
 Abweichungsmöglichkeiten durch das Aufteilungsgericht, zum anderen
 für die Frage der notwendigen Form der Vereinbarung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="616305907"/>
+          <w:numId w:val="63232491"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -1671,51 +1671,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="616305907">
+  <w:abstractNum w:abstractNumId="63232491">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1778,51 +1778,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="824216669">
+  <w:abstractNum w:abstractNumId="355468364">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1885,137 +1885,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47959678">
+  <w:abstractNum w:abstractNumId="17046704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83466883">
+    <w:lvl w:ilvl="0" w:tplc="73280552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83466883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73280552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47959677">
+  <w:abstractNum w:abstractNumId="17046703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96201543">
+    <w:lvl w:ilvl="0" w:tplc="45742541">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2767,61 +2767,61 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47959677">
-    <w:abstractNumId w:val="47959677"/>
+  <w:num w:numId="17046703">
+    <w:abstractNumId w:val="17046703"/>
   </w:num>
-  <w:num w:numId="47959678">
-    <w:abstractNumId w:val="47959678"/>
+  <w:num w:numId="17046704">
+    <w:abstractNumId w:val="17046704"/>
   </w:num>
-  <w:num w:numId="824216669">
-    <w:abstractNumId w:val="824216669"/>
+  <w:num w:numId="355468364">
+    <w:abstractNumId w:val="355468364"/>
   </w:num>
-  <w:num w:numId="616305907">
-    <w:abstractNumId w:val="616305907"/>
+  <w:num w:numId="63232491">
+    <w:abstractNumId w:val="63232491"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -3632,51 +3632,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId851507103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId993455203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId428645756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId306572150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>