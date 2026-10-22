--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="5424138" w:name="document"/>
-    <w:bookmarkEnd w:id="5424138"/>
+    <w:bookmarkStart w:id="4710625" w:name="document"/>
+    <w:bookmarkEnd w:id="4710625"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 822628 | Christoph Naske -
 Redaktion FORUM Media - Albert Scherzer - Karin Zahiragic | Muster
 | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -301,50 +301,69 @@
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I. Vertragsgegenstand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hans Müller, geb 01.09.1941 und Petra Müller, geb 21.08.1973 –
 im Folgenden „Verkäufer“ genannt – sind Eigentümer nachstehender
 Liegenschaftsanteile:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Grundbuchsstand ergibt sich aus dem integrierten
+Grundbuchsauszug wie folgt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" o:hrnoshade="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
@@ -4013,432 +4032,470 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> genannt – und diese kauft und übernimmt
 nun den in Pkt I. näher genannten Vertragsgegenstand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die tatsächliche Übergabe erfolgt binnen drei Wochen nach
-[...1 lines deleted...]
-Übergabe sämtlicher das Objekt sperrender Schlüssel.</w:t>
+        <w:t xml:space="preserve">Die tatsächliche körperliche Übergabe erfolgt binnen drei Wochen
+nach Eingang des Kaufpreises sowie Nebengebühren beim Treuhänder
+durch Übergabe sämtlicher das Objekt sperrender Schlüssel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Übergabe erfolgt vollständig geräumt von eigenen Fahrnissen
 der Verkäufer. Sollte die Liegenschaft sich am hier vorgesehenen
 Tag der Übergabe nicht in einem vollständig geräumten und
 besenreinen Zustand befinden, ist die Käuferin berechtigt,
 sämtliche noch in der Liegenschaft befindlichen Fahrnisse aus der
 Liegenschaft zu entfernen und zu entsorgen. Die Verkäufer
 verpflichten sich, der Käuferin alle dadurch entstehenden Kosten zu
 ersetzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
-        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als Übergang von Nutzen und Lasten, Gefahr und Zufall
-[...45 lines deleted...]
-Verrechnung zu ihren Lasten.</w:t>
+        <w:t xml:space="preserve">Gleichzeitig mit der Übergabe haben die Verkäufer der Käuferin
+sämtliche den Vertragsgegenstand betreffenden Unterlagen und
+Bestätigungen zu übergeben, sofern dies nicht bereits zu einem
+früheren Zeitpunkt bereits geschehen ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">V. Kaufpreis</w:t>
+        <w:t xml:space="preserve">IV. Vertragsstichtag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Kaufpreis beträgt EUR 215.000,– (in Worten:
-zweihundertfünfzehntausend Euro).</w:t>
+        <w:t xml:space="preserve">Als Übergang von Nutzen und Lasten, Gefahr und Zufall
+vereinbaren die Vertragsteile den Tag der tatsächlichen Übergabe.
+Bis dahin entstandene Lasten haben noch die Verkäufer zu tragen,
+danach entstehende Verbindlichkeiten fallen der Käuferin zur
+Last.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Kaufpreis ist von der Käuferin innerhalb von drei Wochen
-[...5 lines deleted...]
-Verzuges werden Verzugszinsen in Höhe von 8 % pa
+        <w:t xml:space="preserve">Für die in Geld bestehende Verrechnung wird der auf die
+Vertragsunterfertigung folgende Monatserste als Stichtag
 vereinbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="277DB9"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variante:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weiters hat die Käuferin binnen gleicher Frist den für
-[...4 lines deleted...]
-12000 zu überweisen.</w:t>
+        <w:t xml:space="preserve">Ein allfälliges Guthaben bzw ein allfälliger Rückstand der
+Verkäufer aus einem Reparatur- bzw Instandhaltungsfonds oder aus
+einer Betriebskostenabrechnung steht ohne weitere Verrechnung der
+Käuferin zu bzw geht ohne weitere Verrechnung zu ihren Lasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="363A40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V. Kaufpreis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Vertragsparteien bestellen nun Rechtsanwalt Dr. Hans-Peter
-[...54 lines deleted...]
-Treuhandkonto,</w:t>
+        <w:t xml:space="preserve">Der Kaufpreis beträgt EUR 215.000,– (in Worten:
+zweihundertfünfzehntausend Euro).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">zunächst die zur Lastenfreistellung erforderlichen Beträge an
-[...26 lines deleted...]
-Käuferin</w:t>
+        <w:t xml:space="preserve">Der Kaufpreis ist von der Käuferin innerhalb von drei Wochen
+nach Unterfertigung dieses Vertrages bei sonstigem Rücktrittsrecht
+der Verkäufer auf ein vom Vertragserrichter und Treuhänder
+Rechtsanwalt Dr. Hans-Peter Musteranwalt unter den Regeln des
+elektronischen anwaltlichen Treuhandbuches geführtes Anderkonto bei
+der Uni-Credit Bank Austria (IBAN …, BIC …) zu überweisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">den Kaufpreis samt bis dahin angereifter Zinsen jedoch abzüglich
-[...1 lines deleted...]
-bekanntzugebendes Konto auszuzahlen.</w:t>
+        <w:t xml:space="preserve">Weiters hat die Käuferin binnen gleicher Frist den für
+Grunderwerbsteuer und Eintragungsgebühr erforderlichen Betrag von
+EUR 9.890,– (in Worten: Euro neuntausendachthundertneunzig)
+auf das vom genannten Vertragserrichter geführte allgemeine
+Anderkonto bei der Uni-Credit Bank Austria (IBAN …, BIC …) zu
+überweisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Die Vertragsparteien bestellen nun Rechtsanwalt Dr. Hans-Peter
+Musteranwalt, Musterstraße 25, 1010 Wien einseitig nicht
+widerrufbar zum gemeinsamen Treuhänder mit dem Auftrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="270862596"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nach Erhalt des Beschlusses über die Anmerkung der Rangordnung
+für die Veräußerung (sonst unveränderter Grundbuchstand
+vorausgesetzt),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="270862596"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nach Eingang des Kaufpreises und der Nebenkosten auf dem
+Treuhandkonto,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zunächst die zur Lastenfreistellung erforderlichen Beträge an
+die Pfandgläubiger auszuzahlen und</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="899206270"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nach Einverleibung des lastenfreien Eigentumsrechts der
+Käuferin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den Kaufpreis samt bis dahin angereifter Zinsen jedoch abzüglich
+Kapitalertragsteuer und Bankspesen auf ein von den Verkäufern
+bekanntzugebendes Konto auszuzahlen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sollte der Kaufpreis nicht pünktlich auf dem Treuhandkonto
 eintreffen, können die Verkäufer unbeschadet allfälliger
 Schadenersatzansprüche unter Setzung einer Nachfrist von einer
 Woche vom Vertrag durch schriftliche Erklärung an die Käuferin zu
 Handen des Treuhänders (und nur in dieser Weise) zurücktreten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Vertragserrichter hat diesen Kaufvertrag gem § 10
+        <w:t xml:space="preserve">Der Vertragserrichter hat diesen Kaufvertrag gem § 10
 GrEStG beim Finanzamt für Gebühren, Verkehrssteuern und Glückspiel
 anzuzeigen oder eine Selbstberechnung der Grunderwerbsteuer und
-Eintragungsgebühr gem § 12 GrEStG vorzunehmen sowie die
+Eintragungsgebühr gem § 12 GrEStG vorzunehmen sowie die
 genannten Abgaben aus dem Treuhanderlag an das zuständige Finanzamt
 abzuführen. Der Vertragserrichter wird von den Vertragsparteien
 dazu ausdrücklich bevollmächtigt und beauftragt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer und die Käuferin nehmen zur Kenntnis, dass durch
 diesen Vertrag lediglich der vertragskonforme Liegenschaftserwerb
 der Käuferin und die vertragskonforme Verwendung des Kaufpreises
 abgesichert werden.</w:t>
       </w:r>
@@ -4503,52 +4560,51 @@
 des Vertragsgegenstandes, wohl aber dafür, dass dieser völlig
 bestandfrei und frei von sonstigen bücherlichen oder
 außerbücherlichen Lasten wie auch Dienstbarkeiten, Reallasten und
 dergleichen ist, sowie dass der Vertragsgegenstand sein
 unbelastetes Eigentum ist und lastenfrei in das Eigentum der
 Käuferin übergehen kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinsichtlich der mitverkauften Einrichtung erklären die
 Verkäufer, dass zum Zeitpunkt der Übergabe alle Geräte
-funktionstüchtig sind. Eine darüber hinausgehende Gewährleistung
-wird ausgeschlossen.</w:t>
+funktionstüchtig sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer erklären, dass sich die technischen Einrichtungen
 und Leitungen in brauchbarem Zustand befinden. Weiters wird
 zugesichert, dass keine Bauaufträge bestehen und das Objekt nicht
 unter Denkmalschutz steht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4576,192 +4632,220 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Parteien halten fest, dass wesentliche Voraussetzung für den
 Kaufvertrag die Bestandsfreiheit ist. Die Verkäufer garantieren
 nun, dass keine aufrechten Bestandverhältnisse oder sonstigen
 Nutzungsrechte Dritter an der Liegenschaft bestehen. Sollte nach
 Vertragsabschluss derartige Rechte von Dritten behauptet werden, so
 steht dem Käufer das Recht zu, vom Vertrag zurückzutreten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
-        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sämtliche Vertragsteile erteilen dem Verfasser dieses Vertrages,
-[...25 lines deleted...]
-Bankgeheimnis.</w:t>
+        <w:t xml:space="preserve">In sämtlichen Fällen einer der oben genannten Haftungen sind die
+Verkäufer verpflichtet, hervorkommende Verbindlichkeiten aus
+eigenem zu tilgen und der Käuferin diesbezüglich vollkommen schad-
+und klaglos zu halten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">VIII. Abgaben, Gebühren, Kosten</w:t>
+        <w:t xml:space="preserve">VII.
+Vertragsverfasser/Vollmacht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sämtliche mit der Errichtung und Durchführung dieses Vertrages
-[...2 lines deleted...]
-Käuferin.</w:t>
+        <w:t xml:space="preserve">Sämtliche Vertragsteile beauftragen und bevollmächtigen den
+Verfasser dieses Vertrages, Rechtsanwalt Dr. Hans-Peter
+Musteranwalt, 1010 Wien, Musterstraße 25, mit der
+grundbücherlichen, grundverkehrs- und finanzbehördlichen
+Durchführung des gegenständlichen Vertrages und ermächtigen und
+bevollmächtigen ihn, sämtliche hierzu erforderlichen Anträge zu
+stellen und Erklärungen im Namen beider Vertragsparteien abzugeben
+sowie allenfalls hierfür erforderliche Nachträge, Berichtigungen
+oder Ergänzungen zum Vertrag im Namen sämtlicher Vertragsparteien
+zu fertigen und zu diesem Zweck auch selbst zu kontrahieren, soweit
+dies dem wirtschaftlichen Zweck des gegenständlichen Vertrages
+nicht widerspricht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Kosten der Errichtung dieses Kaufvertrages, der Abwicklung
-[...1 lines deleted...]
-Käuferin.</w:t>
+        <w:t xml:space="preserve">Weiters erteilen die Vertragsparteien oben genanntem
+Rechtsanwalt überhaupt die Vollmacht, sie im Zusammenhang mit der
+Abwicklung dieses Vertrages gegenüber Gerichten und Behörden sowie
+Kreditinstitute zu vertreten und entbinden Letztere vom
+Bankgeheimnis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="363A40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIII. Abgaben, Gebühren, Kosten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Sämtliche mit der Errichtung und Durchführung dieses Vertrages
+verbundenen Gebühren (Gerichtsgebühren, Legalisierungsgebühren,
+etc) sowie die Grunderwerbsteuer und Eintragungsgebühr trägt die
+Käuferin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Kosten der Errichtung dieses Kaufvertrages, der Abwicklung
+der Treuhandschaft und der grundbücherlichen Durchführung trägt die
+Käuferin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Kosten im Zusammenhang mit einer allfälligen
-Selbstberechnung der Immobilienertragssteuer tragen die
-Verkäufer.</w:t>
+Selbstberechnung der Immobilienertragssteuer gem § 30b
+Abs 1 EStG1988 tragen die Verkäufer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sämtliche mit der Einholung der
 ausländergrundverkehrsbehördlichen Genehmigung verbundenen Kosten
 und Gebühren trägt die Käuferin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6842,51 +6926,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Eigentumsrecht für</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="983795311"/>
+          <w:numId w:val="237075455"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastasia Irina Kolokov, geb 02.05.1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6924,89 +7008,88 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">X. Übergang von </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Versicherungen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="57579819" w:name="link1"/>
-      <w:bookmarkEnd w:id="57579819"/>
+      <w:bookmarkStart w:id="57186067" w:name="link1"/>
+      <w:bookmarkEnd w:id="57186067"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Käuferin wurde darüber aufgeklärt, dass eine allenfalls für
-die veräußerte Liegenschaft abgeschlossene Versicherung
-[...3 lines deleted...]
-Grundbuch kündigen kann.</w:t>
+die veräußerte Liegenschaft abgeschlossene Versicherung gem
+§ 69 VersVG auf sie übergeht sowie dass sie eine derartige
+Versicherung gem § 70 Abs 1 VersVG innerhalb eines Monats
+ab Einverleibung ihres Eigentums im Grundbuch kündigen kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer sind verpflichtet, der Käuferin sämtliche für das
 Vertragsobjekt bestehenden Versicherungen unter Angabe der
 Versicherungsgesellschaft und der Polizzennummer bekannt zu
 geben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7107,97 +7190,139 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIII. Inländereigenschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Käuferin erklärt an Eides statt russische Staatsbürgerin zu
-[...1 lines deleted...]
-Staatsbürger zu sein.</w:t>
+        <w:t xml:space="preserve">Die Käuferin erklärt an Eides statt russische Staatsbürgerin und
+Deviseninländerin zu sein. Die Verkäufer erklären an Eides statt
+österreichische Staatsbürger zu sein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIV. Aufschiebende Bedingung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Vertrag bedarf einer Genehmigung nach dem
-Steiermärkischen Grundverkehrsgesetz. Der Vertrag wird unter der
-[...3 lines deleted...]
-wird.</w:t>
+Steiermärkischen Grundverkehrsgesetz. Die Rechtswirksamkeit dieses
+Kaufvertrages ist durch das Vorliegen der rechtskräftigen
+ausländergrundverkehrsbehördlichen Genehmigung der
+Grundverkehrsbehörde aufschiebend bedingt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Vertrag wird unter der aufschiebenden Bedingung geschlossen,
+dass der Rechtserwerb durch die Käuferin durch die nach dem
+Steiermärkischen Grundverkehrsgesetz zuständige Behörde
+(Grundverkehrsbehörde) rechtskräftig genehmigt wird.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Einholung der Zustimmung der zuständigen
+Grundverkehrsbehörde obliegt der Käuferin. Die Verkäufer werden
+jedoch die Käuferin dabei bestmöglich unterstützen und allfällig
+erforderliche Erklärungen abgeben und Unterschriften über erste
+Aufforderung leisten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sollte die Genehmigung in erster Instanz versagt werden, so ist
 die Käuferin berechtigt, nicht jedoch verpflichtet, ein
 Rechtsmittel zu erheben. Wird die Versagung der Genehmigung
 rechtskräftig, so ist der Vertrag endgültig unwirksam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7215,52 +7340,53 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wird die Genehmigung auch in zweiter Instanz versagt, so ist die
 Käuferin zwar zur Erhebung einer Beschwerde an die Gerichtshöfe des
 öffentlichen Rechts berechtigt, die Verkäufer haben in diesem Fall
 jedoch das Recht, durch gemeinsame einschreibbriefliche Erklärung
 an die Käuferin bis zum Vorliegen einer Entscheidung über die
 Beschwerde von diesem Vertrag zurückzutreten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bis zur rechtskräftigen Genehmigung darf der Vertrag nicht
-umgesetzt werden.</w:t>
+        <w:t xml:space="preserve">Bis zur rechtskräftigen Genehmigung durch die
+Grundverkehrsbehörde darf der vorliegende Kaufvertrag von den
+Vertragsparteien nicht umgesetzt werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XV. Immobilienertragsteuer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7300,51 +7426,51 @@
         <w:t xml:space="preserve">Die Verkäufer wurden vom Vertragserrichter über §§ 30 ff
 EStG, insbesondere über die Verpflichtung zur Entrichtung der
 Immobilienertragssteuer, belehrt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer erklären hiermit an Eides statt, dass der
 Vertragsgegenstand innerhalb der letzten zehn Jahre vor der
 Veräußerung mindestens fünf Jahre durchgehend als Hauptwohnsitz
 gedient hat und sie erklären gleichzeitig, den Hauptwohnsitz mit
 der Unterfertigung dieses Vertrages aufzugeben. Die Einkünfte aus
-dem Veräußerungsgeschäft sind daher gem § 30 Abs 2
+dem Veräußerungsgeschäft sind daher gem § 30 Abs 2
 Z 1 lit b EStG steuerbefreit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer verpflichten sich dem Vertragserrichter das für
 sie zuständige Finanzamt sowie eine allenfalls vorhandene
 Steuernummer umgehend bekanntzugeben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7361,51 +7487,92 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verkäufer beauftragen den Vertragserrichter, die
 entsprechende Meldung beim zuständigen Finanzamt vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">XVI. Ausfertigungen</w:t>
+        <w:t xml:space="preserve">XVI. Gerichtsstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Vertragsteile vereinbaren die Zuständigkeit des sachlich für
+… zuständigen Gerichtes für alle Streitigkeiten aus diesem
+Vertrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="363A40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XVII. Ausfertigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Vertrag wird in einer Ausfertigung errichtet, welche bis
 zur Verbücherung beim Vertragsverfasser verbleibt und dann der
 Käuferin gebührt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -7560,66 +7727,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="83421341" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4251283755055" w:name="note1"/>
+            <w:bookmarkStart w:id="65406658" w:name="note1"/>
+            <w:bookmarkEnd w:id="65406658"/>
+            <w:bookmarkStart w:id="6408723494368" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4251283755055"/>
+            <w:bookmarkEnd w:id="6408723494368"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7699,196 +7866,195 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2233047" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2578713903197" w:name="note2"/>
+            <w:bookmarkStart w:id="84490855" w:name="note2"/>
+            <w:bookmarkEnd w:id="84490855"/>
+            <w:bookmarkStart w:id="7988634061079" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2578713903197"/>
+            <w:bookmarkEnd w:id="7988634061079"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechtskraftbestätigung</w:t>
-[...38 lines deleted...]
-RIS-Justiz RS0099943).</w:t>
+              <w:t xml:space="preserve">Grundverkehrsbehördliche Genehmigung</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="on"/>
+              <w:pBdr/>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach § 22 Abs 2 Stmk. GVG sind Staatsangehörige der
+EU- und EWR-Staaten ausdrücklich keine Ausländer und sind somit
+österreichischen Staatsbürgern gleichgestellt. Dasselbe gilt für
+Gesellschaften iSd Art 54 AEUV bzw Art 34 EWR-Abkommen.
+Für Käufer aus Drittstaaten gilt Folgendes: Die in den §§ 5
+und 16 Stmk. GVG genannten Rechtsgeschäfte – wie hier: im
+gegenständlichen Mustervertrag – sind grundsätzlich
+genehmigungspflichtig (§ 25 Stmk. GVG). Die zuständige Behörde
+erteilt die Genehmigung, wenn keine staatspolitischen Interessen
+entgegenstehen und ein kulturelles, soziales oder
+volkswirtschaftliches Interesse am Erwerb besteht (§ 26 Stmk.
+GVG). Solange die erforderliche Genehmigung fehlt, ist die
+Eintragung im Grundbuch schwebend unwirksam (§ 31 Stmk. GVG).
+Das Grundbuchsgericht trägt das Eigentum im Grundbuch erst ein,
+wenn der grundverkehrsrechtliche Nachweis erbracht ist. Bei
+Versagung der Genehmigung wird die Anmerkung gelöscht und das
+Rechtsgeschäft rückabgewickelt (§ 32 Stmk. GVG). Zuständige
+Grundverkehrsbehörde ist gem § 45 Abs 1 Stmk. GVG die
+Bezirksverwaltungsbehörde.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7893409" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2678000404030" w:name="note3"/>
+            <w:bookmarkStart w:id="92806012" w:name="note3"/>
+            <w:bookmarkEnd w:id="92806012"/>
+            <w:bookmarkStart w:id="4964024266022" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2678000404030"/>
+            <w:bookmarkEnd w:id="4964024266022"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8263,51 +8429,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="983795311">
+  <w:abstractNum w:abstractNumId="237075455">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8372,51 +8538,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44942263">
+  <w:abstractNum w:abstractNumId="899206270">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8481,51 +8647,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="659760504">
+  <w:abstractNum w:abstractNumId="270862596">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8590,51 +8756,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="225012611">
+  <w:abstractNum w:abstractNumId="301757885">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8699,137 +8865,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83454932">
+  <w:abstractNum w:abstractNumId="90092755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25887791">
+    <w:lvl w:ilvl="0" w:tplc="86410383">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25887791" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86410383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83454931">
+  <w:abstractNum w:abstractNumId="90092754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10363404">
+    <w:lvl w:ilvl="0" w:tplc="59949645">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9581,67 +9747,67 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83454931">
-    <w:abstractNumId w:val="83454931"/>
+  <w:num w:numId="90092754">
+    <w:abstractNumId w:val="90092754"/>
   </w:num>
-  <w:num w:numId="83454932">
-    <w:abstractNumId w:val="83454932"/>
+  <w:num w:numId="90092755">
+    <w:abstractNumId w:val="90092755"/>
   </w:num>
-  <w:num w:numId="225012611">
-    <w:abstractNumId w:val="225012611"/>
+  <w:num w:numId="301757885">
+    <w:abstractNumId w:val="301757885"/>
   </w:num>
-  <w:num w:numId="659760504">
-    <w:abstractNumId w:val="659760504"/>
+  <w:num w:numId="270862596">
+    <w:abstractNumId w:val="270862596"/>
   </w:num>
-  <w:num w:numId="44942263">
-    <w:abstractNumId w:val="44942263"/>
+  <w:num w:numId="899206270">
+    <w:abstractNumId w:val="899206270"/>
   </w:num>
-  <w:num w:numId="983795311">
-    <w:abstractNumId w:val="983795311"/>
+  <w:num w:numId="237075455">
+    <w:abstractNumId w:val="237075455"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10452,51 +10618,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId574298333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId165303618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId762057823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId775887541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>