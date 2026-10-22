--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="52586221" w:name="document"/>
-    <w:bookmarkEnd w:id="52586221"/>
+    <w:bookmarkStart w:id="63488620" w:name="document"/>
+    <w:bookmarkEnd w:id="63488620"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 585671 | Claudia Sorgo - Astrid
 Maitz - Albert Scherzer | Muster | Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -101,176 +101,176 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 Präambel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschenkgeber …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschenknehmer … Geburtsdatum?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertretungsverhältnis?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Minderjährigkeit?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Welche Formvorschriften sind zu beachten? (Notariatsakt?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980455544"/>
+          <w:numId w:val="6891147"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -281,226 +281,226 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 Geschenkgegenstand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="377198692"/>
+          <w:numId w:val="919405686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Genaue Beschreibung (nur Sachen können geschenkt werden, nicht
 „… das ganze Vermögen“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="377198692"/>
+          <w:numId w:val="919405686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ggf negative Abgrenzungen: Was gehört nicht dazu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="377198692"/>
+          <w:numId w:val="919405686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Liegenschaften: Einlagezahl, Grundstücksnummern,
 Katastralgemeinde und Grundbuchsgericht, Qualität der
 Grundstücke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="377198692"/>
+          <w:numId w:val="919405686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Belastungen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="377198692"/>
+          <w:numId w:val="919405686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 3 Schenkungsvereinbarung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="960924025"/>
+          <w:numId w:val="347656191"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis auf die Schenkungsabsicht (Unentgeltlichkeit genügt
 nicht!)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="960924025"/>
+          <w:numId w:val="347656191"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsannahmeerklärung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -520,188 +520,188 @@
         <w:t xml:space="preserve">§ 4 Wirkliche Übergabe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Individualisierung des Übergabevorganges, nämlich zB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Liegenschaften zumindest außerbücherliche
 Übergabe („Schlüsselübergabe“). Die Erklärung „Übergabe mit
 Unterschrift vollzogen“ genügt nicht (gemeinsame Begehung und
 Übergabe der Verwaltungsunterlagen ist typische und ausreichende
 Übergabshandlung);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Forderungen: Übergabe der Schuldurkunde oder Verständigung
 des Schuldners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Sparkassenbüchern Übergabe des Sparkassenbuches, bei
 Sparbüchern mit Losungswort: Mitteilung des Losungswortes,
 ansonsten Einzahlung für den Beschenkten; übersteigt das Guthaben
 einen Wert von EUR 15.000,– ist es erforderlich, dass die
 Identität des Erwerbers feststeht;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Aktien: schriftliche Bevollmächtigung zur Behebung von
 Aktien aus einem Bankdepot mit Ausfolgungsauftrag an die Bank;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bei gemeinsamer Gewahrsam genügt zur wirklichen Übergabe, wenn
 der Beschenkte die tatsächliche Herrschaft über die Sache ausüben
 kann;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737475713"/>
+          <w:numId w:val="906532051"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -731,77 +731,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anführung der Beweggründe (des Schenkungsmotives) empfiehlt
 sich aufgrund der Anfechtungsmöglichkeit wegen Motivirrtums,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="771226471"/>
+          <w:numId w:val="462028022"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zB ein bestimmter Verwendungszweck des Geschenkgegenstandes
 (insbesondere wenn es sich um Bargeld handelt)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="771226471"/>
+          <w:numId w:val="462028022"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist vielleicht ein anderer Vertragstypus angesichts des
 vorliegenden Beweggrundes besser geeignet? (Erbvertrag?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -824,203 +824,203 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundsätzlich ist einseitiger Widerruf einer Schenkung nicht
 möglich. Das Gesetz sieht allerdings eine Widerrufsmöglichkeit vor
 wegen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedürftigkeit des Geschenkgebers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Undank des Geschenkgebers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkürzung des Unterhaltes (der Anspruch steht auch dem zur
 Zeit der Schenkung gezeugten, noch ungeborenen Kind zu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkürzung des Pflichtteiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nachgeborener Kinder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schenkungen im Rahmen eines Verlöbnisses und Widerruf durch den
 schuldlosen Teil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77891130"/>
+          <w:numId w:val="420832061"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schenkungen an Verlobte durch außenstehende Dritte und Widerruf
 bei Auflösung des Verlöbnisses. Den Außenstehenden darf daran kein
 Verschulden treffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1069,425 +1069,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundsätzlich immer mit Widerrufsverzicht verbunden, die
 gesetzlichen Widerrufsgründe bleiben erhalten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="125957223"/>
+          <w:numId w:val="409194253"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die aufschiebende Bedingung des Überlebens des Geschenknehmers
 ist nicht zulässig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="125957223"/>
+          <w:numId w:val="409194253"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keine sofortige Übergabe möglich, deshalb immer
 notariatsaktpflichtig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="125957223"/>
+          <w:numId w:val="409194253"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Soll es dem Geschenkgeber untersagt sein, den
 Geschenkgegenstand zu verändern (zu belasten?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="125957223"/>
+          <w:numId w:val="409194253"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vereinbarung eines Veräußerungs- und Belastungsverbotes?
 (§ 364c ABGB!)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 8 Aufschiebende Bedingungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="650993098"/>
+          <w:numId w:val="395623630"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In diesem Fall sind immer die Formvorschriften für
 Schenkungsverträge zu beachten, da eine wirkliche Übergabe vor
 Bedingungseintritt nicht möglich ist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="650993098"/>
+          <w:numId w:val="395623630"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundverkehrsbeschränkungen sind grundsätzlich zu beachten, da
 die Unentgeltlichkeit für sich selbst Bewilligungsvorgänge nicht
 entbehrlich macht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="650993098"/>
+          <w:numId w:val="395623630"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Deviseninländereigenschaft gegeben?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 9 Daten für Abgabenbemessung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="888622063"/>
+          <w:numId w:val="312999726"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geburtsdatum des Geschenknehmers wegen des Kapitalwertes von
 Renten … (Bewertungsgesetz)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="888622063"/>
+          <w:numId w:val="312999726"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einheitswert bzw Verkehrswert wegen Progression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="888622063"/>
+          <w:numId w:val="312999726"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geburtsdaten bei Liegenschaftsschenkung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="888622063"/>
+          <w:numId w:val="312999726"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei beweglichem Vermögen Anzeigepflicht bei FA, wenn der Wert
 EUR 50.000,– der Schenkung zwischen Angehörigen, bzw
 EUR 15.000,– bei Nichtangehörigen übersteigt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="888622063"/>
+          <w:numId w:val="312999726"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Liegenschaft: Grunderwerbssteuer fällt an</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 10 Kosten und Gebühren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="226692637"/>
+          <w:numId w:val="625244358"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kosten- und Gebührentragungspflicht (hat wegen
 schuldrechtlichen und gesetzlichen Solidar- und
 Mithaftungsbestimmungen praktisch regelmäßig nur im Innenverhältnis
 Bedeutung)</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:rsidR="00F961DC" w:rsidSect="001A2D5D">
       <w:headerReference w:type="even" r:id="rId7"/>
@@ -1810,51 +1810,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="226692637">
+  <w:abstractNum w:abstractNumId="625244358">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -1919,51 +1919,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="888622063">
+  <w:abstractNum w:abstractNumId="312999726">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2028,51 +2028,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="650993098">
+  <w:abstractNum w:abstractNumId="395623630">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2137,51 +2137,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="125957223">
+  <w:abstractNum w:abstractNumId="409194253">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2246,51 +2246,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77891130">
+  <w:abstractNum w:abstractNumId="420832061">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2355,51 +2355,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="771226471">
+  <w:abstractNum w:abstractNumId="462028022">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2464,51 +2464,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="737475713">
+  <w:abstractNum w:abstractNumId="906532051">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2573,51 +2573,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="960924025">
+  <w:abstractNum w:abstractNumId="347656191">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2682,51 +2682,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="377198692">
+  <w:abstractNum w:abstractNumId="919405686">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2791,51 +2791,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="980455544">
+  <w:abstractNum w:abstractNumId="6891147">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2900,51 +2900,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="976647680">
+  <w:abstractNum w:abstractNumId="93276352">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3009,137 +3009,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41837142">
+  <w:abstractNum w:abstractNumId="53777247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28315766">
+    <w:lvl w:ilvl="0" w:tplc="64216732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28315766" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64216732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41837141">
+  <w:abstractNum w:abstractNumId="53777246">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86105203">
+    <w:lvl w:ilvl="0" w:tplc="20828072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3891,88 +3891,88 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41837141">
-    <w:abstractNumId w:val="41837141"/>
+  <w:num w:numId="53777246">
+    <w:abstractNumId w:val="53777246"/>
   </w:num>
-  <w:num w:numId="41837142">
-    <w:abstractNumId w:val="41837142"/>
+  <w:num w:numId="53777247">
+    <w:abstractNumId w:val="53777247"/>
   </w:num>
-  <w:num w:numId="976647680">
-    <w:abstractNumId w:val="976647680"/>
+  <w:num w:numId="93276352">
+    <w:abstractNumId w:val="93276352"/>
   </w:num>
-  <w:num w:numId="980455544">
-    <w:abstractNumId w:val="980455544"/>
+  <w:num w:numId="6891147">
+    <w:abstractNumId w:val="6891147"/>
   </w:num>
-  <w:num w:numId="377198692">
-    <w:abstractNumId w:val="377198692"/>
+  <w:num w:numId="919405686">
+    <w:abstractNumId w:val="919405686"/>
   </w:num>
-  <w:num w:numId="960924025">
-    <w:abstractNumId w:val="960924025"/>
+  <w:num w:numId="347656191">
+    <w:abstractNumId w:val="347656191"/>
   </w:num>
-  <w:num w:numId="737475713">
-    <w:abstractNumId w:val="737475713"/>
+  <w:num w:numId="906532051">
+    <w:abstractNumId w:val="906532051"/>
   </w:num>
-  <w:num w:numId="771226471">
-    <w:abstractNumId w:val="771226471"/>
+  <w:num w:numId="462028022">
+    <w:abstractNumId w:val="462028022"/>
   </w:num>
-  <w:num w:numId="77891130">
-    <w:abstractNumId w:val="77891130"/>
+  <w:num w:numId="420832061">
+    <w:abstractNumId w:val="420832061"/>
   </w:num>
-  <w:num w:numId="125957223">
-    <w:abstractNumId w:val="125957223"/>
+  <w:num w:numId="409194253">
+    <w:abstractNumId w:val="409194253"/>
   </w:num>
-  <w:num w:numId="650993098">
-    <w:abstractNumId w:val="650993098"/>
+  <w:num w:numId="395623630">
+    <w:abstractNumId w:val="395623630"/>
   </w:num>
-  <w:num w:numId="888622063">
-    <w:abstractNumId w:val="888622063"/>
+  <w:num w:numId="312999726">
+    <w:abstractNumId w:val="312999726"/>
   </w:num>
-  <w:num w:numId="226692637">
-    <w:abstractNumId w:val="226692637"/>
+  <w:num w:numId="625244358">
+    <w:abstractNumId w:val="625244358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4783,51 +4783,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId803285408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId855361817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId844365838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId701438122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>