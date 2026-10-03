--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -15,547 +15,547 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="77873886" w:name="document"/>
-    <w:bookmarkEnd w:id="77873886"/>
+    <w:bookmarkStart w:id="19686696" w:name="document"/>
+    <w:bookmarkEnd w:id="19686696"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 359660 | Wolfgang Steinberger -
 Albert Scherzer | Muster | Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Softwarekaufvertrag – Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Parteien:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die vollständigen Namen und Adressen der Vertragsparteien (Käufer
 und Verkäufer) sowie deren Vertreter, falls vorhanden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Genaue Beschreibung des Softwarepaketes:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Eine genaue Beschreibung, die empfehlenswerterweise in einem
 Pflichtenheft zu erfolgen hat, ist unumgänglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Übergabe des Sourcecodes (Quellcode):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zur Wartung bzw Weiterentwicklung der Software ist der Sourcecode
 erforderlich. Bei Verkauf einer Standardsoftware ist die Übergabe
 des Quellcodes unüblich, bei Kauf einer Individualsoftware jedoch
 dem Käufer anzuraten. Gegebenenfalls ist auch die (versiegelte)
 Hinterlegung bei einem der Vertragsteile oder bei einem Dritten
 denkbar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Installation der Software:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ein wichtiger Punkt, der vertraglich zu regeln ist, betrifft die
 Frage, von wem die Installation der Software zu erfolgen hat und
 wen letztendlich dafür die Verantwortung trifft. Soll dies der
 Verkäufer übernehmen sind vorher Erkundigungen hinsichtlich der
 Beschaffenheit des IT-Systems des Käufers einzuholen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Systemumgebung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Meistens ist die Software nur auf spezieller Hardware und unter
 einem speziellen Betriebssystem einsetzbar. Es empfiehlt sich
 daher, die Systemumgebung grob zu umschreiben, um klarzustellen,
 welchen Umgebungsbedingungen die Software genügen muss.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entgelt- und Zahlungsbedingungen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die näheren Umstände der Bezahlung, die Regelung von Verzugszinsen
 sowie gegebenenfalls die Einbehaltung eines Haftungsrücklasses sind
 ebenfalls zentrale Vertragsbedingungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Termine und Schulung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Eine genaue Terminisierung der Leistungserbringung ist unabdingbar.
 Diese kann gegebenenfalls mit einer Konventionalstrafe abgesichert
 werden. Üblich ist auch, dass der Verkäufer den Käufer bzw dessen
 Leute einschult, was vertraglich auch näher geregelt sein
 sollte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualitätsanforderungen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Sollten spezielle Funktionalitäten und Anforderungen gestellt
 werden, sind diese – gegebenenfalls im Pflichtenheft – näher zu
 definieren. Hiezu zählt zB die Benutzerfreundlichkeit, Robustheit
 gegen Bedienungs- und Hardwarefehler (keine Datenverluste),
 Anpassbarkeit an andere Betriebssysteme etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abnahme:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Es empfiehlt sich eine Regelung, wann die gelieferte Software als
 mängelfrei abgenommen gilt (zB wenn der Käufer die Lieferung nicht
 binnen einer bestimmten Frist schriftlich rügt). Es ist auch
 üblich, einen Abnahmetest näher zu definieren, den die Software vor
 Abnahme zu bestehen hat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schutzrechte:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Da Computerprogramme urheberrechtlich geschützt sind (§ 40a–e
 UrhG), ist eine Regelung vorzusehen, dass dem Käufer, so weit dies
 für die vertragsmäßige Verwendung erforderlich ist, daran ein
 Werknutzungsrecht (ausschließliches Nutzungsrecht nach § 24
 UrhG) oder eine Werknutzungsbewilligung (nicht ausschließlich)
 zusteht. Sollte in Schutzrechte Dritter eingegriffen werden, sollte
 eine Haftungsfreistellung des Käufers durch den Verkäufer normiert
 werden. Eine Werknutzungsbewilligung kommt ebenso ein Betracht;
 diese ist allerdings nicht exklusiv auf einen Vertragspartner
 beschränkt und kann somit auch mit anderen Kunden vereinbart
 werden. Letztere wird daher bei Standardsoftware meist zwingend
 gewählt werden müssen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewährleistung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Eine Modifikation der Gewährleistungsbestimmungen ist allenfalls
 möglich, soweit dies gesetzlich zulässig ist. Darüber hinaus ist es
 möglich, eine Garantie für einen bestimmten Zeitraum zu
 vereinbaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="406871464"/>
+          <w:numId w:val="60650119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -906,51 +906,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="406871464">
+  <w:abstractNum w:abstractNumId="60650119">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -1015,51 +1015,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="354743451">
+  <w:abstractNum w:abstractNumId="443343506">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -1124,137 +1124,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77851069">
+  <w:abstractNum w:abstractNumId="99760830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75076790">
+    <w:lvl w:ilvl="0" w:tplc="94780932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75076790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94780932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77851068">
+  <w:abstractNum w:abstractNumId="99760829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45847284">
+    <w:lvl w:ilvl="0" w:tplc="96121997">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2006,61 +2006,61 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77851068">
-    <w:abstractNumId w:val="77851068"/>
+  <w:num w:numId="99760829">
+    <w:abstractNumId w:val="99760829"/>
   </w:num>
-  <w:num w:numId="77851069">
-    <w:abstractNumId w:val="77851069"/>
+  <w:num w:numId="99760830">
+    <w:abstractNumId w:val="99760830"/>
   </w:num>
-  <w:num w:numId="354743451">
-    <w:abstractNumId w:val="354743451"/>
+  <w:num w:numId="443343506">
+    <w:abstractNumId w:val="443343506"/>
   </w:num>
-  <w:num w:numId="406871464">
-    <w:abstractNumId w:val="406871464"/>
+  <w:num w:numId="60650119">
+    <w:abstractNumId w:val="60650119"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -2871,51 +2871,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId192735723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId441915370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId239267512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId116056198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>