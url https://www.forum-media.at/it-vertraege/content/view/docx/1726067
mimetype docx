--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="93552874" w:name="document"/>
-    <w:bookmarkEnd w:id="93552874"/>
+    <w:bookmarkStart w:id="49576893" w:name="document"/>
+    <w:bookmarkEnd w:id="49576893"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 980030 | Marco Riegler - Gerold M.
 Oberhumer - Stefan Steinkogler | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -133,52 +133,52 @@
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" o:hrnoshade="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Umfang
 der Einwilligung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34078606" w:name="link1"/>
-      <w:bookmarkEnd w:id="34078606"/>
+      <w:bookmarkStart w:id="39520507" w:name="link1"/>
+      <w:bookmarkEnd w:id="39520507"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -487,52 +487,52 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35623061" w:name="link2"/>
-      <w:bookmarkEnd w:id="35623061"/>
+      <w:bookmarkStart w:id="96990341" w:name="link2"/>
+      <w:bookmarkEnd w:id="96990341"/>
       <w:hyperlink w:anchor="note2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -574,52 +574,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich willige weiters ein, dass folgende meiner personenbezogenen
 Daten zu den angeführten Zwecken an folgende </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfänger</w:t>
       </w:r>
-      <w:bookmarkStart w:id="46862057" w:name="link3"/>
-      <w:bookmarkEnd w:id="46862057"/>
+      <w:bookmarkStart w:id="81584399" w:name="link3"/>
+      <w:bookmarkEnd w:id="81584399"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> übermittelt werden
 können:</w:t>
       </w:r>
@@ -896,161 +896,161 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Soweit es sich dabei um
 Übermittlungen in/an Drittländer/internationale Organisationen
 handelt, werden noch ergänzend folgende Informationen
 erteilt:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="73735771" w:name="link4"/>
-      <w:bookmarkEnd w:id="73735771"/>
+      <w:bookmarkStart w:id="83365639" w:name="link4"/>
+      <w:bookmarkEnd w:id="83365639"/>
       <w:hyperlink w:anchor="note4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="886245506"/>
+          <w:numId w:val="945649658"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Drittland/internationale
 Organisation:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="43369745" w:name="link5"/>
-      <w:bookmarkEnd w:id="43369745"/>
+      <w:bookmarkStart w:id="44423882" w:name="link5"/>
+      <w:bookmarkEnd w:id="44423882"/>
       <w:hyperlink w:anchor="note5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Für diese Übermittlung gibt es (Zutreffendes ankreuzen):
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="886245506"/>
+          <w:numId w:val="945649658"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Angemessenheitsbeschluss der Europäischen Kommission …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="886245506"/>
+          <w:numId w:val="945649658"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Folgende geeignete oder angemessene Garantien … [iSd
 Art 46, 47 oder 49 Abs 1 DSGVO]. Wenn Sie eine Kopie
 dieser Garantien erhalten möchten, können Sie sich jederzeit gerne
 an uns bzw unseren Vertreter wenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1404,52 +1404,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertreter des Verantwortlichen: … [Name und Kontaktdaten der
 Ansprechperson]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Datenschutzbeauftragter:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8653819" w:name="link6"/>
-      <w:bookmarkEnd w:id="8653819"/>
+      <w:bookmarkStart w:id="48801309" w:name="link6"/>
+      <w:bookmarkEnd w:id="48801309"/>
       <w:hyperlink w:anchor="note6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="4"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> … [Name und Kontaktdaten]</w:t>
       </w:r>
     </w:p>
@@ -1480,220 +1480,220 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Weiters wird auf nachstehende Rechte hingewiesen, die dem
 Betroffenen nach der DSGVO bezüglich der Verarbeitung von ihn
 betreffenden personenbezogenen Daten zustehen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Auskunft seitens des Verantwortlichen über die Sie
 betreffenden personenbezogenen Daten nach Art 15 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Berichtigung nach Art 16 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Löschung nach Art 17 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Einschränkung der Verarbeitung nach Art 18
 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Datenübertragbarkeit nach Art 20 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="838332285"/>
+          <w:numId w:val="674057359"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Widerspruch gegen die Verarbeitung nach Art 21
 DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Des Weiteren haben Betroffene auch das Recht, Beschwerde bei der
 zuständigen Aufsichtsbehörde (in Österreich die Datenschutzbehörde
 mit Sitz in Wien) zu erheben. Diesbezüglich wird auch auf die unter
 dem Link </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34686a849173b0b92" w:history="1">
+      <w:hyperlink r:id="rId10746ac0571307ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dsb.gv.at/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> abrufbare Website der
 österreichischen Datenschutzbehörde verwiesen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1822,66 +1822,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="84655248" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1572247591765" w:name="note1"/>
+            <w:bookmarkStart w:id="87262480" w:name="note1"/>
+            <w:bookmarkEnd w:id="87262480"/>
+            <w:bookmarkStart w:id="3789005378284" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1572247591765"/>
+            <w:bookmarkEnd w:id="3789005378284"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1936,66 +1936,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="73019707" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7329053055030" w:name="note2"/>
+            <w:bookmarkStart w:id="86044831" w:name="note2"/>
+            <w:bookmarkEnd w:id="86044831"/>
+            <w:bookmarkStart w:id="6412273705562" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7329053055030"/>
+            <w:bookmarkEnd w:id="6412273705562"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2024,134 +2024,134 @@
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 107 Abs 3 TKG normiert die Möglichkeit, im Rahmen
 einer aufrechten Kundenbeziehung elektronische Post auch ohne vorab
 eingeholte Einwilligung zu versenden. Dabei ist jedoch zu beachten,
 dass das aufrechte Vertragsverhältnis alleine dafür nicht
 ausreicht. Folgende Bedingungen müssen für eine zustimmungslose
 Versendung elektronischer Post zu Werbezwecken gem § 107
 Abs 3 TKG kumulativ vorliegen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="698722815"/>
+                <w:numId w:val="939708247"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Absender hat die Kontaktinformation im Zusammenhang mit dem
 Verkauf oder einer Dienstleistung an seine Kunden erhalten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="698722815"/>
+                <w:numId w:val="939708247"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Nachricht zur Direktwerbung erfolgt für eigene ähnliche
 Produkte oder Dienstleistungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="698722815"/>
+                <w:numId w:val="939708247"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Empfänger hat klar und deutlich die Möglichkeit erhalten,
 eine solche Nutzung der elektronischen Kontaktinformation bei deren
 Erhebung und zusätzlich bei jeder Übertragung kostenfrei und
 problemlos abzulehnen und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="698722815"/>
+                <w:numId w:val="939708247"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Empfänger hat die Zusendung nicht von vornherein,
 insbesondere nicht durch Eintragung in die in § 7 Abs 2
 E-Commerce-Gesetz genannte Liste (sog „Robinson-Liste“),
 abgelehnt</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2220,66 +2220,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="97765217" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7443033993336" w:name="note3"/>
+            <w:bookmarkStart w:id="70975015" w:name="note3"/>
+            <w:bookmarkEnd w:id="70975015"/>
+            <w:bookmarkStart w:id="8406018209500" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7443033993336"/>
+            <w:bookmarkEnd w:id="8406018209500"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2334,66 +2334,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41252061" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3771857839393" w:name="note4"/>
+            <w:bookmarkStart w:id="82234993" w:name="note4"/>
+            <w:bookmarkEnd w:id="82234993"/>
+            <w:bookmarkStart w:id="9075380971322" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3771857839393"/>
+            <w:bookmarkEnd w:id="9075380971322"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2446,66 +2446,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13663094" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4287243987414" w:name="note5"/>
+            <w:bookmarkStart w:id="14424774" w:name="note5"/>
+            <w:bookmarkEnd w:id="14424774"/>
+            <w:bookmarkStart w:id="7126656474903" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4287243987414"/>
+            <w:bookmarkEnd w:id="7126656474903"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2558,66 +2558,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80312743" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3961777800874" w:name="note6"/>
+            <w:bookmarkStart w:id="41669137" w:name="note6"/>
+            <w:bookmarkEnd w:id="41669137"/>
+            <w:bookmarkStart w:id="4013140106762" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3961777800874"/>
+            <w:bookmarkEnd w:id="4013140106762"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2977,51 +2977,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="698722815">
+  <w:abstractNum w:abstractNumId="939708247">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3086,51 +3086,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="838332285">
+  <w:abstractNum w:abstractNumId="674057359">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3195,51 +3195,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="886245506">
+  <w:abstractNum w:abstractNumId="945649658">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3302,51 +3302,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="599289867">
+  <w:abstractNum w:abstractNumId="673221653">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3411,51 +3411,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="669161615">
+  <w:abstractNum w:abstractNumId="978457447">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3518,137 +3518,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93432987">
+  <w:abstractNum w:abstractNumId="66355934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62081988">
+    <w:lvl w:ilvl="0" w:tplc="47502904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62081988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47502904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93432986">
+  <w:abstractNum w:abstractNumId="66355933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98487960">
+    <w:lvl w:ilvl="0" w:tplc="93680434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4400,70 +4400,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93432986">
-    <w:abstractNumId w:val="93432986"/>
+  <w:num w:numId="66355933">
+    <w:abstractNumId w:val="66355933"/>
   </w:num>
-  <w:num w:numId="93432987">
-    <w:abstractNumId w:val="93432987"/>
+  <w:num w:numId="66355934">
+    <w:abstractNumId w:val="66355934"/>
   </w:num>
-  <w:num w:numId="669161615">
-    <w:abstractNumId w:val="669161615"/>
+  <w:num w:numId="978457447">
+    <w:abstractNumId w:val="978457447"/>
   </w:num>
-  <w:num w:numId="599289867">
-    <w:abstractNumId w:val="599289867"/>
+  <w:num w:numId="673221653">
+    <w:abstractNumId w:val="673221653"/>
   </w:num>
-  <w:num w:numId="886245506">
-    <w:abstractNumId w:val="886245506"/>
+  <w:num w:numId="945649658">
+    <w:abstractNumId w:val="945649658"/>
   </w:num>
-  <w:num w:numId="838332285">
-    <w:abstractNumId w:val="838332285"/>
+  <w:num w:numId="674057359">
+    <w:abstractNumId w:val="674057359"/>
   </w:num>
-  <w:num w:numId="698722815">
-    <w:abstractNumId w:val="698722815"/>
+  <w:num w:numId="939708247">
+    <w:abstractNumId w:val="939708247"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5274,51 +5274,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId588342393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId826932783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId34686a849173b0b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dsb.gv.at/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId154545218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId860839484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10746ac0571307ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dsb.gv.at/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>