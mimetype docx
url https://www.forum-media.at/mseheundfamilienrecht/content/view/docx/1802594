--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="91138013" w:name="document"/>
-    <w:bookmarkEnd w:id="91138013"/>
+    <w:bookmarkStart w:id="98508090" w:name="document"/>
+    <w:bookmarkEnd w:id="98508090"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1055555 | Susanna Perl-Lippitsch |
 Muster | Schriftsatzmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1285,196 +1285,196 @@
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Beweis:</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:tcMar>
                           <w:top w:w="0" w:type="auto"/>
                           <w:left w:w="0" w:type="auto"/>
                           <w:bottom w:w="0" w:type="auto"/>
                           <w:right w:w="120" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="top"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">PV</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Grundbuchsauszüge ... Beilage *</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Kaufvertrag vom … Beilage *</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Kreditanbot vom … Beilage *</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Kontoauszug vom … Beilage *</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="584124428"/>
+                            <w:numId w:val="135929561"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Einzuholendes gerichtliches Sachverständigengutachten aus dem
 Fachbereich Immobilienbewertung</w:t>
                         </w:r>
                       </w:p>
@@ -1634,80 +1634,80 @@
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Beweis:</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:tcMar>
                           <w:top w:w="0" w:type="auto"/>
                           <w:left w:w="0" w:type="auto"/>
                           <w:bottom w:w="0" w:type="auto"/>
                           <w:right w:w="120" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="top"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="302924466"/>
+                            <w:numId w:val="840329328"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">PV</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="302924466"/>
+                            <w:numId w:val="840329328"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Im Bestreitungsfall vorzulegender Schenkungsvertrag vom …
 [Datum]</w:t>
                         </w:r>
                       </w:p>
@@ -2044,51 +2044,51 @@
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Beweis:</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:tcMar>
                           <w:top w:w="0" w:type="auto"/>
                           <w:left w:w="0" w:type="auto"/>
                           <w:bottom w:w="0" w:type="auto"/>
                           <w:right w:w="120" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="top"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
-                            <w:numId w:val="223398036"/>
+                            <w:numId w:val="412504572"/>
                           </w:numPr>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                           <w:jc w:val="left"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="white"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                             <w:color w:val="000000"/>
                             <w:position w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve">PV</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
@@ -2253,51 +2253,51 @@
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Beweis:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="auto"/>
                     <w:left w:w="0" w:type="auto"/>
                     <w:bottom w:w="0" w:type="auto"/>
                     <w:right w:w="120" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="510330009"/>
+                      <w:numId w:val="869877169"/>
                     </w:numPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:highlight w:val="white"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">PV</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -2759,105 +2759,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem/der Antragsgegner/in aufzutragen, dahingehend Rechnung zu
 legen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740832980"/>
+          <w:numId w:val="595028817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mit welchen finanziellen Mitteln die Liegenschaft in
 [Gemeinde], EZ … [Nummer], KG … [Nummer], … [Gemeinde] im Jahr …
 angeschafft wurde und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740832980"/>
+          <w:numId w:val="595028817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mit welchen finanziellen Mitteln die Liegenschaft in
 [Gemeinde], EZ … [Nummer], KG … [Nummer], … [Gemeinde] im Jahr ….
 angeschafft wurde, sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740832980"/>
+          <w:numId w:val="595028817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">welche ehelichen Ersparnisse und deren Höhe zum Zeitpunkt der
 Aufhebung der ehelichen Lebensgemeinschaft … [Datum] vorhanden
 waren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -2902,78 +2902,78 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Antrag,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312123061"/>
+          <w:numId w:val="618015659"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Bezirksgericht … möge das gesamte eheliche
 Gebrauchsvermögen und die gesamten ehelichen Ersparnisse
 gem den §§ 81 ff EheG nach Billigkeit aufteilen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312123061"/>
+          <w:numId w:val="618015659"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">den/die Antragsgegner/in gem § 78 AußStrG zum Ersatz
 der Kosten dieses Verfahrens gem § 19a RAO zu Handen des
 Antragsteller/invertreter binnen 14 Tagen bei sonstiger Exekution
 zu verpflichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3320,51 +3320,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="312123061">
+  <w:abstractNum w:abstractNumId="618015659">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3413,51 +3413,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="740832980">
+  <w:abstractNum w:abstractNumId="595028817">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3506,51 +3506,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="510330009">
+  <w:abstractNum w:abstractNumId="869877169">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3615,51 +3615,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="223398036">
+  <w:abstractNum w:abstractNumId="412504572">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3724,51 +3724,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="302924466">
+  <w:abstractNum w:abstractNumId="840329328">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3833,51 +3833,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="584124428">
+  <w:abstractNum w:abstractNumId="135929561">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3942,219 +3942,219 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34870396">
+  <w:abstractNum w:abstractNumId="82332244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58638226">
+    <w:lvl w:ilvl="0" w:tplc="72147456">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58638226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72147456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34870395">
+  <w:abstractNum w:abstractNumId="82332243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99014122">
+    <w:lvl w:ilvl="0" w:tplc="54497992">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99014122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54497992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="862582324">
+  <w:abstractNum w:abstractNumId="284334390">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4203,51 +4203,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91260277">
+  <w:abstractNum w:abstractNumId="493785326">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4296,51 +4296,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="404475360">
+  <w:abstractNum w:abstractNumId="314512428">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4405,137 +4405,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34870394">
+  <w:abstractNum w:abstractNumId="82332242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75378530">
+    <w:lvl w:ilvl="0" w:tplc="46923875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75378530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46923875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34870393">
+  <w:abstractNum w:abstractNumId="82332241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69199572">
+    <w:lvl w:ilvl="0" w:tplc="75930434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5287,88 +5287,88 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34870393">
-    <w:abstractNumId w:val="34870393"/>
+  <w:num w:numId="82332241">
+    <w:abstractNumId w:val="82332241"/>
   </w:num>
-  <w:num w:numId="34870394">
-    <w:abstractNumId w:val="34870394"/>
+  <w:num w:numId="82332242">
+    <w:abstractNumId w:val="82332242"/>
   </w:num>
-  <w:num w:numId="404475360">
-    <w:abstractNumId w:val="404475360"/>
+  <w:num w:numId="314512428">
+    <w:abstractNumId w:val="314512428"/>
   </w:num>
-  <w:num w:numId="91260277">
-    <w:abstractNumId w:val="91260277"/>
+  <w:num w:numId="493785326">
+    <w:abstractNumId w:val="493785326"/>
   </w:num>
-  <w:num w:numId="862582324">
-    <w:abstractNumId w:val="862582324"/>
+  <w:num w:numId="284334390">
+    <w:abstractNumId w:val="284334390"/>
   </w:num>
-  <w:num w:numId="34870395">
-    <w:abstractNumId w:val="34870395"/>
+  <w:num w:numId="82332243">
+    <w:abstractNumId w:val="82332243"/>
   </w:num>
-  <w:num w:numId="34870396">
-    <w:abstractNumId w:val="34870396"/>
+  <w:num w:numId="82332244">
+    <w:abstractNumId w:val="82332244"/>
   </w:num>
-  <w:num w:numId="584124428">
-    <w:abstractNumId w:val="584124428"/>
+  <w:num w:numId="135929561">
+    <w:abstractNumId w:val="135929561"/>
   </w:num>
-  <w:num w:numId="302924466">
-    <w:abstractNumId w:val="302924466"/>
+  <w:num w:numId="840329328">
+    <w:abstractNumId w:val="840329328"/>
   </w:num>
-  <w:num w:numId="223398036">
-    <w:abstractNumId w:val="223398036"/>
+  <w:num w:numId="412504572">
+    <w:abstractNumId w:val="412504572"/>
   </w:num>
-  <w:num w:numId="510330009">
-    <w:abstractNumId w:val="510330009"/>
+  <w:num w:numId="869877169">
+    <w:abstractNumId w:val="869877169"/>
   </w:num>
-  <w:num w:numId="740832980">
-    <w:abstractNumId w:val="740832980"/>
+  <w:num w:numId="595028817">
+    <w:abstractNumId w:val="595028817"/>
   </w:num>
-  <w:num w:numId="312123061">
-    <w:abstractNumId w:val="312123061"/>
+  <w:num w:numId="618015659">
+    <w:abstractNumId w:val="618015659"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -6179,51 +6179,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId381532199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId219831624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId415319654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId630805804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>