--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="8606115" w:name="document"/>
-    <w:bookmarkEnd w:id="8606115"/>
+    <w:bookmarkStart w:id="30166949" w:name="document"/>
+    <w:bookmarkEnd w:id="30166949"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1029132 | Christine Fidler-Faßmann
 - Andrea Futterknecht | Muster | Schriftsatzmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -631,156 +631,156 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es wird daher folgender Beschluss beantragt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="682898684"/>
+          <w:numId w:val="545869618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dem Antragsgegner wird der Aufenthalt in der Wohnung in 1230
 Wien, C-Straße 1, sowie der unmittelbaren Umgebung der Wohnung
 verboten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="682898684"/>
+          <w:numId w:val="545869618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dem Antragsgegner wird aufgetragen, das Zusammentreffen sowie
 die Kontaktaufnahme mit der Antragstellerin zu vermeiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="682898684"/>
+          <w:numId w:val="545869618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Antragsgegner ist verpflichtet die Schlüssel zur Wohnung
 und zur Garage auszufolgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="682898684"/>
+          <w:numId w:val="545869618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die einstweilige Verfügung gilt für die Dauer von vier
 Monaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="682898684"/>
+          <w:numId w:val="545869618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die beantragten Maßnahmen sind sofort zu vollziehen und die
 Antragstellerin ist vom Zeitpunkt des Vollzugs zu verständigen. Die
 Exekutive wird beauftragt, jeweils auf Ersuchen der Antragstellerin
 den der einstweiligen Verfügung entsprechenden Zustand durch
 unmittelbare Befehls- und Zwangsgewalt herzustellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -817,157 +817,157 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71543602" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6706515520347" w:name="note1"/>
+            <w:bookmarkStart w:id="41050526" w:name="note1"/>
+            <w:bookmarkEnd w:id="41050526"/>
+            <w:bookmarkStart w:id="3424340541682" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6706515520347"/>
+            <w:bookmarkEnd w:id="3424340541682"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Voraussetzung für die Erlassung einer einstweiligen Verfügung
 nach § 382b EO ist, dass</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="935183369"/>
+                <w:numId w:val="335096778"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ein körperlicher Angriff,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="935183369"/>
+                <w:numId w:val="335096778"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eine Drohung mit einem solchen körperlichen Angriff oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="935183369"/>
+                <w:numId w:val="335096778"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoterror (ein die psychische Gesundheit erheblich
 beeinträchtigendes Verhalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -1030,66 +1030,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11238061" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="217477610278" w:name="note2"/>
+            <w:bookmarkStart w:id="8820980" w:name="note2"/>
+            <w:bookmarkEnd w:id="8820980"/>
+            <w:bookmarkStart w:id="5558811603419" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="217477610278"/>
+            <w:bookmarkEnd w:id="5558811603419"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1162,66 +1162,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="76627115" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5900264410409" w:name="note3"/>
+            <w:bookmarkStart w:id="63085916" w:name="note3"/>
+            <w:bookmarkEnd w:id="63085916"/>
+            <w:bookmarkStart w:id="6153204850043" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5900264410409"/>
+            <w:bookmarkEnd w:id="6153204850043"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1276,66 +1276,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52625555" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6252600301922" w:name="note4"/>
+            <w:bookmarkStart w:id="46823166" w:name="note4"/>
+            <w:bookmarkEnd w:id="46823166"/>
+            <w:bookmarkStart w:id="7622633241942" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6252600301922"/>
+            <w:bookmarkEnd w:id="7622633241942"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1374,66 +1374,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71449880" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9349397880382" w:name="note5"/>
+            <w:bookmarkStart w:id="88954944" w:name="note5"/>
+            <w:bookmarkEnd w:id="88954944"/>
+            <w:bookmarkStart w:id="1739513271075" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9349397880382"/>
+            <w:bookmarkEnd w:id="1739513271075"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1575,212 +1575,212 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Keine gleichwertige Wohnmöglichkeit ist gegeben</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">hinsichtlich einer Unterkunft bei den Eltern oder anderen
 Verwandten (EFSlg 30.268, 46.872, 49.569, 91.338),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">bei Aufnahme in einem Altersheim (EFSlg 44.279),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">bei Aufnahme in einem Frauenhaus oder einer ähnlichen
 Einrichtung,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">hinsichtlich einer bloß prekaristischen Unterkunft (EFSlg
 94.827),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">bei Nächtigungsmöglichkeit in einem Dienstzimmer (EFSlg 41.976)
 oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">wenn (bei Lebensmittelpunkt im Inland) nur eine 200 km
 entfernte Wohnung im Ausland vorhanden ist (EFSlg 98.678),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="778470355"/>
+                <w:numId w:val="569780773"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">wenn eine krebskranke Person in ein geerbtes Haus umziehen
 müsste, sofern sich dadurch die Entfernung ihres Wohnsitzes von den
 vertrauten Behandlungseinrichtungen von ca 55 km auf
 140 km vergrößert (OGH 25.5.2016, 7 Ob 77/16y).</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1800,66 +1800,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79760173" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5716870848428" w:name="note6"/>
+            <w:bookmarkStart w:id="62356958" w:name="note6"/>
+            <w:bookmarkEnd w:id="62356958"/>
+            <w:bookmarkStart w:id="2890466744129" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5716870848428"/>
+            <w:bookmarkEnd w:id="2890466744129"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1896,66 +1896,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16944610" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3866772592552" w:name="note7"/>
+            <w:bookmarkStart w:id="38702262" w:name="note7"/>
+            <w:bookmarkEnd w:id="38702262"/>
+            <w:bookmarkStart w:id="2834641620950" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3866772592552"/>
+            <w:bookmarkEnd w:id="2834641620950"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1991,66 +1991,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="51127959" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8839455489439" w:name="note8"/>
+            <w:bookmarkStart w:id="88557279" w:name="note8"/>
+            <w:bookmarkEnd w:id="88557279"/>
+            <w:bookmarkStart w:id="6253574324765" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8839455489439"/>
+            <w:bookmarkEnd w:id="6253574324765"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2111,66 +2111,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29237126" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3179394540046" w:name="note9"/>
+            <w:bookmarkStart w:id="31549239" w:name="note9"/>
+            <w:bookmarkEnd w:id="31549239"/>
+            <w:bookmarkStart w:id="60516155711" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3179394540046"/>
+            <w:bookmarkEnd w:id="60516155711"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2205,66 +2205,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21951676" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2455386644268" w:name="note10"/>
+            <w:bookmarkStart w:id="97408926" w:name="note10"/>
+            <w:bookmarkEnd w:id="97408926"/>
+            <w:bookmarkStart w:id="8628583532134" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2455386644268"/>
+            <w:bookmarkEnd w:id="8628583532134"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2298,66 +2298,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20424037" w:name="note11"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7377662481301" w:name="note11"/>
+            <w:bookmarkStart w:id="55884862" w:name="note11"/>
+            <w:bookmarkEnd w:id="55884862"/>
+            <w:bookmarkStart w:id="8092685134365" w:name="note11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[11]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7377662481301"/>
+            <w:bookmarkEnd w:id="8092685134365"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2395,66 +2395,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53890747" w:name="note12"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2522225309949" w:name="note12"/>
+            <w:bookmarkStart w:id="54658264" w:name="note12"/>
+            <w:bookmarkEnd w:id="54658264"/>
+            <w:bookmarkStart w:id="4085463680278" w:name="note12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[12]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2522225309949"/>
+            <w:bookmarkEnd w:id="4085463680278"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2494,66 +2494,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78992148" w:name="note13"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5437951516008" w:name="note13"/>
+            <w:bookmarkStart w:id="19711951" w:name="note13"/>
+            <w:bookmarkEnd w:id="19711951"/>
+            <w:bookmarkStart w:id="7505280256549" w:name="note13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[13]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5437951516008"/>
+            <w:bookmarkEnd w:id="7505280256549"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2588,66 +2588,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="98265097" w:name="note14"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6045757582759" w:name="note14"/>
+            <w:bookmarkStart w:id="84469774" w:name="note14"/>
+            <w:bookmarkEnd w:id="84469774"/>
+            <w:bookmarkStart w:id="2089469294055" w:name="note14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[14]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6045757582759"/>
+            <w:bookmarkEnd w:id="2089469294055"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2680,66 +2680,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38400519" w:name="note15"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9165704649128" w:name="note15"/>
+            <w:bookmarkStart w:id="35862706" w:name="note15"/>
+            <w:bookmarkEnd w:id="35862706"/>
+            <w:bookmarkStart w:id="404561699913" w:name="note15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[15]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9165704649128"/>
+            <w:bookmarkEnd w:id="404561699913"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2757,77 +2757,77 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Behörden sind ermächtigt,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="905937443"/>
+                <w:numId w:val="228515406"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Waffen und Munition sowie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="905937443"/>
+                <w:numId w:val="228515406"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Urkunden (ausgenommen Jagdkarten), die nach diesem Bundesgesetz
 zum Erwerb, Besitz, Führen oder zur Einfuhr von Waffen oder
 Munition berechtigen,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -3199,51 +3199,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="905937443">
+  <w:abstractNum w:abstractNumId="228515406">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3308,51 +3308,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="778470355">
+  <w:abstractNum w:abstractNumId="569780773">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3417,51 +3417,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="935183369">
+  <w:abstractNum w:abstractNumId="335096778">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3526,51 +3526,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="682898684">
+  <w:abstractNum w:abstractNumId="545869618">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3619,135 +3619,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72250741">
+  <w:abstractNum w:abstractNumId="27564099">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11896726">
+    <w:lvl w:ilvl="0" w:tplc="72317762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11896726" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72317762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="438239997">
+  <w:abstractNum w:abstractNumId="455859845">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3812,51 +3812,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="580406872">
+  <w:abstractNum w:abstractNumId="818838070">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3905,137 +3905,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72250740">
+  <w:abstractNum w:abstractNumId="27564098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85265458">
+    <w:lvl w:ilvl="0" w:tplc="29341209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85265458" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29341209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72250739">
+  <w:abstractNum w:abstractNumId="27564097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86392765">
+    <w:lvl w:ilvl="0" w:tplc="98792979">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4787,76 +4787,76 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72250739">
-    <w:abstractNumId w:val="72250739"/>
+  <w:num w:numId="27564097">
+    <w:abstractNumId w:val="27564097"/>
   </w:num>
-  <w:num w:numId="72250740">
-    <w:abstractNumId w:val="72250740"/>
+  <w:num w:numId="27564098">
+    <w:abstractNumId w:val="27564098"/>
   </w:num>
-  <w:num w:numId="580406872">
-    <w:abstractNumId w:val="580406872"/>
+  <w:num w:numId="818838070">
+    <w:abstractNumId w:val="818838070"/>
   </w:num>
-  <w:num w:numId="438239997">
-    <w:abstractNumId w:val="438239997"/>
+  <w:num w:numId="455859845">
+    <w:abstractNumId w:val="455859845"/>
   </w:num>
-  <w:num w:numId="72250741">
-    <w:abstractNumId w:val="72250741"/>
+  <w:num w:numId="27564099">
+    <w:abstractNumId w:val="27564099"/>
   </w:num>
-  <w:num w:numId="682898684">
-    <w:abstractNumId w:val="682898684"/>
+  <w:num w:numId="545869618">
+    <w:abstractNumId w:val="545869618"/>
   </w:num>
-  <w:num w:numId="935183369">
-    <w:abstractNumId w:val="935183369"/>
+  <w:num w:numId="335096778">
+    <w:abstractNumId w:val="335096778"/>
   </w:num>
-  <w:num w:numId="778470355">
-    <w:abstractNumId w:val="778470355"/>
+  <w:num w:numId="569780773">
+    <w:abstractNumId w:val="569780773"/>
   </w:num>
-  <w:num w:numId="905937443">
-    <w:abstractNumId w:val="905937443"/>
+  <w:num w:numId="228515406">
+    <w:abstractNumId w:val="228515406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5667,51 +5667,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId537894946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId632293796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId694910220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId994351864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>