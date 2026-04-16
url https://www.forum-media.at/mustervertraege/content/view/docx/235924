--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="86393654" w:name="document"/>
-    <w:bookmarkEnd w:id="86393654"/>
+    <w:bookmarkStart w:id="26096663" w:name="document"/>
+    <w:bookmarkEnd w:id="26096663"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 874954 | WEKA (red) - Albert
 Scherzer - Sascha Jung | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -187,52 +187,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsgegenstand</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6774542" w:name="link1"/>
-      <w:bookmarkEnd w:id="6774542"/>
+      <w:bookmarkStart w:id="52266073" w:name="link1"/>
+      <w:bookmarkEnd w:id="52266073"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -375,169 +375,169 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Pflege umfasst</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840844101"/>
+                <w:numId w:val="90432216"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Beseitigung von Fehlern an der Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840844101"/>
+                <w:numId w:val="90432216"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Anschaffung neuer, sowie der Ersatz defekter Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840844101"/>
+                <w:numId w:val="90432216"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Installation von zu ersetzender Hardware (Treiber
 etc),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840844101"/>
+                <w:numId w:val="90432216"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die telefonische Beratung des Kunden in Fragen, die sich für
 ihn bei der Hardwarenutzung ergeben und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="840844101"/>
+                <w:numId w:val="90432216"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">periodische Wartungen der Hardware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -906,52 +906,52 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jede Kündigung bedarf zu ihrer Wirksamkeit der </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Schriftform.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="94268182" w:name="link2"/>
-            <w:bookmarkEnd w:id="94268182"/>
+            <w:bookmarkStart w:id="47562890" w:name="link2"/>
+            <w:bookmarkEnd w:id="47562890"/>
             <w:hyperlink w:anchor="note2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
@@ -1467,52 +1467,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitwirkungspflichten</w:t>
       </w:r>
-      <w:bookmarkStart w:id="37006409" w:name="link3"/>
-      <w:bookmarkEnd w:id="37006409"/>
+      <w:bookmarkStart w:id="68788980" w:name="link3"/>
+      <w:bookmarkEnd w:id="68788980"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -4341,64 +4341,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25963814" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="453239996924" w:name="note1"/>
+            <w:bookmarkStart w:id="78341553" w:name="note1"/>
+            <w:bookmarkEnd w:id="78341553"/>
+            <w:bookmarkStart w:id="1290374840230" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="453239996924"/>
+            <w:bookmarkEnd w:id="1290374840230"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4531,64 +4531,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="92165204" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8506910786356" w:name="note2"/>
+            <w:bookmarkStart w:id="6328137" w:name="note2"/>
+            <w:bookmarkEnd w:id="6328137"/>
+            <w:bookmarkStart w:id="8471163863238" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8506910786356"/>
+            <w:bookmarkEnd w:id="8471163863238"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4604,132 +4604,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Kunde Verbraucher sein sollte, muss gem § 6
 Abs 1 Z 2 KSchG im Vertrag bereits geregelt sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="671695622"/>
+                <w:numId w:val="381731483"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dass es ohne Erklärung der Kündigung zu einer automatischen
 Verlängerung der ursprünglichen Vertragsdauer kommt,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="671695622"/>
+                <w:numId w:val="381731483"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">der Hinweis, dass der Verbraucher die automatische
 Vertragsverlängerung durch Kündigung verhindern kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="671695622"/>
+                <w:numId w:val="381731483"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eine dem Verbraucher zur Kündigung zur Verfügung stehende
 Frist,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="671695622"/>
+                <w:numId w:val="381731483"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Verpflichtung des Unternehmers, den Verbraucher bei Beginn
 der Kündigungsfrist auf die Kündigungsmöglichkeit gesondert (und
 somit erneut) hinzuweisen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -4771,64 +4771,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2243602" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="620313215687" w:name="note3"/>
+            <w:bookmarkStart w:id="60881845" w:name="note3"/>
+            <w:bookmarkEnd w:id="60881845"/>
+            <w:bookmarkStart w:id="9146989520288" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="620313215687"/>
+            <w:bookmarkEnd w:id="9146989520288"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5267,51 +5267,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="671695622">
+  <w:abstractNum w:abstractNumId="381731483">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5376,51 +5376,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="840844101">
+  <w:abstractNum w:abstractNumId="90432216">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5469,135 +5469,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85762636">
+  <w:abstractNum w:abstractNumId="34828274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59636848">
+    <w:lvl w:ilvl="0" w:tplc="37513609">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59636848" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37513609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39936788">
+  <w:abstractNum w:abstractNumId="664415354">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5662,51 +5662,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="166060143">
+  <w:abstractNum w:abstractNumId="833164667">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5755,137 +5755,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85762635">
+  <w:abstractNum w:abstractNumId="34828273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46425408">
+    <w:lvl w:ilvl="0" w:tplc="25455640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46425408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25455640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85762634">
+  <w:abstractNum w:abstractNumId="34828272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33949631">
+    <w:lvl w:ilvl="0" w:tplc="67195547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6637,70 +6637,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85762634">
-    <w:abstractNumId w:val="85762634"/>
+  <w:num w:numId="34828272">
+    <w:abstractNumId w:val="34828272"/>
   </w:num>
-  <w:num w:numId="85762635">
-    <w:abstractNumId w:val="85762635"/>
+  <w:num w:numId="34828273">
+    <w:abstractNumId w:val="34828273"/>
   </w:num>
-  <w:num w:numId="166060143">
-    <w:abstractNumId w:val="166060143"/>
+  <w:num w:numId="833164667">
+    <w:abstractNumId w:val="833164667"/>
   </w:num>
-  <w:num w:numId="39936788">
-    <w:abstractNumId w:val="39936788"/>
+  <w:num w:numId="664415354">
+    <w:abstractNumId w:val="664415354"/>
   </w:num>
-  <w:num w:numId="85762636">
-    <w:abstractNumId w:val="85762636"/>
+  <w:num w:numId="34828274">
+    <w:abstractNumId w:val="34828274"/>
   </w:num>
-  <w:num w:numId="840844101">
-    <w:abstractNumId w:val="840844101"/>
+  <w:num w:numId="90432216">
+    <w:abstractNumId w:val="90432216"/>
   </w:num>
-  <w:num w:numId="671695622">
-    <w:abstractNumId w:val="671695622"/>
+  <w:num w:numId="381731483">
+    <w:abstractNumId w:val="381731483"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7511,51 +7511,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId488402891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId809393745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId217042570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId646286925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>