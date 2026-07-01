--- v4 (2026-04-16)
+++ v5 (2026-07-01)
@@ -15,70 +15,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="26096663" w:name="document"/>
-    <w:bookmarkEnd w:id="26096663"/>
+    <w:bookmarkStart w:id="43566805" w:name="document"/>
+    <w:bookmarkEnd w:id="43566805"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 874954 | WEKA (red) - Albert
-Scherzer - Sascha Jung | Muster | Vertragsmuster</w:t>
+        <w:t xml:space="preserve">Dokument-ID: 874954 | FORUM Media (red) -
+Albert Scherzer - Sascha Jung | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardware-Servicevertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -187,52 +187,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsgegenstand</w:t>
       </w:r>
-      <w:bookmarkStart w:id="52266073" w:name="link1"/>
-      <w:bookmarkEnd w:id="52266073"/>
+      <w:bookmarkStart w:id="66101190" w:name="link1"/>
+      <w:bookmarkEnd w:id="66101190"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -375,169 +375,169 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Pflege umfasst</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="90432216"/>
+                <w:numId w:val="393670901"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Beseitigung von Fehlern an der Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="90432216"/>
+                <w:numId w:val="393670901"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Anschaffung neuer, sowie der Ersatz defekter Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="90432216"/>
+                <w:numId w:val="393670901"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Installation von zu ersetzender Hardware (Treiber
 etc),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="90432216"/>
+                <w:numId w:val="393670901"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die telefonische Beratung des Kunden in Fragen, die sich für
 ihn bei der Hardwarenutzung ergeben und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="90432216"/>
+                <w:numId w:val="393670901"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">periodische Wartungen der Hardware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -906,52 +906,52 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jede Kündigung bedarf zu ihrer Wirksamkeit der </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Schriftform.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="47562890" w:name="link2"/>
-            <w:bookmarkEnd w:id="47562890"/>
+            <w:bookmarkStart w:id="20985009" w:name="link2"/>
+            <w:bookmarkEnd w:id="20985009"/>
             <w:hyperlink w:anchor="note2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
@@ -1467,52 +1467,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitwirkungspflichten</w:t>
       </w:r>
-      <w:bookmarkStart w:id="68788980" w:name="link3"/>
-      <w:bookmarkEnd w:id="68788980"/>
+      <w:bookmarkStart w:id="51865155" w:name="link3"/>
+      <w:bookmarkEnd w:id="51865155"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -4341,64 +4341,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78341553" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1290374840230" w:name="note1"/>
+            <w:bookmarkStart w:id="44438380" w:name="note1"/>
+            <w:bookmarkEnd w:id="44438380"/>
+            <w:bookmarkStart w:id="1478398300917" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1290374840230"/>
+            <w:bookmarkEnd w:id="1478398300917"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4531,64 +4531,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6328137" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8471163863238" w:name="note2"/>
+            <w:bookmarkStart w:id="3383611" w:name="note2"/>
+            <w:bookmarkEnd w:id="3383611"/>
+            <w:bookmarkStart w:id="3420529780726" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8471163863238"/>
+            <w:bookmarkEnd w:id="3420529780726"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4604,132 +4604,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Kunde Verbraucher sein sollte, muss gem § 6
 Abs 1 Z 2 KSchG im Vertrag bereits geregelt sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="381731483"/>
+                <w:numId w:val="366623991"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dass es ohne Erklärung der Kündigung zu einer automatischen
 Verlängerung der ursprünglichen Vertragsdauer kommt,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="381731483"/>
+                <w:numId w:val="366623991"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">der Hinweis, dass der Verbraucher die automatische
 Vertragsverlängerung durch Kündigung verhindern kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="381731483"/>
+                <w:numId w:val="366623991"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eine dem Verbraucher zur Kündigung zur Verfügung stehende
 Frist,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="381731483"/>
+                <w:numId w:val="366623991"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Verpflichtung des Unternehmers, den Verbraucher bei Beginn
 der Kündigungsfrist auf die Kündigungsmöglichkeit gesondert (und
 somit erneut) hinzuweisen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -4771,64 +4771,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="60881845" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9146989520288" w:name="note3"/>
+            <w:bookmarkStart w:id="24854765" w:name="note3"/>
+            <w:bookmarkEnd w:id="24854765"/>
+            <w:bookmarkStart w:id="4562663011964" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9146989520288"/>
+            <w:bookmarkEnd w:id="4562663011964"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5267,51 +5267,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="381731483">
+  <w:abstractNum w:abstractNumId="366623991">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5376,51 +5376,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90432216">
+  <w:abstractNum w:abstractNumId="393670901">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5469,135 +5469,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34828274">
+  <w:abstractNum w:abstractNumId="57486466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37513609">
+    <w:lvl w:ilvl="0" w:tplc="79784077">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37513609" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79784077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="664415354">
+  <w:abstractNum w:abstractNumId="772959170">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5662,51 +5662,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="833164667">
+  <w:abstractNum w:abstractNumId="777034157">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5755,137 +5755,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34828273">
+  <w:abstractNum w:abstractNumId="57486465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25455640">
+    <w:lvl w:ilvl="0" w:tplc="71630202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25455640" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71630202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34828272">
+  <w:abstractNum w:abstractNumId="57486464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67195547">
+    <w:lvl w:ilvl="0" w:tplc="43555547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6637,70 +6637,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34828272">
-    <w:abstractNumId w:val="34828272"/>
+  <w:num w:numId="57486464">
+    <w:abstractNumId w:val="57486464"/>
   </w:num>
-  <w:num w:numId="34828273">
-    <w:abstractNumId w:val="34828273"/>
+  <w:num w:numId="57486465">
+    <w:abstractNumId w:val="57486465"/>
   </w:num>
-  <w:num w:numId="833164667">
-    <w:abstractNumId w:val="833164667"/>
+  <w:num w:numId="777034157">
+    <w:abstractNumId w:val="777034157"/>
   </w:num>
-  <w:num w:numId="664415354">
-    <w:abstractNumId w:val="664415354"/>
+  <w:num w:numId="772959170">
+    <w:abstractNumId w:val="772959170"/>
   </w:num>
-  <w:num w:numId="34828274">
-    <w:abstractNumId w:val="34828274"/>
+  <w:num w:numId="57486466">
+    <w:abstractNumId w:val="57486466"/>
   </w:num>
-  <w:num w:numId="90432216">
-    <w:abstractNumId w:val="90432216"/>
+  <w:num w:numId="393670901">
+    <w:abstractNumId w:val="393670901"/>
   </w:num>
-  <w:num w:numId="381731483">
-    <w:abstractNumId w:val="381731483"/>
+  <w:num w:numId="366623991">
+    <w:abstractNumId w:val="366623991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7511,51 +7511,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId217042570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId646286925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId749388677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId305855872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>