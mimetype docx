--- v5 (2026-07-01)
+++ v6 (2026-08-16)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="43566805" w:name="document"/>
-    <w:bookmarkEnd w:id="43566805"/>
+    <w:bookmarkStart w:id="58132479" w:name="document"/>
+    <w:bookmarkEnd w:id="58132479"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 874954 | FORUM Media (red) -
 Albert Scherzer - Sascha Jung | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -187,52 +187,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsgegenstand</w:t>
       </w:r>
-      <w:bookmarkStart w:id="66101190" w:name="link1"/>
-      <w:bookmarkEnd w:id="66101190"/>
+      <w:bookmarkStart w:id="98042458" w:name="link1"/>
+      <w:bookmarkEnd w:id="98042458"/>
       <w:hyperlink w:anchor="note1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -375,169 +375,169 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Pflege umfasst</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="393670901"/>
+                <w:numId w:val="540301131"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Beseitigung von Fehlern an der Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="393670901"/>
+                <w:numId w:val="540301131"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Anschaffung neuer, sowie der Ersatz defekter Hardware,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="393670901"/>
+                <w:numId w:val="540301131"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die Installation von zu ersetzender Hardware (Treiber
 etc),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="393670901"/>
+                <w:numId w:val="540301131"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">die telefonische Beratung des Kunden in Fragen, die sich für
 ihn bei der Hardwarenutzung ergeben und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="393670901"/>
+                <w:numId w:val="540301131"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">periodische Wartungen der Hardware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -906,52 +906,52 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jede Kündigung bedarf zu ihrer Wirksamkeit der </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Schriftform.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="20985009" w:name="link2"/>
-            <w:bookmarkEnd w:id="20985009"/>
+            <w:bookmarkStart w:id="70815709" w:name="link2"/>
+            <w:bookmarkEnd w:id="70815709"/>
             <w:hyperlink w:anchor="note2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="006BB6"/>
                   <w:position w:val="4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
@@ -1467,52 +1467,52 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitwirkungspflichten</w:t>
       </w:r>
-      <w:bookmarkStart w:id="51865155" w:name="link3"/>
-      <w:bookmarkEnd w:id="51865155"/>
+      <w:bookmarkStart w:id="34348472" w:name="link3"/>
+      <w:bookmarkEnd w:id="34348472"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
@@ -4341,64 +4341,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44438380" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1478398300917" w:name="note1"/>
+            <w:bookmarkStart w:id="49687824" w:name="note1"/>
+            <w:bookmarkEnd w:id="49687824"/>
+            <w:bookmarkStart w:id="6261341555658" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1478398300917"/>
+            <w:bookmarkEnd w:id="6261341555658"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4531,64 +4531,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3383611" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3420529780726" w:name="note2"/>
+            <w:bookmarkStart w:id="66265386" w:name="note2"/>
+            <w:bookmarkEnd w:id="66265386"/>
+            <w:bookmarkStart w:id="7243593701184" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3420529780726"/>
+            <w:bookmarkEnd w:id="7243593701184"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4604,132 +4604,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Kunde Verbraucher sein sollte, muss gem § 6
 Abs 1 Z 2 KSchG im Vertrag bereits geregelt sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="366623991"/>
+                <w:numId w:val="174988794"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dass es ohne Erklärung der Kündigung zu einer automatischen
 Verlängerung der ursprünglichen Vertragsdauer kommt,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="366623991"/>
+                <w:numId w:val="174988794"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">der Hinweis, dass der Verbraucher die automatische
 Vertragsverlängerung durch Kündigung verhindern kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="366623991"/>
+                <w:numId w:val="174988794"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eine dem Verbraucher zur Kündigung zur Verfügung stehende
 Frist,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="366623991"/>
+                <w:numId w:val="174988794"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Verpflichtung des Unternehmers, den Verbraucher bei Beginn
 der Kündigungsfrist auf die Kündigungsmöglichkeit gesondert (und
 somit erneut) hinzuweisen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -4771,64 +4771,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24854765" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4562663011964" w:name="note3"/>
+            <w:bookmarkStart w:id="49800876" w:name="note3"/>
+            <w:bookmarkEnd w:id="49800876"/>
+            <w:bookmarkStart w:id="8967184849140" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4562663011964"/>
+            <w:bookmarkEnd w:id="8967184849140"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5267,51 +5267,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="366623991">
+  <w:abstractNum w:abstractNumId="174988794">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5376,51 +5376,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="393670901">
+  <w:abstractNum w:abstractNumId="540301131">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5469,135 +5469,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57486466">
+  <w:abstractNum w:abstractNumId="80640353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79784077">
+    <w:lvl w:ilvl="0" w:tplc="98393587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79784077" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98393587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="772959170">
+  <w:abstractNum w:abstractNumId="763211051">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5662,51 +5662,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="777034157">
+  <w:abstractNum w:abstractNumId="891744039">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -5755,137 +5755,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57486465">
+  <w:abstractNum w:abstractNumId="80640352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71630202">
+    <w:lvl w:ilvl="0" w:tplc="94230312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71630202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94230312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57486464">
+  <w:abstractNum w:abstractNumId="80640351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43555547">
+    <w:lvl w:ilvl="0" w:tplc="51389237">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6637,70 +6637,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57486464">
-    <w:abstractNumId w:val="57486464"/>
+  <w:num w:numId="80640351">
+    <w:abstractNumId w:val="80640351"/>
   </w:num>
-  <w:num w:numId="57486465">
-    <w:abstractNumId w:val="57486465"/>
+  <w:num w:numId="80640352">
+    <w:abstractNumId w:val="80640352"/>
   </w:num>
-  <w:num w:numId="777034157">
-    <w:abstractNumId w:val="777034157"/>
+  <w:num w:numId="891744039">
+    <w:abstractNumId w:val="891744039"/>
   </w:num>
-  <w:num w:numId="772959170">
-    <w:abstractNumId w:val="772959170"/>
+  <w:num w:numId="763211051">
+    <w:abstractNumId w:val="763211051"/>
   </w:num>
-  <w:num w:numId="57486466">
-    <w:abstractNumId w:val="57486466"/>
+  <w:num w:numId="80640353">
+    <w:abstractNumId w:val="80640353"/>
   </w:num>
-  <w:num w:numId="393670901">
-    <w:abstractNumId w:val="393670901"/>
+  <w:num w:numId="540301131">
+    <w:abstractNumId w:val="540301131"/>
   </w:num>
-  <w:num w:numId="366623991">
-    <w:abstractNumId w:val="366623991"/>
+  <w:num w:numId="174988794">
+    <w:abstractNumId w:val="174988794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7511,51 +7511,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId749388677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId305855872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId475218009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId749759380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>