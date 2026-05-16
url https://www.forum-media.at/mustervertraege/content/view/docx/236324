--- v2 (2026-02-15)
+++ v3 (2026-05-16)
@@ -15,69 +15,69 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="12843418" w:name="document"/>
-    <w:bookmarkEnd w:id="12843418"/>
+    <w:bookmarkStart w:id="40313167" w:name="document"/>
+    <w:bookmarkEnd w:id="40313167"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 678313 | WEKA (red) | Muster |
+        <w:t xml:space="preserve">Dokument-ID: 678313 | FORUM (red) | Muster |
 Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstvertrag – Textbaustein Überstundenpauschale,
 All-In-Vereinbarung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -221,64 +221,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41099273" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4005837235080" w:name="note1"/>
+            <w:bookmarkStart w:id="84718760" w:name="note1"/>
+            <w:bookmarkEnd w:id="84718760"/>
+            <w:bookmarkStart w:id="999412406256" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4005837235080"/>
+            <w:bookmarkEnd w:id="999412406256"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -335,64 +335,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11170710" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4388203781198" w:name="note2"/>
+            <w:bookmarkStart w:id="31955423" w:name="note2"/>
+            <w:bookmarkEnd w:id="31955423"/>
+            <w:bookmarkStart w:id="8127417371085" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4388203781198"/>
+            <w:bookmarkEnd w:id="8127417371085"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -425,64 +425,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53037902" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8407066713101" w:name="note3"/>
+            <w:bookmarkStart w:id="96507079" w:name="note3"/>
+            <w:bookmarkEnd w:id="96507079"/>
+            <w:bookmarkStart w:id="8864144055503" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8407066713101"/>
+            <w:bookmarkEnd w:id="8864144055503"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -538,335 +538,324 @@
               <w:t xml:space="preserve"> Auch bei der
 unechten Überstundenpauschale wird eine bestimmte Anzahl an zu
 leistenden Überstunden vereinbart. Im Gegensatz zur echten
 Pauschale werden diese aber unabhängig von ihrer tatsächlichen
 Erbringung abgegolten. Der Pauschalbetrag steht auch zu, wenn die
 Überstunden nicht oder nicht mehr anfallen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seit 01.09.2018</w:t>
-[...10 lines deleted...]
-Überstundengrenzen:</w:t>
+              <w:t xml:space="preserve">Grundsätzlich bestehen folgende Überstundengrenzen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro Woche sind maximal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20 Überstunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 zulässig. Ein Jahres-Kontingent an Überstunden, welches nicht
 überschritten werden darf, besteht nicht mehr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es darf eine Tagesarbeitszeit von </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">zwölf
 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nicht überschritten werden (statt vorher 10
 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gem § 8 AZG neu kann die Arbeitszeit zur Vornahme von Vor-
 und Abschlussarbeiten unter gewissen Voraussetzungen um eine
 weitere halbe Stunde ausgedehnt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">maximale Wochenarbeitszeit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> beträgt
-gem § 9 AZG grundsätzlich </w:t>
+              <w:t xml:space="preserve"> beträgt gem
+§ 9 AZG grundsätzlich </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-(statt vorher im Regelfall 50 Stunden).</w:t>
+              <w:t xml:space="preserve"> (statt
+vorher im Regelfall 50 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 7 Abs 2, 4 und 4a AZG wurden ersatzlos gestrichen,
 § 7 Abs 5 geändert.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Überstunden setzen – wie bisher – einen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">erhöhten
 Arbeitsbedarf</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> voraus.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="701864200"/>
+                <w:numId w:val="948583193"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die durchschnittliche Wochenarbeitszeit darf innerhalb eines
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -924,295 +913,271 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ob die oben beschriebenen neuen Arbeitszeitgrenzen im Einzelfall
 tatsächlich ausgeschöpft werden können, ist davon abhängig, was im
 Arbeitsvertrag des betroffenen Dienstnehmers, dem anwendbaren
 Kollektivvertrag und in den maßgeblichen Betriebsvereinbarungen
 vereinbart wurde.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-berührt werden.</w:t>
+                <w:sz w:val="25"/>
+                <w:szCs w:val="25"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
-                <w:sz w:val="25"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Hinweis:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die 11. und 12. tägliche Arbeitsstunde stellt im Regelfall eine
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zuschlagspflichtige Überstunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dar.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die 11. und 12. tägliche Arbeitsstunde stellt im Regelfall eine
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">§ 6 Abs 1 AZG sieht nämlich vor, dass eine Überstunde
+immer dann anzunehmen ist, wenn</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="348846146"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
-                <w:position w:val="0"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dar.</w:t>
+              <w:t xml:space="preserve">die Grenzen der nach §§ 3 bis 5a AZG zulässigen
+wöchentlichen Normalarbeitszeit überschritten werden oder</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="348846146"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tägliche Normalarbeitszeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="277DB9"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> überschritten
+wird, die sich aufgrund der Verteilung der wöchentlichen
+Normalarbeitszeit gem §§ 3 bis 5a und 18 Abs 2 AZG
+ergibt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">§ 6 Abs 1 AZG sieht nämlich vor, dass eine Überstunde
-[...96 lines deleted...]
-              <w:t xml:space="preserve">Die Normalarbeitszeit gem §§ 3 ff AZG wurde durch die
+              <w:t xml:space="preserve">Die Normalarbeitszeit gem §§ 3 ff AZG wurde durch die
 Arbeitszeitnovelle 2018 nicht geändert. Sie beträgt 8 Stunden
 täglich, soweit keine Ausnahme greift. Die 11. und 12.
 Arbeitsstunde stellen daher im Regelfall zuschlagspflichtige
 Überstunden dar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="89930789" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9444489900018" w:name="note4"/>
+            <w:bookmarkStart w:id="57281564" w:name="note4"/>
+            <w:bookmarkEnd w:id="57281564"/>
+            <w:bookmarkStart w:id="471833365236" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9444489900018"/>
+            <w:bookmarkEnd w:id="471833365236"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1235,191 +1200,191 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> einigen sich
 Dienstnehmer und Dienstgeber darauf, dass allfällige Überstunden
 bereits im Arbeitsentgelt enthalten sind und nicht gesondert
 entlohnt werden. Die Pauschale ist auch dann in voller Höhe
 auszuzahlen, wenn keine oder weniger Überstunden geleistet werden,
 als durch die Überzahlung abgedeckt sind. Im Vergleich zu einer
 Überstundenpauschale, findet in der All-In-Vereinbarung, eine
 höhere Anzahl an Überstunden Deckung, deren Grundlohn nach der
 Rechtsprechung „nur“ nach dem angemessenen Entgelt bzw dem
 kollektivvertraglichen Mindestentgelt bemisst.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="330688474"/>
+                <w:numId w:val="830168824"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Rahmen der All-In-Vereinbarung darf jedoch der Dienstnehmer
 nicht schlechter gestellt werden, als er ohne dieser Vereinbarung
 stünde. Der Dienstgeber ist daher verpflichtet eine
 Vergleichsrechnung vorzunehmen. Sind die Überstunden durch die
 Pauschale nicht gedeckt, so sind diese zusätzlich abzugelten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="330688474"/>
+                <w:numId w:val="830168824"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei pauschalen Entgeltvereinbarungen muss seit 01.01.2016 die
 Höhe des Grundgehalts angegeben werden. Ist dies nicht der Fall,
 hat der Dienstnehmer zwingend Anspruch auf den branchen- und
 ortsüblichen Normalstundenlohn (Ist-Lohn), der am Arbeitsort
 vergleichbaren Dienstnehmern von vergleichbaren Dienstgebern
 gebührt. Der branchen- und ortsübliche Normalstundenlohn ist der
 Berechnung der abzugeltenden zeitbezogenen Entgeltbestandteile
 zugrunde zu legen. Der Arbeitnehmer hat damit einen doppelten
 Vorteil: einerseits einen höheren Grundlohn, andererseits eine
 eindeutige Grundlage für die Geltendmachung bzw Berechnung der über
 die Pauschale hinaus geleisteten Überstunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="330688474"/>
+                <w:numId w:val="830168824"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Dienstnehmer ist bei Fälligkeit des Entgelts eine
 schriftliche, übersichtliche, nachvollziehbare und vollständige
 Abrechnung von Entgelt und Aufwandsentschädigungen zu übermitteln.
 Die Abrechnung kann dem Dienstnehmer auch auf elektronischem Weg
 zur Verfügung gestellt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="330688474"/>
+                <w:numId w:val="830168824"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Anspruch von Dienstnehmern auf eine vereinbarte
 Überstundenpauschale ruht während der Elternteilzeit. Wurde eine
 All-in-Vereinbarung getroffen, wird während der Elternteilzeit
 ausschließlich jener Teil des Arbeitsentgelts gekürzt, der
 zusätzlich zum Grundentgelt für die Leistung von Mehr- und
 Überstunden vereinbart ist. Für erbrachte Mehr- und Überstunden hat
 der/die Elternteilzeitbeschäftigte selbstverständlich Anspruch auf
 eine entsprechende Vergütung. Diese erfolgt dann nicht pauschal,
 sondern per Einzelverrechnung der erbrachten Mehrleistungen. Dass
 die zwischen Arbeitgeber und Arbeitnehmer getroffene
 Entgeltvereinbarung keinen Widerrufsvorbehalt der
 Überstundenpauschale enthält, hat keinen Einfluss auf diesen
 Umstand. Bei einer wirksam vereinbarten Überstundenpauschale
 besteht zwar die Möglichkeit zu vereinbaren, dass diese vom
 Arbeitgeber widerrufen oder unter bestimmten Umständen auf
 Einzelverrechnung übergegangen werden kann (RS0051758), ein
 Widerrufsvorbehalt ist aber keine unabdingbare Voraussetzung für
 die Kürzung des Entgelts eines Elternteilzeitbeschäftigten um die
 Überstundenpauschale.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="330688474"/>
+                <w:numId w:val="830168824"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird laut einer Formulierung in einer All-In-Vereinbarung davon
 ausgegangen, „dass im Durchschnitt 25 Mehr- und Überstunden pro
 Monat geleistet werden“, so muss diese Formulierung so verstanden
 werden, dass Überstunden in diesem Ausmaß vom Arbeitgeber verlangt
 werden können, bei Bedarf zu leisten sind und mit dem Fixgehalt
 pauschal abgegolten werden. Diese Formulierung lässt damit eine
 ausreichende Abgrenzung eines bestimmten Überstundenanteils in
@@ -1448,309 +1413,309 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32540742" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3961609379286" w:name="note5"/>
+            <w:bookmarkStart w:id="12584419" w:name="note5"/>
+            <w:bookmarkEnd w:id="12584419"/>
+            <w:bookmarkStart w:id="4435386457629" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3961609379286"/>
+            <w:bookmarkEnd w:id="4435386457629"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei der Vereinbarung einer Überstundenpauschale gilt es folgende
 wichtige Punkte zu beachten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine Vereinbarung über die Bezahlung eines
 Überstundenpauschales verpflichtet den Dienstnehmer nicht
 automatisch, Überstunden zu leisten. Eine Leistungsverpflichtung
 muss explizit vereinbart werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Anzahl der bezahlten Überstunden und die tatsächlich
 geleisteten Überstunden sind nach einem Beobachtungszeitraum (in
 der Regel ein Kalenderjahr) gegenüber zu stellen. Die
 Überstundenpauschale darf aber im Durchschnitt eines längeren
 Zeitraums nicht geringer sein als die zwingend zustehende
 Überstundenvergütung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum weniger
 Überstunden leistet, als mit dem Überstundenpauschale bezahlt
 wurden, so ist weder das Überstundenpauschale zurück zu erstatten,
 noch sind die fehlenden Überstunden zu einem späteren Zeitpunkt
 nach zu leisten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum mehr Überstunden
 leistet, als mit dem Überstundenpauschale bezahlt wurden, so sind
 ihm diese zusätzlich zu bezahlen. Andernfalls liegt eine
 Unterentlohnung vor, die zu einer Verwaltungsstrafe führen
 kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Bezahlung eines Überstundenpauschales kann nur mittels
 einer ausdrücklichen Widerrufsvereinbarung einseitig entzogen
 werden. Andernfalls ist es weiter zu bezahlen – auch wenn keine
 Überstunden mehr geleistet werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Überstundenpauschale ist ein Teil des Entgelts, und somit
 bei allen Bemessungen, die auf dem Entgelt beruhen, zu
 berücksichtigen. Dazu gehören ua: Abfertigung, Urlaubsentgelt,
 Feiertagsentgelt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Dienstnehmer grundsätzlich Überstunden leistet, so
 gelten diese im Urlaub, während des Krankenstandes bzw an einem
 Feiertag ebenfalls als erbracht.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="506219617"/>
+                <w:numId w:val="718808398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nur für Überstunden, die auch tatsächlich geleistet werden,
 kann die Steuerbefreiung in Anspruch genommen werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -1817,64 +1782,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="89569335" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9577963212037" w:name="note6"/>
+            <w:bookmarkStart w:id="80346681" w:name="note6"/>
+            <w:bookmarkEnd w:id="80346681"/>
+            <w:bookmarkStart w:id="8768490651496" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9577963212037"/>
+            <w:bookmarkEnd w:id="8768490651496"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1892,111 +1857,111 @@
 Kalenderjahr. Durchrechnungszeitraum für Überstundenpauschale ist
 (mangels abweichender Vereinbarung) das Kalenderjahr (OGH 9 ObA
 28/17h).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine Verjährung der Überstundenvergütung tritt im Regelfall ein,
 wenn der Arbeitnehmer sein Recht auf Überstundenvergütung nicht
 binnen 3 Jahren gerichtlich geltend macht (vgl § 1486 Z 5
-ABGB). Es handelt sich gem § 1502 ABGB um eine Frist, die
+ABGB). Es handelt sich gem § 1502 ABGB um eine Frist, die
 durch Vereinbarung verkürzt werden kann. Für den Beginn des Laufes
 der dreijährigen Verjährungsfrist nach § 1486 Z 5 ABGB
 ist der Zeitpunkt entscheidend, zu dem der Geltendmachung des
 Anspruches kein rechtliches Hindernis (zB mangelnde Fälligkeit)
 mehr entgegensteht (vgl OGH 9 ObA 87/13d).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="61460298" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1713091755680" w:name="note7"/>
+            <w:bookmarkStart w:id="56793702" w:name="note7"/>
+            <w:bookmarkEnd w:id="56793702"/>
+            <w:bookmarkStart w:id="245841753071" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1713091755680"/>
+            <w:bookmarkEnd w:id="245841753071"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2052,64 +2017,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32650877" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1513376034880" w:name="note8"/>
+            <w:bookmarkStart w:id="49991668" w:name="note8"/>
+            <w:bookmarkEnd w:id="49991668"/>
+            <w:bookmarkStart w:id="9105220201482" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1513376034880"/>
+            <w:bookmarkEnd w:id="9105220201482"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2170,64 +2135,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24972373" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9927215804702" w:name="note9"/>
+            <w:bookmarkStart w:id="81902890" w:name="note9"/>
+            <w:bookmarkEnd w:id="81902890"/>
+            <w:bookmarkStart w:id="5660564977053" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9927215804702"/>
+            <w:bookmarkEnd w:id="5660564977053"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2268,424 +2233,428 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für die Durchführung der Deckungsprüfung sind folgende Schritte
 zu empfehlen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung des Beobachtungszeitraumes (im Zweifel ein
 Jahr)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Berechnung der Mindestansprüche des Arbeitnehmers:
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welches Gehalt/welcher Lohn wurde für die Normalarbeitszeit
 vereinbart?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mehr- und Überstunden wurden tatsächlich geleistet?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche fiktiven Mehr- und Überstunden ergeben sich aufgrund des
 Ausfallsprinzips?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Was soll die Pauschale sonst noch abdecken?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AZG und/oder Kollektivvertrag anwendbar?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mindestansprüche ergeben sich daraus?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergleich: Mindestansprüche und Pauschalentlohnung
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn zwischen den Mindestansprüchen und der Pauschalentlohnung
 eine Entgeltdifferenz zu Lasten des Arbeitnehmers entstanden ist,
 hat eine Nachzahlung zu erfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden weniger Überstunden geleistet, als durch die
 Pauschalentgeltvereinbarung abgegolten ist, kann die daraus
 resultierende „Überzahlung“ vom Arbeitnehmer nicht zurückgefordert
 werden. Gleiches gilt, wenn überhaupt keine Mehr- und Überstunden
 geleistet wurden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zur Berechnung der Mindestansprüche wird bei echten
 Überstundenpauschalen grundsätzlich der IST-Lohn für die
 Normalarbeitszeit zuzüglich der auf dieser Basis berechneten
 Überstundenentgelte (tatsächlich geleistete Überstunden zuzüglich
 der Überstunden aufgrund des Ausfallsprinzips) herangezogen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="681433551"/>
+                <w:numId w:val="694042731"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Berechnung der Mindestansprüche ist ua zu berücksichtigen,
 ob zum Beispiel kollektivvertraglich besondere Überstundenteiler
 oder Zuschläge vorgesehen sind.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All-In-Vereinbarungen: Berechnungsbasis der Mehrleistungen ist
 der Grundlohn. Dieser ist jedoch erst seit 01.01.2016 verpflichtend
 in Dienstverträgen oder Dienstzetteln anzugeben. Fehlt die Angabe
 des betragsmäßigen Grundlohns, gestaltet sich die Deckungsprüfung
-schwierig. Der gesamte „Ist-Lohn“ muss jedenfalls der
-kollektivvertraglich berechneten Mindestentlohnung entsprechen.</w:t>
+schwierig. In diesem Fall ist der Deckungsprüfung der Grundlohn
+einschließlich der branchen- und ortsüblichen Überzahlung, der am
+Arbeitsort vergleichbaren Dienstnehmer von vergleichbaren
+Dienstgebern gebührt (Ist-Grundlohn), zugrunde zu legen. Dies kann
+zu einer nicht unbeträchtlichen Verteuerung der Mehrleistungen
+führen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Dienstgeber ist verpflichtet, die Deckungsprüfung von sich
 aus am Ende des vereinbarten Beobachtungszeitraumes vorzunehmen.
 Sofern eine Vereinbarung keine abweichende Regelung vorsieht, ist
 der Durchrechnungszeitraum für eine Überstundenpauschale das
 Kalenderjahr (OGH 9 ObA 166/13x).</w:t>
             </w:r>
@@ -2781,77 +2750,50 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In Zusammenhang mit dem LSD-BG wäre auch der
 Verwaltungsstraftatbestand der Unterentlohnung gegeben. Der
 Dienstnehmer wäre im Anspruch auf kollektivvertragsentsprechende
 Abgeltung des KV-Lohns bzw des gesetzlichen Überstundenzuschlags
 verkürzt worden. Dies wäre auch dann der Fall gewesen, wenn nach
 dem anzuwendenden Kollektivvertrag ein anderer Überstundenteiler
 (zB 150 statt 173) anzuwenden gewesen wäre.</w:t>
-            </w:r>
-[...25 lines deleted...]
-Mehrleistungen führen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:rsidR="00F961DC" w:rsidSect="001A2D5D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
                                     </w:comments>
 </file>
@@ -3156,51 +3098,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="681433551">
+  <w:abstractNum w:abstractNumId="694042731">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3255,51 +3197,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="506219617">
+  <w:abstractNum w:abstractNumId="718808398">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3348,51 +3290,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="330688474">
+  <w:abstractNum w:abstractNumId="830168824">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3441,51 +3383,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="682205323">
+  <w:abstractNum w:abstractNumId="348846146">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3550,51 +3492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="701864200">
+  <w:abstractNum w:abstractNumId="948583193">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3659,303 +3601,303 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54836479">
+  <w:abstractNum w:abstractNumId="61211293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13149217">
+    <w:lvl w:ilvl="0" w:tplc="29397979">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13149217" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29397979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54836478">
+  <w:abstractNum w:abstractNumId="61211292">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53811792">
+    <w:lvl w:ilvl="0" w:tplc="82343625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53811792" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82343625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54836477">
+  <w:abstractNum w:abstractNumId="61211291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88923812">
+    <w:lvl w:ilvl="0" w:tplc="36378218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88923812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36378218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53953038">
+  <w:abstractNum w:abstractNumId="856978848">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4010,51 +3952,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="881533852">
+  <w:abstractNum w:abstractNumId="244410512">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4103,51 +4045,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="926075952">
+  <w:abstractNum w:abstractNumId="774738319">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4212,137 +4154,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54836476">
+  <w:abstractNum w:abstractNumId="61211290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81595458">
+    <w:lvl w:ilvl="0" w:tplc="53180874">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81595458" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53180874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54836475">
+  <w:abstractNum w:abstractNumId="61211289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85906810">
+    <w:lvl w:ilvl="0" w:tplc="97892740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5094,88 +5036,88 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54836475">
-    <w:abstractNumId w:val="54836475"/>
+  <w:num w:numId="61211289">
+    <w:abstractNumId w:val="61211289"/>
   </w:num>
-  <w:num w:numId="54836476">
-    <w:abstractNumId w:val="54836476"/>
+  <w:num w:numId="61211290">
+    <w:abstractNumId w:val="61211290"/>
   </w:num>
-  <w:num w:numId="926075952">
-    <w:abstractNumId w:val="926075952"/>
+  <w:num w:numId="774738319">
+    <w:abstractNumId w:val="774738319"/>
   </w:num>
-  <w:num w:numId="881533852">
-    <w:abstractNumId w:val="881533852"/>
+  <w:num w:numId="244410512">
+    <w:abstractNumId w:val="244410512"/>
   </w:num>
-  <w:num w:numId="53953038">
-    <w:abstractNumId w:val="53953038"/>
+  <w:num w:numId="856978848">
+    <w:abstractNumId w:val="856978848"/>
   </w:num>
-  <w:num w:numId="54836477">
-    <w:abstractNumId w:val="54836477"/>
+  <w:num w:numId="61211291">
+    <w:abstractNumId w:val="61211291"/>
   </w:num>
-  <w:num w:numId="54836478">
-    <w:abstractNumId w:val="54836478"/>
+  <w:num w:numId="61211292">
+    <w:abstractNumId w:val="61211292"/>
   </w:num>
-  <w:num w:numId="54836479">
-    <w:abstractNumId w:val="54836479"/>
+  <w:num w:numId="61211293">
+    <w:abstractNumId w:val="61211293"/>
   </w:num>
-  <w:num w:numId="701864200">
-    <w:abstractNumId w:val="701864200"/>
+  <w:num w:numId="948583193">
+    <w:abstractNumId w:val="948583193"/>
   </w:num>
-  <w:num w:numId="682205323">
-    <w:abstractNumId w:val="682205323"/>
+  <w:num w:numId="348846146">
+    <w:abstractNumId w:val="348846146"/>
   </w:num>
-  <w:num w:numId="330688474">
-    <w:abstractNumId w:val="330688474"/>
+  <w:num w:numId="830168824">
+    <w:abstractNumId w:val="830168824"/>
   </w:num>
-  <w:num w:numId="506219617">
-    <w:abstractNumId w:val="506219617"/>
+  <w:num w:numId="718808398">
+    <w:abstractNumId w:val="718808398"/>
   </w:num>
-  <w:num w:numId="681433551">
-    <w:abstractNumId w:val="681433551"/>
+  <w:num w:numId="694042731">
+    <w:abstractNumId w:val="694042731"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5986,51 +5928,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId507167007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId258412344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId232867974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId717516498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>