--- v3 (2026-05-16)
+++ v4 (2026-07-01)
@@ -15,70 +15,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="40313167" w:name="document"/>
-    <w:bookmarkEnd w:id="40313167"/>
+    <w:bookmarkStart w:id="29724564" w:name="document"/>
+    <w:bookmarkEnd w:id="29724564"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 678313 | FORUM (red) | Muster |
-Textbaustein</w:t>
+        <w:t xml:space="preserve">Dokument-ID: 678313 | FORUM Media (red) |
+Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstvertrag – Textbaustein Überstundenpauschale,
 All-In-Vereinbarung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -221,64 +221,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="84718760" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="999412406256" w:name="note1"/>
+            <w:bookmarkStart w:id="45337335" w:name="note1"/>
+            <w:bookmarkEnd w:id="45337335"/>
+            <w:bookmarkStart w:id="4733997385111" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="999412406256"/>
+            <w:bookmarkEnd w:id="4733997385111"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -335,64 +335,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31955423" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8127417371085" w:name="note2"/>
+            <w:bookmarkStart w:id="81036731" w:name="note2"/>
+            <w:bookmarkEnd w:id="81036731"/>
+            <w:bookmarkStart w:id="3162593260912" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8127417371085"/>
+            <w:bookmarkEnd w:id="3162593260912"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -425,64 +425,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="96507079" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8864144055503" w:name="note3"/>
+            <w:bookmarkStart w:id="8536659" w:name="note3"/>
+            <w:bookmarkEnd w:id="8536659"/>
+            <w:bookmarkStart w:id="1970108140072" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8864144055503"/>
+            <w:bookmarkEnd w:id="1970108140072"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -545,175 +545,175 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich bestehen folgende Überstundengrenzen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro Woche sind maximal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20 Überstunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 zulässig. Ein Jahres-Kontingent an Überstunden, welches nicht
 überschritten werden darf, besteht nicht mehr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es darf eine Tagesarbeitszeit von </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">zwölf
 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nicht überschritten werden (statt vorher 10
 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gem § 8 AZG neu kann die Arbeitszeit zur Vornahme von Vor-
 und Abschlussarbeiten unter gewissen Voraussetzungen um eine
 weitere halbe Stunde ausgedehnt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
@@ -737,125 +737,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (statt
 vorher im Regelfall 50 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 7 Abs 2, 4 und 4a AZG wurden ersatzlos gestrichen,
 § 7 Abs 5 geändert.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Überstunden setzen – wie bisher – einen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">erhöhten
 Arbeitsbedarf</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> voraus.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="948583193"/>
+                <w:numId w:val="919188341"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die durchschnittliche Wochenarbeitszeit darf innerhalb eines
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -985,78 +985,78 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 1 AZG sieht nämlich vor, dass eine Überstunde
 immer dann anzunehmen ist, wenn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="348846146"/>
+                <w:numId w:val="56574833"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Grenzen der nach §§ 3 bis 5a AZG zulässigen
 wöchentlichen Normalarbeitszeit überschritten werden oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="348846146"/>
+                <w:numId w:val="56574833"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
@@ -1120,64 +1120,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="57281564" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="471833365236" w:name="note4"/>
+            <w:bookmarkStart w:id="37322068" w:name="note4"/>
+            <w:bookmarkEnd w:id="37322068"/>
+            <w:bookmarkStart w:id="6598845331954" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="471833365236"/>
+            <w:bookmarkEnd w:id="6598845331954"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1200,191 +1200,191 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> einigen sich
 Dienstnehmer und Dienstgeber darauf, dass allfällige Überstunden
 bereits im Arbeitsentgelt enthalten sind und nicht gesondert
 entlohnt werden. Die Pauschale ist auch dann in voller Höhe
 auszuzahlen, wenn keine oder weniger Überstunden geleistet werden,
 als durch die Überzahlung abgedeckt sind. Im Vergleich zu einer
 Überstundenpauschale, findet in der All-In-Vereinbarung, eine
 höhere Anzahl an Überstunden Deckung, deren Grundlohn nach der
 Rechtsprechung „nur“ nach dem angemessenen Entgelt bzw dem
 kollektivvertraglichen Mindestentgelt bemisst.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="830168824"/>
+                <w:numId w:val="352644724"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Rahmen der All-In-Vereinbarung darf jedoch der Dienstnehmer
 nicht schlechter gestellt werden, als er ohne dieser Vereinbarung
 stünde. Der Dienstgeber ist daher verpflichtet eine
 Vergleichsrechnung vorzunehmen. Sind die Überstunden durch die
 Pauschale nicht gedeckt, so sind diese zusätzlich abzugelten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="830168824"/>
+                <w:numId w:val="352644724"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei pauschalen Entgeltvereinbarungen muss seit 01.01.2016 die
 Höhe des Grundgehalts angegeben werden. Ist dies nicht der Fall,
 hat der Dienstnehmer zwingend Anspruch auf den branchen- und
 ortsüblichen Normalstundenlohn (Ist-Lohn), der am Arbeitsort
 vergleichbaren Dienstnehmern von vergleichbaren Dienstgebern
 gebührt. Der branchen- und ortsübliche Normalstundenlohn ist der
 Berechnung der abzugeltenden zeitbezogenen Entgeltbestandteile
 zugrunde zu legen. Der Arbeitnehmer hat damit einen doppelten
 Vorteil: einerseits einen höheren Grundlohn, andererseits eine
 eindeutige Grundlage für die Geltendmachung bzw Berechnung der über
 die Pauschale hinaus geleisteten Überstunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="830168824"/>
+                <w:numId w:val="352644724"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Dienstnehmer ist bei Fälligkeit des Entgelts eine
 schriftliche, übersichtliche, nachvollziehbare und vollständige
 Abrechnung von Entgelt und Aufwandsentschädigungen zu übermitteln.
 Die Abrechnung kann dem Dienstnehmer auch auf elektronischem Weg
 zur Verfügung gestellt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="830168824"/>
+                <w:numId w:val="352644724"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Anspruch von Dienstnehmern auf eine vereinbarte
 Überstundenpauschale ruht während der Elternteilzeit. Wurde eine
 All-in-Vereinbarung getroffen, wird während der Elternteilzeit
 ausschließlich jener Teil des Arbeitsentgelts gekürzt, der
 zusätzlich zum Grundentgelt für die Leistung von Mehr- und
 Überstunden vereinbart ist. Für erbrachte Mehr- und Überstunden hat
 der/die Elternteilzeitbeschäftigte selbstverständlich Anspruch auf
 eine entsprechende Vergütung. Diese erfolgt dann nicht pauschal,
 sondern per Einzelverrechnung der erbrachten Mehrleistungen. Dass
 die zwischen Arbeitgeber und Arbeitnehmer getroffene
 Entgeltvereinbarung keinen Widerrufsvorbehalt der
 Überstundenpauschale enthält, hat keinen Einfluss auf diesen
 Umstand. Bei einer wirksam vereinbarten Überstundenpauschale
 besteht zwar die Möglichkeit zu vereinbaren, dass diese vom
 Arbeitgeber widerrufen oder unter bestimmten Umständen auf
 Einzelverrechnung übergegangen werden kann (RS0051758), ein
 Widerrufsvorbehalt ist aber keine unabdingbare Voraussetzung für
 die Kürzung des Entgelts eines Elternteilzeitbeschäftigten um die
 Überstundenpauschale.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="830168824"/>
+                <w:numId w:val="352644724"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird laut einer Formulierung in einer All-In-Vereinbarung davon
 ausgegangen, „dass im Durchschnitt 25 Mehr- und Überstunden pro
 Monat geleistet werden“, so muss diese Formulierung so verstanden
 werden, dass Überstunden in diesem Ausmaß vom Arbeitgeber verlangt
 werden können, bei Bedarf zu leisten sind und mit dem Fixgehalt
 pauschal abgegolten werden. Diese Formulierung lässt damit eine
 ausreichende Abgrenzung eines bestimmten Überstundenanteils in
@@ -1413,309 +1413,309 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12584419" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4435386457629" w:name="note5"/>
+            <w:bookmarkStart w:id="15959857" w:name="note5"/>
+            <w:bookmarkEnd w:id="15959857"/>
+            <w:bookmarkStart w:id="2773640057071" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4435386457629"/>
+            <w:bookmarkEnd w:id="2773640057071"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei der Vereinbarung einer Überstundenpauschale gilt es folgende
 wichtige Punkte zu beachten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine Vereinbarung über die Bezahlung eines
 Überstundenpauschales verpflichtet den Dienstnehmer nicht
 automatisch, Überstunden zu leisten. Eine Leistungsverpflichtung
 muss explizit vereinbart werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Anzahl der bezahlten Überstunden und die tatsächlich
 geleisteten Überstunden sind nach einem Beobachtungszeitraum (in
 der Regel ein Kalenderjahr) gegenüber zu stellen. Die
 Überstundenpauschale darf aber im Durchschnitt eines längeren
 Zeitraums nicht geringer sein als die zwingend zustehende
 Überstundenvergütung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum weniger
 Überstunden leistet, als mit dem Überstundenpauschale bezahlt
 wurden, so ist weder das Überstundenpauschale zurück zu erstatten,
 noch sind die fehlenden Überstunden zu einem späteren Zeitpunkt
 nach zu leisten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum mehr Überstunden
 leistet, als mit dem Überstundenpauschale bezahlt wurden, so sind
 ihm diese zusätzlich zu bezahlen. Andernfalls liegt eine
 Unterentlohnung vor, die zu einer Verwaltungsstrafe führen
 kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Bezahlung eines Überstundenpauschales kann nur mittels
 einer ausdrücklichen Widerrufsvereinbarung einseitig entzogen
 werden. Andernfalls ist es weiter zu bezahlen – auch wenn keine
 Überstunden mehr geleistet werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Überstundenpauschale ist ein Teil des Entgelts, und somit
 bei allen Bemessungen, die auf dem Entgelt beruhen, zu
 berücksichtigen. Dazu gehören ua: Abfertigung, Urlaubsentgelt,
 Feiertagsentgelt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Dienstnehmer grundsätzlich Überstunden leistet, so
 gelten diese im Urlaub, während des Krankenstandes bzw an einem
 Feiertag ebenfalls als erbracht.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="718808398"/>
+                <w:numId w:val="444079127"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nur für Überstunden, die auch tatsächlich geleistet werden,
 kann die Steuerbefreiung in Anspruch genommen werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -1782,64 +1782,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80346681" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8768490651496" w:name="note6"/>
+            <w:bookmarkStart w:id="82589780" w:name="note6"/>
+            <w:bookmarkEnd w:id="82589780"/>
+            <w:bookmarkStart w:id="3213179923691" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8768490651496"/>
+            <w:bookmarkEnd w:id="3213179923691"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1904,64 +1904,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56793702" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="245841753071" w:name="note7"/>
+            <w:bookmarkStart w:id="12940230" w:name="note7"/>
+            <w:bookmarkEnd w:id="12940230"/>
+            <w:bookmarkStart w:id="3666613328806" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="245841753071"/>
+            <w:bookmarkEnd w:id="3666613328806"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2017,64 +2017,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49991668" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9105220201482" w:name="note8"/>
+            <w:bookmarkStart w:id="95144619" w:name="note8"/>
+            <w:bookmarkEnd w:id="95144619"/>
+            <w:bookmarkStart w:id="9140463502876" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9105220201482"/>
+            <w:bookmarkEnd w:id="9140463502876"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2135,64 +2135,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81902890" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5660564977053" w:name="note9"/>
+            <w:bookmarkStart w:id="97367482" w:name="note9"/>
+            <w:bookmarkEnd w:id="97367482"/>
+            <w:bookmarkStart w:id="4507929858943" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5660564977053"/>
+            <w:bookmarkEnd w:id="4507929858943"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2233,378 +2233,378 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für die Durchführung der Deckungsprüfung sind folgende Schritte
 zu empfehlen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung des Beobachtungszeitraumes (im Zweifel ein
 Jahr)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Berechnung der Mindestansprüche des Arbeitnehmers:
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welches Gehalt/welcher Lohn wurde für die Normalarbeitszeit
 vereinbart?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mehr- und Überstunden wurden tatsächlich geleistet?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche fiktiven Mehr- und Überstunden ergeben sich aufgrund des
 Ausfallsprinzips?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Was soll die Pauschale sonst noch abdecken?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AZG und/oder Kollektivvertrag anwendbar?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mindestansprüche ergeben sich daraus?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergleich: Mindestansprüche und Pauschalentlohnung
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn zwischen den Mindestansprüchen und der Pauschalentlohnung
 eine Entgeltdifferenz zu Lasten des Arbeitnehmers entstanden ist,
 hat eine Nachzahlung zu erfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden weniger Überstunden geleistet, als durch die
 Pauschalentgeltvereinbarung abgegolten ist, kann die daraus
 resultierende „Überzahlung“ vom Arbeitnehmer nicht zurückgefordert
 werden. Gleiches gilt, wenn überhaupt keine Mehr- und Überstunden
 geleistet wurden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zur Berechnung der Mindestansprüche wird bei echten
 Überstundenpauschalen grundsätzlich der IST-Lohn für die
 Normalarbeitszeit zuzüglich der auf dieser Basis berechneten
 Überstundenentgelte (tatsächlich geleistete Überstunden zuzüglich
 der Überstunden aufgrund des Ausfallsprinzips) herangezogen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="694042731"/>
+                <w:numId w:val="205296694"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Berechnung der Mindestansprüche ist ua zu berücksichtigen,
 ob zum Beispiel kollektivvertraglich besondere Überstundenteiler
 oder Zuschläge vorgesehen sind.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -3098,51 +3098,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="694042731">
+  <w:abstractNum w:abstractNumId="205296694">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3197,51 +3197,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="718808398">
+  <w:abstractNum w:abstractNumId="444079127">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3290,51 +3290,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="830168824">
+  <w:abstractNum w:abstractNumId="352644724">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3383,51 +3383,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="348846146">
+  <w:abstractNum w:abstractNumId="56574833">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3492,51 +3492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="948583193">
+  <w:abstractNum w:abstractNumId="919188341">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3601,303 +3601,303 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61211293">
+  <w:abstractNum w:abstractNumId="24271802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29397979">
+    <w:lvl w:ilvl="0" w:tplc="18925292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29397979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18925292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61211292">
+  <w:abstractNum w:abstractNumId="24271801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82343625">
+    <w:lvl w:ilvl="0" w:tplc="93135532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82343625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93135532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61211291">
+  <w:abstractNum w:abstractNumId="24271800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36378218">
+    <w:lvl w:ilvl="0" w:tplc="62253802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36378218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62253802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="856978848">
+  <w:abstractNum w:abstractNumId="926300106">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3952,51 +3952,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="244410512">
+  <w:abstractNum w:abstractNumId="484832659">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4045,51 +4045,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="774738319">
+  <w:abstractNum w:abstractNumId="732908539">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4154,137 +4154,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61211290">
+  <w:abstractNum w:abstractNumId="24271799">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53180874">
+    <w:lvl w:ilvl="0" w:tplc="37360311">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53180874" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37360311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61211289">
+  <w:abstractNum w:abstractNumId="24271798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97892740">
+    <w:lvl w:ilvl="0" w:tplc="96437259">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5036,88 +5036,88 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61211289">
-    <w:abstractNumId w:val="61211289"/>
+  <w:num w:numId="24271798">
+    <w:abstractNumId w:val="24271798"/>
   </w:num>
-  <w:num w:numId="61211290">
-    <w:abstractNumId w:val="61211290"/>
+  <w:num w:numId="24271799">
+    <w:abstractNumId w:val="24271799"/>
   </w:num>
-  <w:num w:numId="774738319">
-    <w:abstractNumId w:val="774738319"/>
+  <w:num w:numId="732908539">
+    <w:abstractNumId w:val="732908539"/>
   </w:num>
-  <w:num w:numId="244410512">
-    <w:abstractNumId w:val="244410512"/>
+  <w:num w:numId="484832659">
+    <w:abstractNumId w:val="484832659"/>
   </w:num>
-  <w:num w:numId="856978848">
-    <w:abstractNumId w:val="856978848"/>
+  <w:num w:numId="926300106">
+    <w:abstractNumId w:val="926300106"/>
   </w:num>
-  <w:num w:numId="61211291">
-    <w:abstractNumId w:val="61211291"/>
+  <w:num w:numId="24271800">
+    <w:abstractNumId w:val="24271800"/>
   </w:num>
-  <w:num w:numId="61211292">
-    <w:abstractNumId w:val="61211292"/>
+  <w:num w:numId="24271801">
+    <w:abstractNumId w:val="24271801"/>
   </w:num>
-  <w:num w:numId="61211293">
-    <w:abstractNumId w:val="61211293"/>
+  <w:num w:numId="24271802">
+    <w:abstractNumId w:val="24271802"/>
   </w:num>
-  <w:num w:numId="948583193">
-    <w:abstractNumId w:val="948583193"/>
+  <w:num w:numId="919188341">
+    <w:abstractNumId w:val="919188341"/>
   </w:num>
-  <w:num w:numId="348846146">
-    <w:abstractNumId w:val="348846146"/>
+  <w:num w:numId="56574833">
+    <w:abstractNumId w:val="56574833"/>
   </w:num>
-  <w:num w:numId="830168824">
-    <w:abstractNumId w:val="830168824"/>
+  <w:num w:numId="352644724">
+    <w:abstractNumId w:val="352644724"/>
   </w:num>
-  <w:num w:numId="718808398">
-    <w:abstractNumId w:val="718808398"/>
+  <w:num w:numId="444079127">
+    <w:abstractNumId w:val="444079127"/>
   </w:num>
-  <w:num w:numId="694042731">
-    <w:abstractNumId w:val="694042731"/>
+  <w:num w:numId="205296694">
+    <w:abstractNumId w:val="205296694"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5928,51 +5928,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId232867974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId717516498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId974739841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId849038432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>