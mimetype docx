--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="29724564" w:name="document"/>
-    <w:bookmarkEnd w:id="29724564"/>
+    <w:bookmarkStart w:id="28360672" w:name="document"/>
+    <w:bookmarkEnd w:id="28360672"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 678313 | FORUM Media (red) |
 Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -221,64 +221,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45337335" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4733997385111" w:name="note1"/>
+            <w:bookmarkStart w:id="23322198" w:name="note1"/>
+            <w:bookmarkEnd w:id="23322198"/>
+            <w:bookmarkStart w:id="8508231307151" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4733997385111"/>
+            <w:bookmarkEnd w:id="8508231307151"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -335,64 +335,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81036731" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3162593260912" w:name="note2"/>
+            <w:bookmarkStart w:id="27748344" w:name="note2"/>
+            <w:bookmarkEnd w:id="27748344"/>
+            <w:bookmarkStart w:id="3120915145826" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3162593260912"/>
+            <w:bookmarkEnd w:id="3120915145826"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -425,64 +425,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8536659" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1970108140072" w:name="note3"/>
+            <w:bookmarkStart w:id="14887231" w:name="note3"/>
+            <w:bookmarkEnd w:id="14887231"/>
+            <w:bookmarkStart w:id="9760270485113" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1970108140072"/>
+            <w:bookmarkEnd w:id="9760270485113"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -545,175 +545,175 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätzlich bestehen folgende Überstundengrenzen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro Woche sind maximal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20 Überstunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 zulässig. Ein Jahres-Kontingent an Überstunden, welches nicht
 überschritten werden darf, besteht nicht mehr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es darf eine Tagesarbeitszeit von </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">zwölf
 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nicht überschritten werden (statt vorher 10
 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gem § 8 AZG neu kann die Arbeitszeit zur Vornahme von Vor-
 und Abschlussarbeiten unter gewissen Voraussetzungen um eine
 weitere halbe Stunde ausgedehnt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
@@ -737,125 +737,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Stunden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (statt
 vorher im Regelfall 50 Stunden).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 7 Abs 2, 4 und 4a AZG wurden ersatzlos gestrichen,
 § 7 Abs 5 geändert.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Überstunden setzen – wie bisher – einen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">erhöhten
 Arbeitsbedarf</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> voraus.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="919188341"/>
+                <w:numId w:val="497938783"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die durchschnittliche Wochenarbeitszeit darf innerhalb eines
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -985,78 +985,78 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 1 AZG sieht nämlich vor, dass eine Überstunde
 immer dann anzunehmen ist, wenn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="56574833"/>
+                <w:numId w:val="940204525"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Grenzen der nach §§ 3 bis 5a AZG zulässigen
 wöchentlichen Normalarbeitszeit überschritten werden oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="56574833"/>
+                <w:numId w:val="940204525"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
@@ -1120,64 +1120,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37322068" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6598845331954" w:name="note4"/>
+            <w:bookmarkStart w:id="2390243" w:name="note4"/>
+            <w:bookmarkEnd w:id="2390243"/>
+            <w:bookmarkStart w:id="5281722264077" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6598845331954"/>
+            <w:bookmarkEnd w:id="5281722264077"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1200,191 +1200,191 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> einigen sich
 Dienstnehmer und Dienstgeber darauf, dass allfällige Überstunden
 bereits im Arbeitsentgelt enthalten sind und nicht gesondert
 entlohnt werden. Die Pauschale ist auch dann in voller Höhe
 auszuzahlen, wenn keine oder weniger Überstunden geleistet werden,
 als durch die Überzahlung abgedeckt sind. Im Vergleich zu einer
 Überstundenpauschale, findet in der All-In-Vereinbarung, eine
 höhere Anzahl an Überstunden Deckung, deren Grundlohn nach der
 Rechtsprechung „nur“ nach dem angemessenen Entgelt bzw dem
 kollektivvertraglichen Mindestentgelt bemisst.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="352644724"/>
+                <w:numId w:val="828276868"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Rahmen der All-In-Vereinbarung darf jedoch der Dienstnehmer
 nicht schlechter gestellt werden, als er ohne dieser Vereinbarung
 stünde. Der Dienstgeber ist daher verpflichtet eine
 Vergleichsrechnung vorzunehmen. Sind die Überstunden durch die
 Pauschale nicht gedeckt, so sind diese zusätzlich abzugelten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="352644724"/>
+                <w:numId w:val="828276868"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei pauschalen Entgeltvereinbarungen muss seit 01.01.2016 die
 Höhe des Grundgehalts angegeben werden. Ist dies nicht der Fall,
 hat der Dienstnehmer zwingend Anspruch auf den branchen- und
 ortsüblichen Normalstundenlohn (Ist-Lohn), der am Arbeitsort
 vergleichbaren Dienstnehmern von vergleichbaren Dienstgebern
 gebührt. Der branchen- und ortsübliche Normalstundenlohn ist der
 Berechnung der abzugeltenden zeitbezogenen Entgeltbestandteile
 zugrunde zu legen. Der Arbeitnehmer hat damit einen doppelten
 Vorteil: einerseits einen höheren Grundlohn, andererseits eine
 eindeutige Grundlage für die Geltendmachung bzw Berechnung der über
 die Pauschale hinaus geleisteten Überstunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="352644724"/>
+                <w:numId w:val="828276868"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Dienstnehmer ist bei Fälligkeit des Entgelts eine
 schriftliche, übersichtliche, nachvollziehbare und vollständige
 Abrechnung von Entgelt und Aufwandsentschädigungen zu übermitteln.
 Die Abrechnung kann dem Dienstnehmer auch auf elektronischem Weg
 zur Verfügung gestellt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="352644724"/>
+                <w:numId w:val="828276868"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Anspruch von Dienstnehmern auf eine vereinbarte
 Überstundenpauschale ruht während der Elternteilzeit. Wurde eine
 All-in-Vereinbarung getroffen, wird während der Elternteilzeit
 ausschließlich jener Teil des Arbeitsentgelts gekürzt, der
 zusätzlich zum Grundentgelt für die Leistung von Mehr- und
 Überstunden vereinbart ist. Für erbrachte Mehr- und Überstunden hat
 der/die Elternteilzeitbeschäftigte selbstverständlich Anspruch auf
 eine entsprechende Vergütung. Diese erfolgt dann nicht pauschal,
 sondern per Einzelverrechnung der erbrachten Mehrleistungen. Dass
 die zwischen Arbeitgeber und Arbeitnehmer getroffene
 Entgeltvereinbarung keinen Widerrufsvorbehalt der
 Überstundenpauschale enthält, hat keinen Einfluss auf diesen
 Umstand. Bei einer wirksam vereinbarten Überstundenpauschale
 besteht zwar die Möglichkeit zu vereinbaren, dass diese vom
 Arbeitgeber widerrufen oder unter bestimmten Umständen auf
 Einzelverrechnung übergegangen werden kann (RS0051758), ein
 Widerrufsvorbehalt ist aber keine unabdingbare Voraussetzung für
 die Kürzung des Entgelts eines Elternteilzeitbeschäftigten um die
 Überstundenpauschale.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="352644724"/>
+                <w:numId w:val="828276868"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wird laut einer Formulierung in einer All-In-Vereinbarung davon
 ausgegangen, „dass im Durchschnitt 25 Mehr- und Überstunden pro
 Monat geleistet werden“, so muss diese Formulierung so verstanden
 werden, dass Überstunden in diesem Ausmaß vom Arbeitgeber verlangt
 werden können, bei Bedarf zu leisten sind und mit dem Fixgehalt
 pauschal abgegolten werden. Diese Formulierung lässt damit eine
 ausreichende Abgrenzung eines bestimmten Überstundenanteils in
@@ -1413,309 +1413,309 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15959857" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2773640057071" w:name="note5"/>
+            <w:bookmarkStart w:id="83506889" w:name="note5"/>
+            <w:bookmarkEnd w:id="83506889"/>
+            <w:bookmarkStart w:id="9011281699717" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2773640057071"/>
+            <w:bookmarkEnd w:id="9011281699717"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei der Vereinbarung einer Überstundenpauschale gilt es folgende
 wichtige Punkte zu beachten:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine Vereinbarung über die Bezahlung eines
 Überstundenpauschales verpflichtet den Dienstnehmer nicht
 automatisch, Überstunden zu leisten. Eine Leistungsverpflichtung
 muss explizit vereinbart werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Anzahl der bezahlten Überstunden und die tatsächlich
 geleisteten Überstunden sind nach einem Beobachtungszeitraum (in
 der Regel ein Kalenderjahr) gegenüber zu stellen. Die
 Überstundenpauschale darf aber im Durchschnitt eines längeren
 Zeitraums nicht geringer sein als die zwingend zustehende
 Überstundenvergütung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum weniger
 Überstunden leistet, als mit dem Überstundenpauschale bezahlt
 wurden, so ist weder das Überstundenpauschale zurück zu erstatten,
 noch sind die fehlenden Überstunden zu einem späteren Zeitpunkt
 nach zu leisten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn der Dienstnehmer im Beobachtungszeitraum mehr Überstunden
 leistet, als mit dem Überstundenpauschale bezahlt wurden, so sind
 ihm diese zusätzlich zu bezahlen. Andernfalls liegt eine
 Unterentlohnung vor, die zu einer Verwaltungsstrafe führen
 kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Bezahlung eines Überstundenpauschales kann nur mittels
 einer ausdrücklichen Widerrufsvereinbarung einseitig entzogen
 werden. Andernfalls ist es weiter zu bezahlen – auch wenn keine
 Überstunden mehr geleistet werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Überstundenpauschale ist ein Teil des Entgelts, und somit
 bei allen Bemessungen, die auf dem Entgelt beruhen, zu
 berücksichtigen. Dazu gehören ua: Abfertigung, Urlaubsentgelt,
 Feiertagsentgelt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls der Dienstnehmer grundsätzlich Überstunden leistet, so
 gelten diese im Urlaub, während des Krankenstandes bzw an einem
 Feiertag ebenfalls als erbracht.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="444079127"/>
+                <w:numId w:val="309327382"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nur für Überstunden, die auch tatsächlich geleistet werden,
 kann die Steuerbefreiung in Anspruch genommen werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -1782,64 +1782,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="82589780" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3213179923691" w:name="note6"/>
+            <w:bookmarkStart w:id="68412273" w:name="note6"/>
+            <w:bookmarkEnd w:id="68412273"/>
+            <w:bookmarkStart w:id="3893343281598" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3213179923691"/>
+            <w:bookmarkEnd w:id="3893343281598"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1904,64 +1904,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12940230" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3666613328806" w:name="note7"/>
+            <w:bookmarkStart w:id="74555717" w:name="note7"/>
+            <w:bookmarkEnd w:id="74555717"/>
+            <w:bookmarkStart w:id="1852595963300" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3666613328806"/>
+            <w:bookmarkEnd w:id="1852595963300"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2017,64 +2017,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="95144619" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9140463502876" w:name="note8"/>
+            <w:bookmarkStart w:id="99050856" w:name="note8"/>
+            <w:bookmarkEnd w:id="99050856"/>
+            <w:bookmarkStart w:id="3969713854781" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9140463502876"/>
+            <w:bookmarkEnd w:id="3969713854781"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2135,64 +2135,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="97367482" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4507929858943" w:name="note9"/>
+            <w:bookmarkStart w:id="23729132" w:name="note9"/>
+            <w:bookmarkEnd w:id="23729132"/>
+            <w:bookmarkStart w:id="5350792384540" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4507929858943"/>
+            <w:bookmarkEnd w:id="5350792384540"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2233,378 +2233,378 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für die Durchführung der Deckungsprüfung sind folgende Schritte
 zu empfehlen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ermittlung des Beobachtungszeitraumes (im Zweifel ein
 Jahr)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Berechnung der Mindestansprüche des Arbeitnehmers:
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welches Gehalt/welcher Lohn wurde für die Normalarbeitszeit
 vereinbart?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mehr- und Überstunden wurden tatsächlich geleistet?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche fiktiven Mehr- und Überstunden ergeben sich aufgrund des
 Ausfallsprinzips?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Was soll die Pauschale sonst noch abdecken?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AZG und/oder Kollektivvertrag anwendbar?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Mindestansprüche ergeben sich daraus?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergleich: Mindestansprüche und Pauschalentlohnung
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn zwischen den Mindestansprüchen und der Pauschalentlohnung
 eine Entgeltdifferenz zu Lasten des Arbeitnehmers entstanden ist,
 hat eine Nachzahlung zu erfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden weniger Überstunden geleistet, als durch die
 Pauschalentgeltvereinbarung abgegolten ist, kann die daraus
 resultierende „Überzahlung“ vom Arbeitnehmer nicht zurückgefordert
 werden. Gleiches gilt, wenn überhaupt keine Mehr- und Überstunden
 geleistet wurden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zur Berechnung der Mindestansprüche wird bei echten
 Überstundenpauschalen grundsätzlich der IST-Lohn für die
 Normalarbeitszeit zuzüglich der auf dieser Basis berechneten
 Überstundenentgelte (tatsächlich geleistete Überstunden zuzüglich
 der Überstunden aufgrund des Ausfallsprinzips) herangezogen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="205296694"/>
+                <w:numId w:val="870616964"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Berechnung der Mindestansprüche ist ua zu berücksichtigen,
 ob zum Beispiel kollektivvertraglich besondere Überstundenteiler
 oder Zuschläge vorgesehen sind.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -3098,51 +3098,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="205296694">
+  <w:abstractNum w:abstractNumId="870616964">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3197,51 +3197,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="444079127">
+  <w:abstractNum w:abstractNumId="309327382">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3290,51 +3290,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="352644724">
+  <w:abstractNum w:abstractNumId="828276868">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3383,51 +3383,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56574833">
+  <w:abstractNum w:abstractNumId="940204525">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3492,51 +3492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="919188341">
+  <w:abstractNum w:abstractNumId="497938783">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3601,303 +3601,303 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24271802">
+  <w:abstractNum w:abstractNumId="45444147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18925292">
+    <w:lvl w:ilvl="0" w:tplc="81430471">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18925292" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81430471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24271801">
+  <w:abstractNum w:abstractNumId="45444146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93135532">
+    <w:lvl w:ilvl="0" w:tplc="70184593">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93135532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70184593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24271800">
+  <w:abstractNum w:abstractNumId="45444145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62253802">
+    <w:lvl w:ilvl="0" w:tplc="97358734">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62253802" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97358734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="926300106">
+  <w:abstractNum w:abstractNumId="509770208">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3952,51 +3952,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="484832659">
+  <w:abstractNum w:abstractNumId="143413731">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -4045,51 +4045,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="732908539">
+  <w:abstractNum w:abstractNumId="858004060">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -4154,137 +4154,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24271799">
+  <w:abstractNum w:abstractNumId="45444144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37360311">
+    <w:lvl w:ilvl="0" w:tplc="61871679">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37360311" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61871679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24271798">
+  <w:abstractNum w:abstractNumId="45444143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96437259">
+    <w:lvl w:ilvl="0" w:tplc="93417416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5036,88 +5036,88 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24271798">
-    <w:abstractNumId w:val="24271798"/>
+  <w:num w:numId="45444143">
+    <w:abstractNumId w:val="45444143"/>
   </w:num>
-  <w:num w:numId="24271799">
-    <w:abstractNumId w:val="24271799"/>
+  <w:num w:numId="45444144">
+    <w:abstractNumId w:val="45444144"/>
   </w:num>
-  <w:num w:numId="732908539">
-    <w:abstractNumId w:val="732908539"/>
+  <w:num w:numId="858004060">
+    <w:abstractNumId w:val="858004060"/>
   </w:num>
-  <w:num w:numId="484832659">
-    <w:abstractNumId w:val="484832659"/>
+  <w:num w:numId="143413731">
+    <w:abstractNumId w:val="143413731"/>
   </w:num>
-  <w:num w:numId="926300106">
-    <w:abstractNumId w:val="926300106"/>
+  <w:num w:numId="509770208">
+    <w:abstractNumId w:val="509770208"/>
   </w:num>
-  <w:num w:numId="24271800">
-    <w:abstractNumId w:val="24271800"/>
+  <w:num w:numId="45444145">
+    <w:abstractNumId w:val="45444145"/>
   </w:num>
-  <w:num w:numId="24271801">
-    <w:abstractNumId w:val="24271801"/>
+  <w:num w:numId="45444146">
+    <w:abstractNumId w:val="45444146"/>
   </w:num>
-  <w:num w:numId="24271802">
-    <w:abstractNumId w:val="24271802"/>
+  <w:num w:numId="45444147">
+    <w:abstractNumId w:val="45444147"/>
   </w:num>
-  <w:num w:numId="919188341">
-    <w:abstractNumId w:val="919188341"/>
+  <w:num w:numId="497938783">
+    <w:abstractNumId w:val="497938783"/>
   </w:num>
-  <w:num w:numId="56574833">
-    <w:abstractNumId w:val="56574833"/>
+  <w:num w:numId="940204525">
+    <w:abstractNumId w:val="940204525"/>
   </w:num>
-  <w:num w:numId="352644724">
-    <w:abstractNumId w:val="352644724"/>
+  <w:num w:numId="828276868">
+    <w:abstractNumId w:val="828276868"/>
   </w:num>
-  <w:num w:numId="444079127">
-    <w:abstractNumId w:val="444079127"/>
+  <w:num w:numId="309327382">
+    <w:abstractNumId w:val="309327382"/>
   </w:num>
-  <w:num w:numId="205296694">
-    <w:abstractNumId w:val="205296694"/>
+  <w:num w:numId="870616964">
+    <w:abstractNumId w:val="870616964"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5928,51 +5928,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId974739841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId849038432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId442489679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId661332342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>