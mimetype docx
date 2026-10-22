--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="6801914" w:name="document"/>
-    <w:bookmarkEnd w:id="6801914"/>
+    <w:bookmarkStart w:id="30997850" w:name="document"/>
+    <w:bookmarkEnd w:id="30997850"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 716545 | Georg Prchlik - Albert
 Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1265,52 +1265,52 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I.
 Präambel</w:t>
       </w:r>
-      <w:bookmarkStart w:id="60958236" w:name="link2"/>
-      <w:bookmarkEnd w:id="60958236"/>
+      <w:bookmarkStart w:id="97063149" w:name="link2"/>
+      <w:bookmarkEnd w:id="97063149"/>
       <w:hyperlink w:anchor="note2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1372,187 +1372,187 @@
 Rechts (GesbR) gemäß den Bestimmungen des österreichischen
 Rechts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">II.
 Parteien des Vertrages</w:t>
       </w:r>
-      <w:bookmarkStart w:id="60933954" w:name="link3"/>
-      <w:bookmarkEnd w:id="60933954"/>
+      <w:bookmarkStart w:id="72277573" w:name="link3"/>
+      <w:bookmarkEnd w:id="72277573"/>
       <w:hyperlink w:anchor="note3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Parteien des vorliegenden Vertrages (Gesellschafter der
 vertragsgegenständlichen Gesellschaft bürgerlichen Rechts) sind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="491768104"/>
+          <w:numId w:val="895167280"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Kunibert Kochlöffel, Restaurantstraße 42, A-1020
 Wien,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="491768104"/>
+          <w:numId w:val="895167280"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Berthold Bratpfanne, Heurigengasse 25, A-1180 Wien
 sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="491768104"/>
+          <w:numId w:val="895167280"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Sebastian Sektflöte, Champagnerweg 12, A-1010 Wien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">III.
 Erklärung der Vergesellschaftung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="69300042" w:name="link4"/>
-      <w:bookmarkEnd w:id="69300042"/>
+      <w:bookmarkStart w:id="27723763" w:name="link4"/>
+      <w:bookmarkEnd w:id="27723763"/>
       <w:hyperlink w:anchor="note4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1567,52 +1567,52 @@
 iSd §§ 1175 ff Allgemeines bürgerliches Gesetzbuch (ABGB), im
 Folgenden: „Gesellschaft“, zu gründen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IV.
 Bezeichnung (Name der Gesellschaft)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="52541755" w:name="link5"/>
-      <w:bookmarkEnd w:id="52541755"/>
+      <w:bookmarkStart w:id="64563056" w:name="link5"/>
+      <w:bookmarkEnd w:id="64563056"/>
       <w:hyperlink w:anchor="note5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1627,52 +1627,52 @@
 Nachtklub-Betriebs-GesbR“ auf. Die Gesellschaft soll Dritten
 gegenüber unmittelbar auftreten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">V. Sitz
 der Gesellschaft</w:t>
       </w:r>
-      <w:bookmarkStart w:id="77475713" w:name="link6"/>
-      <w:bookmarkEnd w:id="77475713"/>
+      <w:bookmarkStart w:id="58116845" w:name="link6"/>
+      <w:bookmarkEnd w:id="58116845"/>
       <w:hyperlink w:anchor="note6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1685,161 +1685,161 @@
         <w:t xml:space="preserve">Die Gesellschaft hat ihren Sitz in A-1020 Wien, Restaurantstraße
 42.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VI.
 Gegenstand des Unternehmens</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28165853" w:name="link7"/>
-      <w:bookmarkEnd w:id="28165853"/>
+      <w:bookmarkStart w:id="5332339" w:name="link7"/>
+      <w:bookmarkEnd w:id="5332339"/>
       <w:hyperlink w:anchor="note7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zum Gegenstand des Unternehmens gehören</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="727359666"/>
+          <w:numId w:val="822006465"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Betrieb eines Gastronomie-Etablissements in der Form eines
 Nachtklubs sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="727359666"/>
+          <w:numId w:val="822006465"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">alle mit diesem Betrieb verbundenen Tätigkeiten (wie
 insbesondere Marketingmaßnahmen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VII.
 Dauer der Gesellschaft</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24320443" w:name="link8"/>
-      <w:bookmarkEnd w:id="24320443"/>
+      <w:bookmarkStart w:id="57333761" w:name="link8"/>
+      <w:bookmarkEnd w:id="57333761"/>
       <w:hyperlink w:anchor="note8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2075,146 +2075,146 @@
         <w:t xml:space="preserve">Die Kündigung durch einen Gesellschafter hat die Auflösung der
 Gesellschaft zur Folge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII.
 Vermögen der Gesellschaft/Kapitaleinlagen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="56280140" w:name="link9"/>
-      <w:bookmarkEnd w:id="56280140"/>
+      <w:bookmarkStart w:id="96077332" w:name="link9"/>
+      <w:bookmarkEnd w:id="96077332"/>
       <w:hyperlink w:anchor="note9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Parteien vereinbaren die Bildung eines
 Gesellschaftsvermögens iSd § 1178 Abs 1 ABGB. Zur Bildung
 des Gesellschaftsvermögens leisten die Gesellschafter die
 nachstehenden Einlagen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="831511529"/>
+          <w:numId w:val="709045179"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Kunibert Kochlöffel: EUR 30.000,– (dreißigtausend
 Euro)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="831511529"/>
+          <w:numId w:val="709045179"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Berthold Bratpfanne: EUR 20.000,– (zwanzigtausend
 Euro)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="831511529"/>
+          <w:numId w:val="709045179"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Sebastian Sektflöte: EUR 25.000,–
 (fünfundzwanzigtausend Euro)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2315,219 +2315,219 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Parteien vereinbaren die Bildung eines
 Gesellschaftsvermögens iSd § 1178 Abs 1 ABGB; die
 Gesellschafter tragen zu diesem Hauptstamm wie folgt bei:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868841295"/>
+          <w:numId w:val="169130528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Kunibert Kochlöffel erbringt Arbeitsleistungen, die als
 Kapitalanteil iSd § 1182 Abs 3 ABGB entsprechend einem
 Wert von EUR 30.000,– (dreißigtausend Euro) behandelt
 werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868841295"/>
+          <w:numId w:val="169130528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Berthold Bratpfanne erbringt Arbeitsleistungen, die als
 Kapitalanteil iSd § 1182 Abs 3 ABGB entsprechend einem
 Wert von EUR 20.000,– (zwanzigtausend Euro) behandelt
 werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868841295"/>
+          <w:numId w:val="169130528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Sebastian Sektflöte erbringt Arbeitsleistungen, die als
 Kapitalanteil iSd § 1182 Abs 3 ABGB entsprechend einem
 Wert von EUR 25.000,– (fünfundzwanzigtausend Euro) behandelt
 werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IX.
 Geschäftsführung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16700211" w:name="link10"/>
-      <w:bookmarkEnd w:id="16700211"/>
+      <w:bookmarkStart w:id="58255714" w:name="link10"/>
+      <w:bookmarkEnd w:id="58255714"/>
       <w:hyperlink w:anchor="note10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinsichtlich der Führung der Geschäfte der Gesellschaft wird
 unterschieden zwischen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="880377157"/>
+          <w:numId w:val="293773962"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Geschäftsführung in gewöhnlichen Angelegenheiten (der
 ordentlichen Geschäftsführung) sowie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="880377157"/>
+          <w:numId w:val="293773962"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Geschäftsführung in außergewöhnlichen Angelegenheiten (der
 außerordentlichen Geschäftsführung),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,52 +2667,52 @@
 sei denn, dass der wichtige Grund auch die unzeitige Kündigung
 rechtfertigt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">X.
 Kontrollrecht der Gesellschafter</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32751881" w:name="link11"/>
-      <w:bookmarkEnd w:id="32751881"/>
+      <w:bookmarkStart w:id="50036590" w:name="link11"/>
+      <w:bookmarkEnd w:id="50036590"/>
       <w:hyperlink w:anchor="note11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2733,52 +2733,52 @@
 Abrechnung anfertigen oder die Vorlage einer solchen Abrechnung
 fordern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XI.
 Verteilung von Gewinn und Verlust</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35896254" w:name="link12"/>
-      <w:bookmarkEnd w:id="35896254"/>
+      <w:bookmarkStart w:id="51877019" w:name="link12"/>
+      <w:bookmarkEnd w:id="51877019"/>
       <w:hyperlink w:anchor="note12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2794,103 +2794,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verteilung des Gewinns erfolgt entsprechend dem Verhältnis
 der Kapitalanteile der Gesellschafter; demnach entfallen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="134303358"/>
+          <w:numId w:val="371388863"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf den Gesellschafter Kunibert Kochlöffel 30/75 (dreißig
 Fünfundsiebzigstel),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="134303358"/>
+          <w:numId w:val="371388863"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf den Gesellschafter Berthold Bratpfanne 20/75 (zwanzig
 Fünfundsiebzigstel) und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="134303358"/>
+          <w:numId w:val="371388863"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">auf den Gesellschafter Sebastian Sektflöte 25/75
 (fünfundzwanzig Fünfundsiebzigstel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,52 +2928,52 @@
 entsprechend der Regelung für die Verteilung des Gewinns
 aufzuteilen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XII.
 Vertretung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35335483" w:name="link13"/>
-      <w:bookmarkEnd w:id="35335483"/>
+      <w:bookmarkStart w:id="22528375" w:name="link13"/>
+      <w:bookmarkEnd w:id="22528375"/>
       <w:hyperlink w:anchor="note13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3071,52 +3071,52 @@
 Gesellschaftsangelegenheiten betraut wird, vertritt die
 Gesellschafter nach Maßgabe der erteilten Vollmacht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIII.
 Haftung</w:t>
       </w:r>
-      <w:bookmarkStart w:id="31698580" w:name="link14"/>
-      <w:bookmarkEnd w:id="31698580"/>
+      <w:bookmarkStart w:id="81009550" w:name="link14"/>
+      <w:bookmarkEnd w:id="81009550"/>
       <w:hyperlink w:anchor="note14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3193,52 +3193,52 @@
 genommenen Gesellschafter sind vom Schädiger im Innenverhältnis
 schadlos zu halten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIV.
 Konkurrenzverbot</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17993814" w:name="link15"/>
-      <w:bookmarkEnd w:id="17993814"/>
+      <w:bookmarkStart w:id="21044219" w:name="link15"/>
+      <w:bookmarkEnd w:id="21044219"/>
       <w:hyperlink w:anchor="note15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006BB6"/>
             <w:position w:val="6"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t xml:space="preserve">15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3254,76 +3254,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein Gesellschafter darf ohne Einwilligung der anderen
 Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66821636"/>
+          <w:numId w:val="894117820"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">weder im Geschäftszweig der Gesellschaft Geschäfte machen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66821636"/>
+          <w:numId w:val="894117820"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">noch an einer anderen gleichartigen Gesellschaft als
 unbeschränkt haftender Gesellschafter teilnehmen oder Produkte und
 Dienstleistungen fördern, die in direkter Konkurrenz zum
 Geschäftszweig der Gesellschaft stehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3654,66 +3654,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24927086" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8510158380674" w:name="note1"/>
+            <w:bookmarkStart w:id="78243696" w:name="note1"/>
+            <w:bookmarkEnd w:id="78243696"/>
+            <w:bookmarkStart w:id="7586814287776" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8510158380674"/>
+            <w:bookmarkEnd w:id="7586814287776"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3758,216 +3758,216 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unsere Protagonisten haben erkannt, dass in Wien Bedarf an einem
 (weiteren) professionell geführten Nachtklub besteht; auf Basis
 dieser Feststellung haben sie die nachstehende Strategie
 entwickelt:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeder von ihnen soll sein eigenes Gastronomieunternehmen weiter
 betreiben.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die drei Gastronomen wollen jedoch zum Zweck des Betriebes
 eines (ihrem gewohnten professionellen Niveau entsprechenden)
 Nachtklubs in organisierter Form zusammenarbeiten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diese punktuelle Kooperation soll im Rahmen einer Gesellschaft
 erfolgen,
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die es den drei Gastronomen ermöglicht, gegenüber den
 Nachtklub-Kunden unter einem gemeinsamen Namen und mit einem
 gemeinsamen Logo aufzutreten,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die aber keinen großen administrativen Aufwand erfordert.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Da der Betrieb eines Nachtklubs eine eigene Betriebsstätte,
 eigenes Personal und sonstige Aufwendungen erforderlich macht, soll
 die Gesellschaft mit eigenen Mitteln ausgestattet werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="968277567"/>
+                <w:numId w:val="751324574"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Gastronomen sind es als Einzelunternehmer gewohnt, für
 Verbindlichkeiten aus ihrem Betrieb persönlich unbeschränkt zu
 haften, die Übernahme einer derartigen Haftung für die im Rahmen
 der Gesellschaft entstehenden Verbindlichkeiten stört sie daher
 nicht.</w:t>
             </w:r>
           </w:p>
@@ -4036,66 +4036,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39071759" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7667859664988" w:name="note2"/>
+            <w:bookmarkStart w:id="43268565" w:name="note2"/>
+            <w:bookmarkEnd w:id="43268565"/>
+            <w:bookmarkStart w:id="1951026427363" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7667859664988"/>
+            <w:bookmarkEnd w:id="1951026427363"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4224,78 +4224,78 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinsichtlich der Frage, ob die Verwendung der Rechtsform der
 GesbR stets zulässig ist, muss insbesondere auf § 8 Abs 3
 UGB verwiesen werden, der anordnet, dass dann, wenn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="139467924"/>
+                <w:numId w:val="93681132"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mehrere Personen ein Unternehmen in der Rechtsform einer GesbR
 betreiben und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="139467924"/>
+                <w:numId w:val="93681132"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">diese Gesellschaft den Schwellwert des § 189 UGB (also die
 Umsatzerlös-Grenze, jenseits deren Rechnungslegungspflicht gemäß
 dem Dritten Buch des UGB besteht) überschreitet,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -4361,66 +4361,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="59273370" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4804014151341" w:name="note3"/>
+            <w:bookmarkStart w:id="98473849" w:name="note3"/>
+            <w:bookmarkEnd w:id="98473849"/>
+            <w:bookmarkStart w:id="4533018997094" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4804014151341"/>
+            <w:bookmarkEnd w:id="4533018997094"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4449,78 +4449,78 @@
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Gesellschafterin einer GesbR kann dagegen eine andere
 GesbR sein, da der Gesellschaft bürgerlichen Rechts die
 Rechtsfähigkeit fehlt und sie daher als solche weder Rechte
 erwerben, noch Verbindlichkeiten eingehen kann (wie Anmerkung 1).
 Dieser Umstand hätte im vorliegenden Fall zB dann Bedeutung, wenn
 die drei Gastronomen auf die Idee kämen, ihre „Mausefalle
 Nachtklub-Betriebs-GesbR“ mit der von drei Barmixern gebildeten
 „Spätabends-GesbR“ zu vereinen; einer derartigen GesbR könnten als
 Gesellschafter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="574612566"/>
+                <w:numId w:val="886376710"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die sechs natürlichen Personen (unsere drei Gastronomen und die
 drei Barmixer) angehören,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="574612566"/>
+                <w:numId w:val="886376710"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nicht aber die beiden erstgenannten Gesellschaften bürgerlichen
 Rechts.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -4561,137 +4561,137 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7743392" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2741132060629" w:name="note4"/>
+            <w:bookmarkStart w:id="35977532" w:name="note4"/>
+            <w:bookmarkEnd w:id="35977532"/>
+            <w:bookmarkStart w:id="1313669876641" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2741132060629"/>
+            <w:bookmarkEnd w:id="1313669876641"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obwohl der Gesellschaftsvertrag einer GesbR grundsätzlich keinen
 Formvorschriften unterliegt und sogar stillschweigend abgeschlossen
 werden könnte, empfiehlt es sich, eine ausdrückliche und
 schriftliche Erklärung der Vergesellschaftung als GesbR
 vorzunehmen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="838350755"/>
+                <w:numId w:val="648807595"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einerseits wird durch eine derartige Erklärung expressis verbis
 festgehalten, dass die Errichtung einer Gesellschaft beabsichtigt
 ist und nicht etwa eine bloß tatsächliche Zusammenarbeit ohne
 rechtliche Verbindlichkeit.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="838350755"/>
+                <w:numId w:val="648807595"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Andererseits kann durch die ausdrückliche Nennung der
 Rechtsform der GesbR ein (späterer) Streit darüber vermieden
 werden, ob tatsächlich eine GesbR und nicht etwa eine Offene
 Gesellschaft errichtet werden sollte.</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4734,66 +4734,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8689429" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5733053646726" w:name="note5"/>
+            <w:bookmarkStart w:id="75292034" w:name="note5"/>
+            <w:bookmarkEnd w:id="75292034"/>
+            <w:bookmarkStart w:id="8938382324778" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5733053646726"/>
+            <w:bookmarkEnd w:id="8938382324778"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4817,79 +4817,79 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zu beachten ist zunächst, dass das Vertragsmuster von
 „Bezeichnung“ bzw „Name“ der Gesellschaft spricht, nicht von
 „Firma“. Das hat seinen Grund darin, dass</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="484759990"/>
+                <w:numId w:val="785680780"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Firma der in das Firmenbuch eingetragene Name eines
 Unternehmers ist, unter dem dieser seine Geschäfte betreibt und die
 Unterschrift abgibt (vgl § 17 Abs 1 UWG),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="484759990"/>
+                <w:numId w:val="785680780"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eine GesbR aber mangels Rechtsfähigkeit nicht in das Firmenbuch
 eingetragen werden und kein Unternehmer sein kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -4917,103 +4917,103 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn die Gesellschafter unter einem gemeinsamen Namen auftreten,
 muss dieser nach dem Gesetz (vgl § 1177 ABGB)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="65999202"/>
+                <w:numId w:val="454083975"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">auf das Bestehen einer solchen Gesellschaft hindeuten,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="65999202"/>
+                <w:numId w:val="454083975"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">zur Kennzeichnung der Gesellschaft geeignet sein und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="65999202"/>
+                <w:numId w:val="454083975"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unterscheidungskraft besitzen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -5097,66 +5097,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="68801990" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6512568758490" w:name="note6"/>
+            <w:bookmarkStart w:id="49312556" w:name="note6"/>
+            <w:bookmarkEnd w:id="49312556"/>
+            <w:bookmarkStart w:id="1830720585052" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6512568758490"/>
+            <w:bookmarkEnd w:id="1830720585052"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -5210,66 +5210,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79439064" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7358226156183" w:name="note7"/>
+            <w:bookmarkStart w:id="8282884" w:name="note7"/>
+            <w:bookmarkEnd w:id="8282884"/>
+            <w:bookmarkStart w:id="8587386974057" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7358226156183"/>
+            <w:bookmarkEnd w:id="8587386974057"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -5325,66 +5325,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56460740" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8967193680078" w:name="note8"/>
+            <w:bookmarkStart w:id="29268314" w:name="note8"/>
+            <w:bookmarkEnd w:id="29268314"/>
+            <w:bookmarkStart w:id="6214410354462" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8967193680078"/>
+            <w:bookmarkEnd w:id="6214410354462"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -5505,79 +5505,79 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hier ist darauf hinzuweisen, dass grundsätzlich eine Kündigung
 in zwei Formen gestaltet sein kann:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="458599854"/>
+                <w:numId w:val="571763597"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Als Austrittskündigung (der kündigende Gesellschafter scheidet
 aus, die GesbR wird unter den verbleibenden Gesellschaftern
 fortgesetzt) oder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="458599854"/>
+                <w:numId w:val="571763597"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Als Auflösungskündigung (die Kündigung durch einen
 Gesellschafter bewirkt die Auflösung der Gesellschaft als einer
 solchen)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -5645,66 +5645,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78320298" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1373798070010" w:name="note9"/>
+            <w:bookmarkStart w:id="82363191" w:name="note9"/>
+            <w:bookmarkEnd w:id="82363191"/>
+            <w:bookmarkStart w:id="1472923919765" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1373798070010"/>
+            <w:bookmarkEnd w:id="1472923919765"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -5844,113 +5844,113 @@
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Als Einlagen der Gesellschafter kommen vermögenswerte Leistungen
 (zB Geld als Bareinlage oder eine Maschine bzw ein Kraftfahrzeug
 als Sacheinlage) in Betracht. Die Einbringung der Einlagen kann
 erfolgen:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="474337793"/>
+                <w:numId w:val="666957527"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoad dominium, das heißt dergestalt, dass die eingebrachten
 Vermögensgegenstände in das Gesellschaftsvermögen (in das
 Miteigentum der am Hauptstammt beteiligten Gesellschafter)
 übergehen (Beispiel: der Gesellschafter Müller bringt seine
 Kaffeemaschine quoad dominium ein; damit wird sie gemeinsames
 Eigentum der Gesellschafter)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="474337793"/>
+                <w:numId w:val="666957527"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoad usum, also so, dass der betreffende Gegenstand nicht ins
 Miteigentum übertragen, sondern der Gesellschaft bloß zur Nutzung
 überlassen wird (Beispiel: der Gesellschafter Müller bringt seine
 Kaffeemaschine quoad usum ein; damit bleibt sie in seinem
 alleinigen Eigentum, darf aber von der Gesellschaft genutzt
 werden)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="474337793"/>
+                <w:numId w:val="666957527"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoad sortem, was bedeutet, dass der betreffende Gegenstand
 sachenrechtlich im alleinigen Eigentum des einbringenden
 Gesellschafters verbleibt, aber intern (unter den Gesellschaftern)
 so behandelt wird, als stünde er im Miteigentum der am Hauptstamm
 beteiligten Gesellschafter (Beispiel: der Gesellschafter Müller
 bringt seine Kaffeemaschine quoad sortem ein; da er sachenrechtlich
 ihr Alleineigentümer bleibt, könnte er sie an einen Dritten
@@ -6024,66 +6024,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43111042" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8340154899770" w:name="note10"/>
+            <w:bookmarkStart w:id="74056864" w:name="note10"/>
+            <w:bookmarkEnd w:id="74056864"/>
+            <w:bookmarkStart w:id="6960316954654" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8340154899770"/>
+            <w:bookmarkEnd w:id="6960316954654"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6317,105 +6317,105 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es empfiehlt sich, im Gesellschaftsvertrag für den konkreten
 Fall sinnvolle Vereinbarungen zu treffen; vorstellbar wären
 beispielsweise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="633065414"/>
+                <w:numId w:val="822485220"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die selbstständige Setzung von Geschäftsführungshandlungen
 durch jeden der Gesellschafter,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="633065414"/>
+                <w:numId w:val="822485220"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die gemeinsame Setzung von Geschäftsführungshandlungen durch
 alle oder mehrere Gesellschafter oder auch</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="633065414"/>
+                <w:numId w:val="822485220"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Einräumung der Geschäftsführungsbefugnis an einen
 Gesellschafter allein.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -6423,78 +6423,78 @@
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Da im hiergegenständlichen Musterfall – technisch gesehen – drei
 an sich selbstständige Gastronomen in einem bestimmten Bereich
 gesellschaftlich organisiert zusammenarbeiten sollen und diese
 Zusammenarbeit faktisch „nebenbei“ im Rahmen der jeweils eigenen
 Betriebsstruktur erfolgen wird, schlägt das Vertragsmuster eine
 Vereinbarung (Textvariante) vor, nach welcher</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="78808529"/>
+                <w:numId w:val="849209586"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">in den gewöhnlichen Angelegenheiten jeder Gesellschafter
 einzeln zur Entscheidung befugt ist,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="78808529"/>
+                <w:numId w:val="849209586"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">während in den außergewöhnlichen Angelegenheiten nur alle
 Gesellschafter gemeinsam durch einstimmigen Beschluss entscheiden
 dürfen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -6536,66 +6536,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10149143" w:name="note11"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1769094511888" w:name="note11"/>
+            <w:bookmarkStart w:id="39831998" w:name="note11"/>
+            <w:bookmarkEnd w:id="39831998"/>
+            <w:bookmarkStart w:id="1236128065184" w:name="note11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[11]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1769094511888"/>
+            <w:bookmarkEnd w:id="1236128065184"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6695,66 +6695,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="75823275" w:name="note12"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4050223854673" w:name="note12"/>
+            <w:bookmarkStart w:id="31732569" w:name="note12"/>
+            <w:bookmarkEnd w:id="31732569"/>
+            <w:bookmarkStart w:id="9181377360650" w:name="note12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[12]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4050223854673"/>
+            <w:bookmarkEnd w:id="9181377360650"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6947,66 +6947,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9556409" w:name="note13"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7954884360071" w:name="note13"/>
+            <w:bookmarkStart w:id="27775118" w:name="note13"/>
+            <w:bookmarkEnd w:id="27775118"/>
+            <w:bookmarkStart w:id="7141654047522" w:name="note13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[13]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7954884360071"/>
+            <w:bookmarkEnd w:id="7141654047522"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -7211,66 +7211,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="68723375" w:name="note14"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5937613487688" w:name="note14"/>
+            <w:bookmarkStart w:id="76504579" w:name="note14"/>
+            <w:bookmarkEnd w:id="76504579"/>
+            <w:bookmarkStart w:id="2596969356764" w:name="note14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[14]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5937613487688"/>
+            <w:bookmarkEnd w:id="2596969356764"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -7394,66 +7394,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="97987558" w:name="note15"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7362935540005" w:name="note15"/>
+            <w:bookmarkStart w:id="58921934" w:name="note15"/>
+            <w:bookmarkEnd w:id="58921934"/>
+            <w:bookmarkStart w:id="9944841921217" w:name="note15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[15]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7362935540005"/>
+            <w:bookmarkEnd w:id="9944841921217"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -7825,51 +7825,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78808529">
+  <w:abstractNum w:abstractNumId="849209586">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -7934,51 +7934,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="633065414">
+  <w:abstractNum w:abstractNumId="822485220">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8043,51 +8043,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="474337793">
+  <w:abstractNum w:abstractNumId="666957527">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8152,51 +8152,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="458599854">
+  <w:abstractNum w:abstractNumId="571763597">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8261,51 +8261,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65999202">
+  <w:abstractNum w:abstractNumId="454083975">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8370,51 +8370,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="484759990">
+  <w:abstractNum w:abstractNumId="785680780">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8479,51 +8479,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="838350755">
+  <w:abstractNum w:abstractNumId="648807595">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8588,51 +8588,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="574612566">
+  <w:abstractNum w:abstractNumId="886376710">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8697,51 +8697,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="139467924">
+  <w:abstractNum w:abstractNumId="93681132">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8806,51 +8806,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="968277567">
+  <w:abstractNum w:abstractNumId="751324574">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8913,51 +8913,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66821636">
+  <w:abstractNum w:abstractNumId="894117820">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9022,51 +9022,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="134303358">
+  <w:abstractNum w:abstractNumId="371388863">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9131,51 +9131,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="880377157">
+  <w:abstractNum w:abstractNumId="293773962">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9240,51 +9240,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="868841295">
+  <w:abstractNum w:abstractNumId="169130528">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9349,51 +9349,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="831511529">
+  <w:abstractNum w:abstractNumId="709045179">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9458,51 +9458,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="727359666">
+  <w:abstractNum w:abstractNumId="822006465">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9567,51 +9567,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="491768104">
+  <w:abstractNum w:abstractNumId="895167280">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9676,51 +9676,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="900985234">
+  <w:abstractNum w:abstractNumId="842028681">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -9783,51 +9783,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="519428348">
+  <w:abstractNum w:abstractNumId="430199403">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -9892,137 +9892,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92516274">
+  <w:abstractNum w:abstractNumId="93312499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70813835">
+    <w:lvl w:ilvl="0" w:tplc="38462963">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70813835" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38462963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92516273">
+  <w:abstractNum w:abstractNumId="93312498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23072987">
+    <w:lvl w:ilvl="0" w:tplc="96350394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10774,112 +10774,112 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92516273">
-    <w:abstractNumId w:val="92516273"/>
+  <w:num w:numId="93312498">
+    <w:abstractNumId w:val="93312498"/>
   </w:num>
-  <w:num w:numId="92516274">
-    <w:abstractNumId w:val="92516274"/>
+  <w:num w:numId="93312499">
+    <w:abstractNumId w:val="93312499"/>
   </w:num>
-  <w:num w:numId="519428348">
-    <w:abstractNumId w:val="519428348"/>
+  <w:num w:numId="430199403">
+    <w:abstractNumId w:val="430199403"/>
   </w:num>
-  <w:num w:numId="900985234">
-    <w:abstractNumId w:val="900985234"/>
+  <w:num w:numId="842028681">
+    <w:abstractNumId w:val="842028681"/>
   </w:num>
-  <w:num w:numId="491768104">
-    <w:abstractNumId w:val="491768104"/>
+  <w:num w:numId="895167280">
+    <w:abstractNumId w:val="895167280"/>
   </w:num>
-  <w:num w:numId="727359666">
-    <w:abstractNumId w:val="727359666"/>
+  <w:num w:numId="822006465">
+    <w:abstractNumId w:val="822006465"/>
   </w:num>
-  <w:num w:numId="831511529">
-    <w:abstractNumId w:val="831511529"/>
+  <w:num w:numId="709045179">
+    <w:abstractNumId w:val="709045179"/>
   </w:num>
-  <w:num w:numId="868841295">
-    <w:abstractNumId w:val="868841295"/>
+  <w:num w:numId="169130528">
+    <w:abstractNumId w:val="169130528"/>
   </w:num>
-  <w:num w:numId="880377157">
-    <w:abstractNumId w:val="880377157"/>
+  <w:num w:numId="293773962">
+    <w:abstractNumId w:val="293773962"/>
   </w:num>
-  <w:num w:numId="134303358">
-    <w:abstractNumId w:val="134303358"/>
+  <w:num w:numId="371388863">
+    <w:abstractNumId w:val="371388863"/>
   </w:num>
-  <w:num w:numId="66821636">
-    <w:abstractNumId w:val="66821636"/>
+  <w:num w:numId="894117820">
+    <w:abstractNumId w:val="894117820"/>
   </w:num>
-  <w:num w:numId="968277567">
-    <w:abstractNumId w:val="968277567"/>
+  <w:num w:numId="751324574">
+    <w:abstractNumId w:val="751324574"/>
   </w:num>
-  <w:num w:numId="139467924">
-    <w:abstractNumId w:val="139467924"/>
+  <w:num w:numId="93681132">
+    <w:abstractNumId w:val="93681132"/>
   </w:num>
-  <w:num w:numId="574612566">
-    <w:abstractNumId w:val="574612566"/>
+  <w:num w:numId="886376710">
+    <w:abstractNumId w:val="886376710"/>
   </w:num>
-  <w:num w:numId="838350755">
-    <w:abstractNumId w:val="838350755"/>
+  <w:num w:numId="648807595">
+    <w:abstractNumId w:val="648807595"/>
   </w:num>
-  <w:num w:numId="484759990">
-    <w:abstractNumId w:val="484759990"/>
+  <w:num w:numId="785680780">
+    <w:abstractNumId w:val="785680780"/>
   </w:num>
-  <w:num w:numId="65999202">
-    <w:abstractNumId w:val="65999202"/>
+  <w:num w:numId="454083975">
+    <w:abstractNumId w:val="454083975"/>
   </w:num>
-  <w:num w:numId="458599854">
-    <w:abstractNumId w:val="458599854"/>
+  <w:num w:numId="571763597">
+    <w:abstractNumId w:val="571763597"/>
   </w:num>
-  <w:num w:numId="474337793">
-    <w:abstractNumId w:val="474337793"/>
+  <w:num w:numId="666957527">
+    <w:abstractNumId w:val="666957527"/>
   </w:num>
-  <w:num w:numId="633065414">
-    <w:abstractNumId w:val="633065414"/>
+  <w:num w:numId="822485220">
+    <w:abstractNumId w:val="822485220"/>
   </w:num>
-  <w:num w:numId="78808529">
-    <w:abstractNumId w:val="78808529"/>
+  <w:num w:numId="849209586">
+    <w:abstractNumId w:val="849209586"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -11690,51 +11690,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId370094140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId841116078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId684158575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId858957285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>