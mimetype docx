--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="93893048" w:name="document"/>
-    <w:bookmarkEnd w:id="93893048"/>
+    <w:bookmarkStart w:id="13149183" w:name="document"/>
+    <w:bookmarkEnd w:id="13149183"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 342089 | Georg Prchlik | Muster |
 Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -106,755 +106,755 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaltsverzeichnis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Präambel/Vertragsparteien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Errichtung der Gesellschaft/Firma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sitz der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gegenstand des Unternehmens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entstehung der Gesellschaft/Haftung für Handlungen vor der
 Entstehung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsjahr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einlagen/Kapitalanteile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausübung der Geschäftsführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entziehung der Geschäftsführungsbefugnis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kündigung der Geschäftsführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschlussfassung der Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wettbewerbsverbot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollrechte der Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestimmung von Gewinn und Verlust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verteilung von Gewinn und Verlust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Recht auf Gewinnauszahlung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewinnunabhängiges
 Entnahmerecht/Aufwendungsersatz/Herausgabepflicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertretung der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entziehung der Vertretungsmacht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Haftung der Gesellschafter für Verbindlichkeiten der
 Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Austrittskündigung des Gesellschafters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Übertragung von Geschäftsanteilen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auflösung der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auflösung durch ordentliche Kündigung seitens eines
 Gesellschafters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auflösung durch gerichtliche Entscheidung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquidation der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="176147547"/>
+          <w:numId w:val="801106007"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allgemeine Bestimmungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -964,102 +964,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Parteien dieses Gesellschaftsvertrages und Gesellschafter der zu
 errichtenden Gesellschaft sind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="302505127"/>
+          <w:numId w:val="35912524"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Alfred Anis, geb 01.10.1961, Schmorgasse 1, 1010 Wien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="302505127"/>
+          <w:numId w:val="35912524"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Sigfried Süßer, geb 02.12.1972, Bäckerstraße 2, 1020
 Wien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="302505127"/>
+          <w:numId w:val="35912524"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Harald Haube, geb 13.03.1983, Trüffelweg 3, 1030 Wien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1178,108 +1178,108 @@
         <w:t xml:space="preserve">IV. Gegenstand des Unternehmens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gegenstand des Unternehmens umfasst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="968414670"/>
+          <w:numId w:val="183163643"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">den Betrieb des Gastgewerbes iSd § 94 Z 26 der
 Gewerbeordnung, insbesondere die Verabreichung von Speisen jeder
 Art und den Ausschank von Getränken;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="968414670"/>
+          <w:numId w:val="183163643"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">den Betrieb des Handwerks der Konditoren (Zuckerbäcker)
 einschließlich der Lebzelter und der Konditen-, Gefrorenes- und
 Schokoladenwarenerzeugung iSd § 94 Z 40 der
 Gewerbeordnung, insbesondere auch die Verabreichung kleiner kalter
 und warmer Speisen sowie den Ausschank von Getränken in den
 Verkaufsräumlichkeiten einer Konditorei;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="968414670"/>
+          <w:numId w:val="183163643"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Beteiligung an Gesellschaften jedweder Art, zu deren
 Unternehmensgegenstand eine der genannten Tätigkeiten gehört.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1321,76 +1321,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn nach der Errichtung (Punkt II.), aber vor der Entstehung
 der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="381393173"/>
+          <w:numId w:val="645113978"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein Gesellschafter oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="381393173"/>
+          <w:numId w:val="645113978"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine zur Vertretung der Gesellschaft bestellte Person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1533,126 +1533,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es wird die Leistung von Einlagen der Gesellschafter
 entsprechend den nachstehenden Regelungen vereinbart:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="794163840"/>
+          <w:numId w:val="981258436"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gesellschafter Alfred Anis bringt sein bisher als nicht
 protokolliertes Einzelunternehmen geführtes gastgewerbliches
 Unternehmen (Standort: Schmorgasse 1, 1010 Wien,
 Etablissementbezeichnung „Zum goldenen Kochlöffel“) in die
 Gesellschaft ein; der Betrieb geht in das Eigentum der Gesellschaft
 über; es wird vereinbart, dass die zum Zeitpunkt des
 Unternehmensübergangs bestehenden unternehmensbezogenen, nicht
 höchstpersönlichen Rechtsverhältnisse des Einbringenden mit den bis
 dahin entstandenen Rechten und Verbindlichkeiten nicht von der
 Gesellschaft übernommen werden; die Haftung der Gesellschaft für
 mit unternehmensbezogenen Rechtsverhältnissen des Einbringenden
 verbundene Verbindlichkeiten wird ausgeschlossen, wobei dieser
 Haftungsausschluss beim Unternehmensübergang in das Firmenbuch
 einzutragen ist (Hinweis auf § 38 Absatz 4
 Unternehmensgesetzbuch). Einvernehmlich wird festgestellt, dass der
 Wert des als Einlage dienenden Unternehmens EUR 100.000,–
 (einhunderttausend Euro) beträgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="794163840"/>
+          <w:numId w:val="981258436"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gesellschafter Sigfried Süßer bringt Teile der Ausstattung
 eines Konditoreibetriebes entsprechend dem einen integrierten
 Bestandteil dieses Vertrages bildenden Anhang ./A als Einlage ein,
 wobei die Einlage einvernehmlich mit EUR 15.000,–
 (fünfzehntausend Euro) bewertet wird; weiters bringt er seine
 Arbeitsleistung in die Gesellschaft ein; dafür wird ihm eine
 Beteiligung an der Gesellschaft gewährt; der Wert dieser Einlage
 wird einvernehmlich mit EUR 15.000,– (fünfzehntausend Euro)
 festgestellt. Zusätzlich leistet Herr Sigfried Süßer eine
 Bareinlage von EUR 20.000,– (zwanzigtausend Euro).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="794163840"/>
+          <w:numId w:val="981258436"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gesellschafter Harald Haube bringt seine Arbeitsleistung
 als Restaurantmanager in die Gesellschaft ein; dafür wird ihm eine
 Beteiligung an der Gesellschaft gewährt; der Wert dieser Einlage
 wird einvernehmlich mit EUR 30.000,– (dreißigtausend Euro)
 festgestellt; zusätzlich leistet Herr Harald Haube eine Bareinlage
 in Höhe von EUR 20.000,– (zwanzigtausend Euro).</w:t>
       </w:r>
     </w:p>
@@ -1760,77 +1760,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festgehalten wird, dass die ins Firmenbuch einzutragende
 Haftsumme des Kommanditisten iSd 171 Absatz 1
 Unternehmensgesetzbuch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88817800"/>
+          <w:numId w:val="242479701"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bezüglich des Gesellschafters Sigfried Süßer EUR 20.000,–
 (zwanzigtausend Euro) und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88817800"/>
+          <w:numId w:val="242479701"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bezüglich des Gesellschafters Harald Haube gleichfalls
 EUR 20.000,– (zwanzigtausend Euro)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1871,101 +1871,101 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Geschäftsführung umfasst alle Handlungen – gleich ob
 rechtlicher oder tatsächlicher Natur –, die der Verwirklichung des
 Gesellschaftszwecks dienen, insbesondere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="948923352"/>
+          <w:numId w:val="569905807"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Planung,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="948923352"/>
+          <w:numId w:val="569905807"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Durchführung und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="948923352"/>
+          <w:numId w:val="569905807"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Kontrolle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1983,76 +1983,76 @@
 IV.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicht zur Geschäftsführung zählen Handlungen, welche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="937554897"/>
+          <w:numId w:val="848624817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Grundlagen der Gesellschaft betreffen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="937554897"/>
+          <w:numId w:val="848624817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Beziehungen der Gesellschafter zueinander regeln,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -2069,131 +2069,131 @@
         <w:t xml:space="preserve">wie insbesondere Änderungen des Gesellschaftsvertrages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Rahmen der Geschäftsführung ist zu unterscheiden zwischen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18551190"/>
+          <w:numId w:val="971336089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Handlungen, die der gewöhnliche Betrieb des Unternehmens der
 Gesellschaft mit sich bringt (Geschäftsführung in gewöhnlichen
 Angelegenheiten) und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18551190"/>
+          <w:numId w:val="971336089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Handlungen, die über den bezeichneten Bereich hinausgehen, etwa
 weil sie
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18551190"/>
+          <w:numId w:val="971336089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">den im Zeitpunkt der Setzung der Handlung gewöhnlichen Rahmen
 des Geschäftsbetriebs übersteigen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18551190"/>
+          <w:numId w:val="971336089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein besonderes Risiko in sich bergen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2245,77 +2245,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Komplementär Alfred Anis ist zur Geschäftsführung berechtigt
 und verpflichtet („geschäftsführender Gesellschafter“), sofern
 nicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666204021"/>
+          <w:numId w:val="983986423"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">seine Geschäftsführungsbefugnis durch gerichtliche Entscheidung
 entzogen (Punkt XI.) oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666204021"/>
+          <w:numId w:val="983986423"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführung von ihm gekündigt (Punkt XII.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -2417,77 +2417,77 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Komplementär Alfred Anis und der Kommanditist Sigfried Süßer
 sind zur Geschäftsführung berechtigt und verpflichtet
 („geschäftsführender Gesellschafter“), sofern nicht bezüglich des
 Betreffenden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503272603"/>
+          <w:numId w:val="443052851"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">seine Geschäftsführungsbefugnis durch gerichtliche Entscheidung
 entzogen (Punkt XI.) oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503272603"/>
+          <w:numId w:val="443052851"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführung von ihm gekündigt (Punkt XII.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -2588,77 +2588,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle Gesellschafter sind zur Geschäftsführung berechtigt und
 verpflichtet („geschäftsführende Gesellschafter“), sofern nicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="800672020"/>
+          <w:numId w:val="93678499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführungsbefugnis des betreffenden Gesellschafters
 durch gerichtliche Entscheidung entzogen (Punkt XI.) oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="800672020"/>
+          <w:numId w:val="93678499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführung vom betreffenden Gesellschafter gekündigt
 (Punkt XII.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2740,77 +2740,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle Gesellschafter sind zur Geschäftsführung berechtigt und
 verpflichtet („geschäftsführende Gesellschafter“), sofern nicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="195339845"/>
+          <w:numId w:val="615800803"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführungsbefugnis des betreffenden Gesellschafters
 durch gerichtliche Entscheidung entzogen (Punkt XI.) oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="195339845"/>
+          <w:numId w:val="615800803"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Geschäftsführung vom betreffenden Gesellschafter gekündigt
 (Punkt XII.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2894,76 +2894,76 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einem geschäftsführenden Gesellschafter kann die
 Geschäftsführungsbefugnis auf Antrag der übrigen Gesellschafter
 durch gerichtliche Entscheidung entzogen werden, wenn ein wichtiger
 Grund, etwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="579814708"/>
+          <w:numId w:val="671519247"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine grobe Pflichtverletzung durch den Gesellschafter oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="579814708"/>
+          <w:numId w:val="671519247"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Unfähigkeit des Gesellschafters zur ordnungsgemäßen
 Geschäftsführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,76 +3188,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Komplementär darf nur mit Einwilligung aller übrigen
 Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="257899278"/>
+          <w:numId w:val="192199614"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Geschäftszweig der Gesellschaft Geschäfte machen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="257899278"/>
+          <w:numId w:val="192199614"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">an einer anderen, gleichartigen Gesellschaft als unbeschränkt
 haftender Gesellschafter teilnehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3279,138 +3279,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn der Komplementär das Wettbewerbsverbot verletzt, so kann
 die Gesellschaft nach ihrer Wahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444929236"/>
+          <w:numId w:val="538657295"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vom Komplementär Schadenersatz fordern oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444929236"/>
+          <w:numId w:val="538657295"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vom Komplementär verlangen, dass er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="444929236"/>
+          <w:numId w:val="538657295"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die für eigene Rechnung gemachten Geschäfte als für Rechnung
 der Gesellschaft eingegangen gelten lässt und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="444929236"/>
+          <w:numId w:val="538657295"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergütungen, die er aus Geschäften für fremde Rechnung bezogen
 hat, an die Gesellschaft herausgibt bzw ihren Anspruch auf
 derartige Vergütungen an die Gesellschaft abtritt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -3499,76 +3499,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gesellschafter Alfred Anis sowie der Gesellschafter Harald
 Haube dürfen jeweils nur mit Einwilligung aller übrigen
 Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="803166975"/>
+          <w:numId w:val="969791232"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Geschäftszweig der Gesellschaft Geschäfte machen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="803166975"/>
+          <w:numId w:val="969791232"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">an einer anderen, gleichartigen Gesellschaft als unbeschränkt
 haftender Gesellschafter teilnehmen; der Teilnahme an einer anderen
 Gesellschaft als unbeschränkt haftender Gesellschafter ist es
 gleichzuhalten, wenn die betreffende Person diese andere
 Gesellschaft faktisch beherrscht, mag sie auch formal etwa nur die
 Rolle eines Kommanditisten oder eines GmbH-Gesellschafters
 innehaben.</w:t>
       </w:r>
@@ -3597,128 +3597,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ein Gesellschafter das Wettbewerbsverbot verletzt, so kann
 die Gesellschaft nach ihrer Wahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="340888060"/>
+          <w:numId w:val="598595499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vom betreffenden Gesellschafter Schadenersatz fordern oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="340888060"/>
+          <w:numId w:val="598595499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vom betreffenden Gesellschafter verlangen, dass er
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="340888060"/>
+          <w:numId w:val="598595499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die für eigene Rechnung gemachten Geschäfte als für Rechnung
 der Gesellschaft eingegangen gelten lässt und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="340888060"/>
+          <w:numId w:val="598595499"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergütungen, die er aus Geschäften für fremde Rechnung bezogen
 hat, an die Gesellschaft herausgibt bzw ihren Anspruch auf
 derartige Vergütungen an die Gesellschaft abtritt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -3853,172 +3853,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Komplementär – mag er geschäftsführend sein oder nicht – ist
 befugt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="674222369"/>
+          <w:numId w:val="161261220"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich von den Angelegenheiten der Gesellschaft zu
 unterrichten,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="674222369"/>
+          <w:numId w:val="161261220"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Bücher und Schriften der Gesellschaft einzusehen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="674222369"/>
+          <w:numId w:val="161261220"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich aus den Büchern und Schriften einen Jahresabschluss
 anzufertigen oder die Vorlage eines Jahresabschlusses zu
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kommanditisten sind berechtigt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="207855071"/>
+          <w:numId w:val="483316615"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine Abschrift des Jahresabschlusses und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="207855071"/>
+          <w:numId w:val="483316615"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Richtigkeit des Jahresabschlusses unter Einsichtnahme in
 die Bücher und Schriften zu prüfen;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4058,102 +4058,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle Gesellschafter – mögen sie geschäftsführend sein oder nicht
 – sind befugt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312777957"/>
+          <w:numId w:val="293386547"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich von den Angelegenheiten der Gesellschaft zu
 unterrichten,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312777957"/>
+          <w:numId w:val="293386547"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Bücher und Schriften der Gesellschaft einzusehen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312777957"/>
+          <w:numId w:val="293386547"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich aus den Büchern und Schriften einen Jahresabschluss
 anzufertigen oder die Vorlage eines Jahresabschlusses zu
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -4174,172 +4174,172 @@
         <w:t xml:space="preserve">Variante 3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle geschäftsführenden Gesellschafter sind befugt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="337116717"/>
+          <w:numId w:val="405265528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich von den Angelegenheiten der Gesellschaft zu
 unterrichten,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="337116717"/>
+          <w:numId w:val="405265528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Bücher und Schriften der Gesellschaft einzusehen und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="337116717"/>
+          <w:numId w:val="405265528"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sich aus den Büchern und Schriften einen Jahresabschluss
 anzufertigen oder die Vorlage eines Jahresabschlusses zu
 verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicht geschäftsführende Gesellschafter sind berechtigt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32043779"/>
+          <w:numId w:val="152358433"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine Abschrift des Jahresabschlusses und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32043779"/>
+          <w:numId w:val="152358433"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Richtigkeit des Jahresabschlusses unter Einsichtnahme in
 die Bücher und Schriften zu prüfen;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4381,78 +4381,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Schluss jedes Geschäftsjahres wird der Gewinn bzw Verlust des
 betreffenden Jahres ermittelt, und zwar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="474224837"/>
+          <w:numId w:val="154439466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Fall des Bestehens einer Rechnungslegungspflicht nach dem
 Dritten Buch des Unternehmensgesetzbuches auf Basis des
 Jahresabschlusses und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="474224837"/>
+          <w:numId w:val="154439466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Fall des Nichtbestehens einer solchen Pflicht auf Basis
 einer sonstigen Abrechnung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4495,191 +4495,191 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der nach Punkt XVI. ermittelte Gewinn bzw Verlust eines
 Geschäftsjahres wird den Gesellschaftern entsprechend den
 nachstehenden Bestimmungen zugewiesen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zunächst wird dem Komplementär ein im Hinblick auf die ihn
 treffende Aufgabe der Führung der Geschäfte der Gesellschaft
 angemessener Teilbetrag des Jahresgewinns zugewiesen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der den genannten Betrag übersteigende Teil des Jahresgewinns
 wird den Kommanditisten im Verhältnis ihrer Beteiligung an der
 Gesellschaft (Punkt VIII.) zugewiesen, also</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Alfred Anis 50 %,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Sigfried Süßer 25 % und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Harald Haube 25 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="867734385"/>
+          <w:numId w:val="106749166"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein etwaiger Verlust des Geschäftsjahres wird den
 Gesellschaftern im Verhältnis ihrer Beteiligung an der Gesellschaft
 zugewiesen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -4703,101 +4703,101 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der nach Punkt XVI. ermittelte Gewinn bzw Verlust eines
 Geschäftsjahres wird den Gesellschaftern entsprechend dem
 Verhältnis ihrer Beteiligung an der Gesellschaft (Punkt VIII.)
 zugewiesen, also</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="135913742"/>
+          <w:numId w:val="983450087"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Alfred Anis 50 %,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="135913742"/>
+          <w:numId w:val="983450087"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Sigfried Süßer 25 % und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="135913742"/>
+          <w:numId w:val="983450087"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Gesellschafter Harald Haube 25 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -4857,200 +4857,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Komplementär kann den bezeichneten Anspruch jedoch nicht
 geltend machen soweit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="967245256"/>
+          <w:numId w:val="36330842"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Auszahlung zum offenbaren Schaden der Gesellschaft
 gereichen würde,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="967245256"/>
+          <w:numId w:val="36330842"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Gesellschafter etwas anderes beschließen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="967245256"/>
+          <w:numId w:val="36330842"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">er, der Komplementär, vereinbarungswidrig seine Einlage (Punkt
 VIII.) nicht geleistet hat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kommanditisten können die Auszahlung ihres jeweiligen
 Gewinnanteils außerdem auch dann nicht verlangen, soweit die
 bedungene Einlage (Punkt VIII.) des betreffenden Kommanditisten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="708698765"/>
+          <w:numId w:val="47112"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nicht geleistet ist oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="708698765"/>
+          <w:numId w:val="47112"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch dem betreffenden Kommanditisten zugewiesene Verluste
 unter den auf die bedungene Einlage geleisteten Betrag gemindert
 worden ist oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="708698765"/>
+          <w:numId w:val="47112"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch die Auszahlung des Gewinnanteils unter den auf die
 bedungene Einlage geleisteten Betrag gemindert würde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5091,78 +5091,78 @@
 nur mit Einwilligung aller übrigen Gesellschafter tätigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ein Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="223433802"/>
+          <w:numId w:val="91913949"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in einer Angelegenheit der Gesellschaft Aufwendungen macht, von
 denen er nach den gegebenen Umständen annehmen darf, dass sie
 erforderlich sind, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="223433802"/>
+          <w:numId w:val="91913949"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unmittelbar durch die von ihm für die Gesellschaft getätigte
 Geschäftsführung oder aus Gefahren, die mit dieser Geschäftsführung
 untrennbar verbunden sind, Verluste erleidet,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5222,77 +5222,77 @@
 Gesellschafter einen Vorschuss verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hat ein Gesellschafter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="454287052"/>
+          <w:numId w:val="769351695"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">etwas zur Führung von Geschäften der Gesellschaft erhalten
 oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="454287052"/>
+          <w:numId w:val="769351695"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">aus einer solchen Geschäftsführung etwas erlangt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5371,76 +5371,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicht von der Vertretungsmacht erfasst sind Geschäfte und
 Rechtshandlungen, welche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="590043700"/>
+          <w:numId w:val="265944768"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Grundlagen der Gesellschaft betreffen oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="590043700"/>
+          <w:numId w:val="265944768"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Beziehungen der Gesellschafter untereinander regeln.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5542,76 +5542,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einem Komplementär kann die Vertretungsmacht auf Antrag der
 übrigen Gesellschafter durch gerichtliche Entscheidung entzogen
 werden, wenn ein wichtiger Grund, etwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86699837"/>
+          <w:numId w:val="61636992"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine grobe Pflichtverletzung durch den Komplementär oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86699837"/>
+          <w:numId w:val="61636992"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Unfähigkeit des Komplementärs zur ordnungsgemäßen
 Vertretung der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5715,78 +5715,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Festgehalten wird weiters, dass der Gesellschafter die
 Befriedigung eines Gläubigers verweigern kann, solange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="209031021"/>
+          <w:numId w:val="302079284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Gesellschaft das Recht zusteht, das der betreffenden
 Verbindlichkeit zugrunde liegende Rechtsgeschäft anzufechten,
 oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="209031021"/>
+          <w:numId w:val="302079284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Gläubiger sich durch Aufrechnung gegen eine fällige
 Forderung der Gesellschaft befriedigen kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5830,76 +5830,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedem Gesellschafter wird ausdrücklich das Recht eingeräumt,
 seine Zugehörigkeit zur Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="671596342"/>
+          <w:numId w:val="828764972"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unter Einhaltung einer Kündigungsfrist von sechs Monaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="671596342"/>
+          <w:numId w:val="828764972"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zum 30.06. oder zum 31.12. eines jeden Kalenderjahres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -6099,182 +6099,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die auf unbestimmte Zeit errichtete (Punkt VI.) Gesellschaft
 wird aufgelöst:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch Beschluss der Gesellschafter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch die Eröffnung des Konkurses über das Vermögen der
 Gesellschaft oder durch die rechtskräftige Nichteröffnung oder
 Aufhebung des Insolvenzverfahrens mangels kostendeckenden
 Vermögens;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch Tod des Komplementärs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch die Eröffnung des Konkurses über das Vermögen eines
 Gesellschafters oder durch die rechtskräftige Nichteröffnung oder
 Aufhebung des Insolvenzverfahrens mangels kostendeckenden
 Vermögens;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch Kündigung (Punkt XXVI.);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48339660"/>
+          <w:numId w:val="364090467"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch gerichtliche Entscheidung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
@@ -6295,76 +6295,76 @@
 Gesellschafters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeder Gesellschafter hat das Recht, die Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="147852880"/>
+          <w:numId w:val="127004581"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unter Einhaltung einer sechsmonatigen Frist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="147852880"/>
+          <w:numId w:val="127004581"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jeweils zum Ende eines Geschäftsjahres zu kündigen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -6405,78 +6405,78 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeder Gesellschafter ist berechtigt, die Auflösung der
 Gesellschaft durch gerichtliche Entscheidung zu verlangen, wenn ein
 wichtiger Grund vorliegt, insbesondere wenn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="467884699"/>
+          <w:numId w:val="377606089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein anderer Gesellschafter eine ihm nach dem
 Gesellschaftsvertrag obliegende wesentliche Verpflichtung
 vorsätzlich oder grob fahrlässig verletzt oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="467884699"/>
+          <w:numId w:val="377606089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Erfüllung einer solchen Verpflichtung eines anderen
 Gesellschafters unmöglich wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6499,151 +6499,151 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ist die Gesellschaft aufgelöst worden, so findet – sofern nicht
 über das Vermögen der Gesellschaft der Konkurs eröffnet ist – die
 Liquidation statt, in deren Zuge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="492935318"/>
+          <w:numId w:val="706538835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">laufende Geschäfte beendet,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="492935318"/>
+          <w:numId w:val="706538835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Forderungen eingezogen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="492935318"/>
+          <w:numId w:val="706538835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die übrigen Vermögenswerte in Geld umgesetzt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="492935318"/>
+          <w:numId w:val="706538835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Gläubiger befriedigt und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="492935318"/>
+          <w:numId w:val="706538835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die verbleibenden Geldmittel unter die Gesellschafter
 entsprechend dem Verhältnis der Beteiligung derselben an der
 Gesellschaft (Punkt VIII.) sowie unter Berücksichtigung der
 Guthaben und Verbindlichkeiten der Gesellschafter aus dem
 Gesellschaftsverhältnis verteilt werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6665,103 +6665,103 @@
 Liquidatoren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="282818513"/>
+          <w:numId w:val="447202839"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zumindest ein Gesellschafter aus dem Gesellschaftsverhältnis
 ein Guthaben aufweist,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="282818513"/>
+          <w:numId w:val="447202839"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zumindest ein Gesellschafter aus dem Gesellschaftsverhältnis
 eine Verbindlichkeit aufweist und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="282818513"/>
+          <w:numId w:val="447202839"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Gesellschaftsvermögen nicht dazu ausreicht, das eingangs
 bezeichnete Guthaben (die eingangs bezeichneten Guthaben) zu
 decken,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -7064,126 +7064,126 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrn Anis wird vom Hauseigentümer die Möglichkeit geboten, auch
 das der Gastwirtschaft benachbarte Lokal anzumieten. Herr Anis
 könnte sich vorstellen, in einem großen verbundenen Lokal eine
 Gastwirtschaft und eine Konditorei zu betreiben; dafür fehlen ihm
 allerdings vier Dinge:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740331110"/>
+          <w:numId w:val="34350702"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine Gewerbeberechtigung als Konditor,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740331110"/>
+          <w:numId w:val="34350702"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eine Konditoreiausstattung,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740331110"/>
+          <w:numId w:val="34350702"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geld und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="740331110"/>
+          <w:numId w:val="34350702"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein tüchtiger Restaurantmanager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -7278,78 +7278,78 @@
 (Präambel/Vertragsparteien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Präambel hat insbesondere die Funktion,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583480151"/>
+          <w:numId w:val="223254182"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die vertragswesentlichen Eigenschaften der Parteien darzulegen
 (dies unter anderem auch als Basis für mögliche künftige Haftungen)
 und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583480151"/>
+          <w:numId w:val="223254182"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Zielsetzungen, die von den Parteien mit dem Vertrag
 verbunden werden, aufzuzeigen, dies insbesondere als Hilfsmittel
 für die Interpretation des Vertrages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -7498,78 +7498,78 @@
 (Einlagen/Kapitalanteile)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Als Einlagen kommen grundsätzlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="161381811"/>
+          <w:numId w:val="678152047"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bareinlagen (auch in Gestalt der Aufrechnung mit einer
 Geldforderung des betreffenden Gesellschafters gegen eine
 Geldforderung der Gesellschaft) und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="161381811"/>
+          <w:numId w:val="678152047"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sacheinlagen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -7665,197 +7665,197 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Leistung der Einlagen erfolgt durch Übertragung der
 betreffenden Einlagengegenstände in die Rechtszuständigkeit der
 Gesellschaft; dafür bestehen drei Möglichkeiten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="849671962"/>
+          <w:numId w:val="967047718"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einbringung quoad dominium:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die eingebrachte Sache geht in das Eigentum der Gesellschaft über;
 der einbringende Gesellschafter verliert sein Eigentum zur Gänze
 (selbständiges Eigentumsrecht der Gesellschaft am
 Gesellschaftsvermögen, kein Miteigentum der Gesellschafter!).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="849671962"/>
+          <w:numId w:val="967047718"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einbringung quoad usum:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der Gesellschafter überlässt die Sache der Gesellschaft lediglich
 zur Nutzung (die Einlage besteht also nicht in dem Gegenstand
 selbst, sondern nur in dem Recht, diesen zu nutzen, ähnlich wie bei
 einem Mietvertrag); das Eigentumsrecht des Gesellschafters an der
 Sache bleibt erhalten, im Falle des Ausscheidens des
 Gesellschafters aus der Gesellschaft ist die Sache dem
 Gesellschafter zurückzugeben (§ 137 Abs 1 UGB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="849671962"/>
+          <w:numId w:val="967047718"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einbringung quoad sortem:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die eingebrachte Sache verbleibt im Eigentum des betreffenden
 Gesellschafters; sie ist jedoch im Innenverhältnis der
 Gesellschafter so zu behandeln, als stünde sie im Eigentum der
 Gesellschaft. Diese Trennung von sachenrechtlicher und
 schuldrechtlicher Zuordnung hat zur Folge, dass
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="849671962"/>
+          <w:numId w:val="967047718"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Außenverhältnis der einbringende Gesellschafter als
 Eigentümer dispositionsbefähigt bleibt, also zB die Sache an Dritte
 verkaufen oder verpfänden kann,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="849671962"/>
+          <w:numId w:val="967047718"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Innenverhältnis dagegen nur die geschäftsführenden
 Gesellschafter entscheidungsbefugt sind; sie könnten also dem
 einbringenden Gesellschafter zB die Verpfändung der eingebrachten
 Sache untersagen (was allerdings gegenüber dem gutgläubigen
 Pfandnehmer irrelevant wäre).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8259,230 +8259,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gesetzliche (dispositive) Regelung sieht bezüglich der
 Kommanditgesellschaft vor, dass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="546390153"/>
+          <w:numId w:val="549625459"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">für einen Komplementär das strenge Wettbewerbsverbot der
 §§ 112 f UGB betreffend die (stets unbeschränkt haftenden)
 Gesellschafter einer Offenen Gesellschaft gilt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="546390153"/>
+          <w:numId w:val="549625459"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">während den Kommanditisten grundsätzlich keine derartige
 Beschränkung trifft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diesen Ausnahmebestimmungen betreffend den Kommanditisten liegen
 offenbar zwei Erwägungen des Gesetzgebers zugrunde:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="789360255"/>
+          <w:numId w:val="932555091"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Da die Kommanditisten durch § 164 UGB von der
 Geschäftsführung in gewöhnlichen Angelegenheiten ausgeschlossen
 sind und ihnen § 166 UGB nur ein stark eingeschränktes
 Kontrollrecht gewährt, haben sie keinen Einblick in die operative
 Tätigkeit der KG, sodass sie – im Gegensatz zu den Komplementären –
 über kein betriebliches Wissen verfügen, welches sie bei
 Privatgeschäften missbrauchen könnten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="789360255"/>
+          <w:numId w:val="932555091"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Gegensatz zum Komplementär setzt der dem gesetzlichen
 Leitmodell entsprechende Kommanditist seine Arbeitskraft nicht in
 der KG ein, sondern führt der KG nur Kapital zu und ist selbst
 anderweitig tätig; in dieser anderweitigen Erwerbstätigkeit soll
 der Kommanditist nicht durch ein Wettbewerbsverbot behindert
 werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Regelungen sind für den vorliegenden Musterfall nicht
 wirklich passend:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="540430202"/>
+          <w:numId w:val="991031163"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sowohl der Komplementär Alfred Anis als auch der Kommanditist
 Harald Haube sollen ihre gesamte Arbeitskraft dem von der
 Gesellschaft betriebenen Unternehmen zur Verfügung stellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="540430202"/>
+          <w:numId w:val="991031163"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sowohl der Komplementär Alfred Anis als auch der Kommanditist
 Harald Haube haben Einblick in die Betriebsabläufe der
 Gesellschaft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8505,343 +8505,343 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die §§ 112 113 und 165 UGB stellen grundsätzlich
 dispositives – durch den Gesellschaftsvertrag abwandelbares – Recht
 dar; möglich wären daher zB die nachstehenden
 gesellschaftsvertraglichen Regelungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es wird auf das Wettbewerbsverbot verzichtet und jedem
 Komplementär die beliebige außergesellschaftliche
 Geschäftsbetätigung bzw Beteiligung freigestellt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Wettbewerbsverbot wird verschärft, etwa durch das
 zusätzliche Verbot von Beteiligungen an Kapitalgesellschaften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Eine solche Verschärfung könnte allerdings unter Umständen
 wegen Verstoßes gegen die guten Sitten nach § 879 ABGB nichtig
 sein.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Wettbewerbsverbot wird spezifiziert, indem an die Stelle
 der allgemeinen Formulierung „Geschäftszweig der Gesellschaft“ die
 Bezeichnung spezifischer Tätigkeitsfelder gesetzt wird (zB: „Den
 Gesellschaftern ist es untersagt, ohne Einwilligung aller übrigen
 Gesellschafter Geschäfte im Bereich des Handels mit Software zu
 tätigen …“).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zur Ermöglichung geringfügiger Nebentätigkeiten der
 Komplementäre wird eine „Bagatellgrenze“ eingeführt (zB: „Zulässig
 ist der Abschluss von Geschäften im Geschäftszweig der
 Gesellschaft, sofern der Umsatz aus einem solchen Geschäft im
 Einzelfall EUR 500,– inkl USt und weiters die Summe der
 Umsätze aus solchen Geschäften in einem Kalendermonat
 EUR 3.000,– inkl USt nicht übersteigt …“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In einem solchen Fall ist allerdings zu spezifizieren, welche
 Geschäfte als im Sinne des Wettbewerbsverbots unzulässig angesehen
 werden sollen, wenn der Gesamtumsatz aus mehreren Geschäften die
 betreffende Bagatellgrenze übersteigt, da sonst das Instrumentarium
 des § 113 Abs 1, 2. Halbsatz UGB (zB: „die für eigene
 Rechnung gemachten Geschäfte als für Rechnung der Gesellschaft
 gelten lassen …“) nicht anwendbar wäre (hier könnte etwa vorgesehen
 werden, dass – in zeitlicher Ordnung – alle Geschäfte ab inklusive
 jenem Geschäft als verboten gelten, mit dem die
 Monats-Bagatellgrenze überschritten worden ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für den Fall einer Verletzung des Wettbewerbsverbots wird eine
 Konventionalstrafe (Pönale) vorgesehen; eine solche Regelung
 empfiehlt sich insbesondere dann, wenn damit zu rechnen ist, dass
 in praxi zwar die Tatsache der Verletzung des Wettbewerbsverbots
 bewiesen werden könnte, nicht jedoch ein konkreter Schaden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezüglich eines Komplementärs von mehreren wird das
 Wettbewerbsverbot beseitigt oder eingeschränkt; das ist allerdings
 wegen des grundsätzlichen Gebots der Gleichbehandlung aller
 Gesellschafter nur dann möglich, wenn ein sachlicher Grund für die
 Befreiung gerade dieses Komplementärs vorliegt, was zB dann der
 Fall sein kann, wenn die außergesellschaftliche Geschäftstätigkeit
 des Komplementärs die Akquisition von Kunden für die Gesellschaft
 erwarten lässt (etwa deshalb, weil der Komplementäre nur einen
 spezifischen Ausschnitt aus dem Geschäftszweig der Gesellschaft
 bedient und Kunden, deren Bedarf die Grenzen dieses Ausschnitts
 überschreitet, an die Gesellschaft verweisen würde).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es wird ein Wettbewerbsverbot für Kommanditisten vereinbart,
 etwa
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch die diesbezügliche Gleichstellung der Kommanditisten mit
 den Komplementären oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="692710012"/>
+          <w:numId w:val="435799945"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch die Formulierung einer „abgespeckten“ Version des Verbots
 für die Kommanditisten (Beispiel: Ein Kommanditist muss eine von
 ihm geplante einschlägige Tätigkeit vorab den übrigen
 Gesellschaftern anzeigen; die Tätigkeit gilt als genehmigt, wenn
 sie nicht innerhalb einer bestimmten Frist durch einstimmigen
 Beschluss der übrigen Gesellschafter untersagt wird); in diesem
 Zusammenhang sei darauf hingewiesen, das die spezifischen
 Rechtsfolgen des § 113 UGB (zB das Recht der Gesellschaft, die
@@ -9029,156 +9029,156 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Kontrollrecht iSd § 118 Abs 1 UGB kann im
 Gesellschaftsvertrag weitestgehend modifiziert werden, etwa
 dergestalt, dass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="606995640"/>
+          <w:numId w:val="540954482"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Kontrollrecht nicht jedem einzelnen Komplementär zusteht,
 sondern nur einem aus der Mitte der Komplementäre gebildeten
 Ausschuss oder auch einem externen Sachverständigen, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="606995640"/>
+          <w:numId w:val="540954482"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Kontrollrecht der Kommanditisten ausgeschlossen wird,
 oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="606995640"/>
+          <w:numId w:val="540954482"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">an die Stelle des Kontrollrechts durch Bucheinsicht etc eine
 umfassende Berichtspflicht der geschäftsführenden Gesellschafter
 tritt, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="606995640"/>
+          <w:numId w:val="540954482"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Kontrollrecht gänzlich ausgeschlossen wird, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="606995640"/>
+          <w:numId w:val="540954482"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das Kontrollrecht der Kommanditisten erweitert wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -9648,155 +9648,155 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Regelung ist zwingend; von ihr kann im
 Gesellschaftsvertrag nur in den nachstehend angeführten, gesetzlich
 vorgesehenen Punkten abgegangen werden:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="611522291"/>
+          <w:numId w:val="250338704"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch Ausschluss einzelner Gesellschafter von der Vertretung
 der KG oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="611522291"/>
+          <w:numId w:val="250338704"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">durch eine Regelung, nach welcher mehrere Personen bei einem
 Vertretungsakt gemeinsam agieren müssen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Gesetz stellt in den Absätzen 2 und 3 des § 125 UGB
 verschiedene Möglichkeiten zur Verfügung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415823912"/>
+          <w:numId w:val="161717517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Gesellschaftsvertrag kann bestimmt werden, dass alle oder
 mehrere Gesellschafter nur in Gemeinschaft zur Vertretung der
 Gesellschaft ermächtigt sein sollen (Gesamtvertretung). Die zur
 Gesamtvertretung berechtigten Gesellschafter können Einzelne von
 ihnen zur Vornahme bestimmter Geschäfte oder bestimmter Arten von
 Geschäften ermächtigen. Ist der Gesellschaft gegenüber eine
 Willenserklärung abzugeben, so genügt jedenfalls die Abgabe
 gegenüber einem der zur Mitwirkung bei der Vertretung befugten
 Gesellschafter (passive Einzelvertretung).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415823912"/>
+          <w:numId w:val="161717517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Gesellschaftsvertrag kann bestimmt werden, dass die
 Gesellschafter, wenn nicht mehrere zusammen handeln, nur in
 Gemeinschaft mit einem Prokuristen zur Vertretung der Gesellschaft
 ermächtigt sein sollen (gemischte Gesamtvertretung). Die
 Vorschriften des Abs 2 zweiter und dritter Satz finden in
 diesem Fall entsprechende Anwendung.</w:t>
       </w:r>
     </w:p>
@@ -10022,76 +10022,76 @@
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die als „Gesamthandschaft“ konstruierte KG ist
 charakteristisch, dass für Verbindlichkeiten der Gesellschaft
 (mögen sie vertraglichen [zB: Kaufpreisschuld], zivilgesetzlichen
 [zB: Schadenersatzpflicht], steuerrechtlichen oder sonstigen
 Ursprungs sein) neben der Gesellschaft selbst auch deren
 Gesellschafter persönlich (mit ihrem Privatvermögen) haften; dabei
 ist – was eine Besonderheit der KG darstellt – hinsichtlich des
 Ausmaßes der Haftung zwischen den beiden Gesellschaftertypen zu
 unterscheiden:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="960280494"/>
+          <w:numId w:val="938720972"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Komplementäre haften ohne betragliche Beschränkung,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="960280494"/>
+          <w:numId w:val="938720972"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Haftung der Kommanditisten dagegen ist auf einen
 Höchstbetrag („Haftsumme“) beschränkt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10135,303 +10135,303 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die konkrete Ausformung der Haftung ergibt sich in Zusammenschau
 mit dem gem § 161 Abs 2 anzuwendenden § 129
 UGB, wonach die folgende Regelung gilt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="607317140"/>
+          <w:numId w:val="576978496"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wird ein Gesellschafter wegen einer Verbindlichkeit der
 Gesellschaft in Anspruch genommen, so kann er Einwendungen, die
 nicht in seiner Person begründet sind, nur insoweit geltend machen,
 als sie von der Gesellschaft erhoben werden können.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="607317140"/>
+          <w:numId w:val="576978496"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Gesellschafter kann die Befriedigung des Gläubigers
 verweigern, solange der Gesellschaft das Recht zusteht, das ihrer
 Verbindlichkeit zugrunde liegende Rechtsgeschäft anzufechten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="607317140"/>
+          <w:numId w:val="576978496"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gleiche Befugnis hat der Gesellschafter, solange sich der
 Gläubiger durch Aufrechnung gegen eine fällige Forderung der
 Gesellschaft befriedigen kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="607317140"/>
+          <w:numId w:val="576978496"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aus einem gegen die Gesellschaft gerichteten vollstreckbaren
 Schuldtitel findet die Zwangsvollstreckung gegen die Gesellschafter
 nicht statt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Haftung eines Gesellschafters weist demnach grundsätzlich
 die nachstehenden Eigenschaften auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522237870"/>
+          <w:numId w:val="834126879"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie ist persönlich, das heißt, der Gesellschafter haftet mit
 seinem gesamten Privatvermögen (soweit dieses nicht aus anderen
 Gründen der Exekution entzogen ist) und nicht etwa bloß mit seiner
 Einlage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522237870"/>
+          <w:numId w:val="834126879"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie ist unbeschränkt, das heißt, die Haftung erstreckt sich auf
 die Gesellschaftsverbindlichkeit in ihrer vollen Höhe (und nicht
 nur bis zur Höhe der Einlage; demnach haftet ein entsprechend einer
 Einlage von EUR 10.000,– an einer KG beteiligter
 Gesellschafter unter Umständen für eine Verbindlichkeit von
 EUR 500.000,–).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522237870"/>
+          <w:numId w:val="834126879"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie ist direkt, das heißt, die Ansprüche des Gläubigers
 bestehen direkt gegenüber dem Gesellschafter; der Gläubiger der
 Gesellschaft kann sich unmittelbar an den Gesellschafter wenden,
 ohne seine Forderung gegenüber der Gesellschaft geltend zu machen
 (der Autohändler, welcher einen Lieferwagen an die Meier, Müller
 &amp; Co KG verkauft hat, kann den Kaufpreis direkt bei
 Komplementär Meier oder Komplementär Müller einklagen, ohne eine
 Klage gegen die Gesellschaft zu erheben. Insbesondere ist es nicht
 erforderlich, dass ein Gesellschaftsgläubiger zunächst die
 Gesellschaft klagt, Ansprüche der Gesellschaft gegen einen
 Gesellschafter pfändet und dann diese Ansprüche gegen den
 Gesellschafter geltend macht).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522237870"/>
+          <w:numId w:val="834126879"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Haftung ist primär, das heißt, der Gesellschafter haftet
 ohne Rücksicht darauf, ob die Forderung des Gesellschaftsgläubigers
 gegenüber der Gesellschaft einbringlich oder (etwa wegen
 Gesellschaftskonkurses) nicht einbringlich wäre; der Gesellschafter
 kann also dem Gläubiger nicht entgegenhalten, dass dieser
 Befriedigung aus dem Gesellschaftsvermögen erlangen könnte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522237870"/>
+          <w:numId w:val="834126879"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Haftung ist solidarisch, das heißt, jeder Gesellschafter
 haftet für die gesamte Verbindlichkeit; der Gläubiger kann nach
 seinem Belieben die Gesellschaft, alle Gesellschafter oder auch
 irgendeinen der Gesellschafter für die Begleichung der vollen
 Verbindlichkeit in Anspruch nehmen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10493,166 +10493,166 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zum Zweck der Vermeidung von Missverständnissen bei der
 Interpretation dieser für die Position des Kommanditisten
 essenziellen Bestimmung sei zunächst eine Klärung der Begriffe
 „Haftsumme“ und „Einlage“ vorgenommen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="617520706"/>
+          <w:numId w:val="863664028"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die „Haftsumme“ ist jener Geldbetrag, bis zu dessen Höhe der
 Kommanditist für Verbindlichkeiten der Gesellschaft den Gläubigern
 unmittelbar haftet (wobei die gesamte Haftung des Kommanditisten
 für alle Verbindlichkeiten zusammen durch die Höhe der Haftsumme
 begrenzt wird, nicht etwa bloß die Haftung im einzelnen
 Haftungsfall); für die haftungsbegrenzende Wirkung ist die
 Eintragung der Haftsumme in das Firmenbuch erforderlich (da die
 Haftsumme die Haftung des Kommanditisten gegenüber Dritten
 (Personen, die nicht Partner des Gesellschaftsvertrages sind)
 beschränkt, müssen diese Dritten die Möglichkeit haben, von der
 Haftsumme Kenntnis zu erlangen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="617520706"/>
+          <w:numId w:val="863664028"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die „Einlage“ des Kommanditisten (auch „bedungene Einlage“ oder
 „Pflichteinlage“) ist jener Vermögenswert, zu dessen Leistung an
 die Gesellschaft der Kommanditist sich im Gesellschaftsvertrag
 verpflichtet (zB: „Kommanditist Schulze leistet eine Bareinlage von
 EUR 10.000,–“); die Einlage betrifft also grundsätzlich das
 Innenverhältnis der KG (sie ist nach dem gesetzlichen Leitmodell
 insbesondere für die Bestimmung des Kapitalanteils des
 Kommanditisten relevant).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die beiden Beträge können im Gesellschaftsvertrag beliebig und
 unabhängig von einander festgelegt werden:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57723444"/>
+          <w:numId w:val="18003202"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Einerseits könnte der Kommanditist A, der sich mit einem hohen
 Betrag an der Gesellschaft beteiligen, aber nicht von einem
 Gläubiger vor dem Handelsgericht geklagt werden können will, eine
 bedungene Einlage von EUR 25.000,– und eine ins Firmenbuch
 einzutragende Haftsumme von nur EUR 5.000,– vereinbaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57723444"/>
+          <w:numId w:val="18003202"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Andererseits könnte der Kommanditist B, der die KG seiner
 Neffen (Komplementäre) durch die Übernahme einer hohen Haftung
 unterstützten möchte, ohne Geld für eine Einlagenzahlung in die
 Hand nehmen zu müssen, gesellschaftsvertraglich eine Einlage von
 EUR 5.000,– und eine Haftsumme von EUR 25.000,–
 vereinbaren.</w:t>
       </w:r>
     </w:p>
@@ -10698,77 +10698,77 @@
 ist“) miteinander verknüpft:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn etwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="783790147"/>
+          <w:numId w:val="774000834"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die im Firmenbuch eingetragene Haftsumme eines Kommanditisten
 EUR 30.000,– beträgt und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="783790147"/>
+          <w:numId w:val="774000834"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Kommanditist bereits EUR 10.000,– als Einlage an die
 KG geleistet (zB eine bedungene Einlage von EUR 20.000,– zur
 Hälfte einbezahlt) hat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -10879,79 +10879,79 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gesetzlichen Bestimmungen (§ 132 iVm § 161
 Abs 2 UGB) bieten Komplementären und Kommanditisten ein
 Ausstiegsszenario:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="195411131"/>
+          <w:numId w:val="21080296"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kündigung eines Gesellschafters kann, wenn die Gesellschaft
 für unbestimmte Zeit eingegangen ist, nur für den Schluss eines
 Geschäftsjahrs erfolgen; sie muss mindestens sechs Monate vor
 diesem Zeitpunkt stattfinden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="195411131"/>
+          <w:numId w:val="21080296"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Vereinbarung, durch die das Kündigungsrecht ausgeschlossen
 oder in anderer Weise als durch angemessene Verlängerung der
 Kündigungsfrist erschwert wird, ist nichtig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11106,240 +11106,240 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es steht den Gesellschaftern frei, im Gesellschaftsvertrag eine
 Erleichterung der Kündigung durch einen Gesellschafter vorzusehen,
 etwa durch eine Verkürzung der Kündigungsfrist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91616141"/>
+          <w:numId w:val="665674285"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Es kann – gewissermaßen als eine Vorziehung des
 Fortsetzungsbeschlusses in den Gesellschaftsvertrag – anstelle der
 gesetzlichen Auflösungskündigung eine Austrittskündigung vereinbart
 werden, also ein Gestaltungsrecht des Gesellschafters, durch dessen
 Ausübung
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="91616141"/>
+          <w:numId w:val="665674285"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der betreffende Gesellschafter per Kündigungstermin aus der
 Gesellschaft ausscheidet und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="91616141"/>
+          <w:numId w:val="665674285"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Gesellschaft unter den übrigen Gesellschaftern fortgesetzt
 wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kommt es, etwa durch einen Fortsetzungsbeschluss der übrigen
 Gesellschafter oder durch eine gesellschaftsvertraglich vorgesehene
 Austrittskündigung, zum Ausscheiden eines Gesellschafters, so
 findet man in § 137 iVm § 161 Abs 2 UGB Regeln für
 die Auseinandersetzung mit dem Letztgenannten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="321556949"/>
+          <w:numId w:val="60602644"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dem ausscheidenden Gesellschafter sind die Gegenstände, die er
 der Gesellschaft zur Benutzung überlassen hat, zurückzugeben. Für
 einen durch Zufall abhanden gekommenen oder verschlechterten
 Gegenstand kann er keinen Ersatz verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="321556949"/>
+          <w:numId w:val="60602644"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dem ausscheidenden Gesellschafter ist in Geld auszuzahlen, was
 er bei der Auseinandersetzung erhielte, wenn die Gesellschaft zur
 Zeit seines Ausscheidens aufgelöst worden wäre. Der Wert des
 Gesellschaftsvermögens ist, soweit erforderlich, durch Schätzung zu
 ermitteln.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="321556949"/>
+          <w:numId w:val="60602644"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der ausscheidende Gesellschafter ist von den
 Gesellschaftsschulden zu befreien, für die er den Gläubigern
 haftet. Ist eine Schuld noch nicht fällig, so kann ihm die
 Gesellschaft Sicherheit leisten statt ihn zu befreien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="321556949"/>
+          <w:numId w:val="60602644"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbleibt dem ausscheidenden Gesellschafter eine
 Verbindlichkeit aus dem Gesellschaftsverhältnis, so ist er
 verpflichtet, einen Ausgleich in entsprechender Höhe an die
 Gesellschaft zu zahlen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11837,51 +11837,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="321556949">
+  <w:abstractNum w:abstractNumId="60602644">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -11946,51 +11946,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91616141">
+  <w:abstractNum w:abstractNumId="665674285">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12053,51 +12053,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="195411131">
+  <w:abstractNum w:abstractNumId="21080296">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12162,51 +12162,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="783790147">
+  <w:abstractNum w:abstractNumId="774000834">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12271,51 +12271,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57723444">
+  <w:abstractNum w:abstractNumId="18003202">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12380,51 +12380,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="617520706">
+  <w:abstractNum w:abstractNumId="863664028">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12489,51 +12489,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="522237870">
+  <w:abstractNum w:abstractNumId="834126879">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12598,51 +12598,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="607317140">
+  <w:abstractNum w:abstractNumId="576978496">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12707,51 +12707,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="960280494">
+  <w:abstractNum w:abstractNumId="938720972">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12816,51 +12816,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="415823912">
+  <w:abstractNum w:abstractNumId="161717517">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -12925,51 +12925,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="611522291">
+  <w:abstractNum w:abstractNumId="250338704">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13034,51 +13034,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="606995640">
+  <w:abstractNum w:abstractNumId="540954482">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13143,51 +13143,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="692710012">
+  <w:abstractNum w:abstractNumId="435799945">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13250,51 +13250,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="540430202">
+  <w:abstractNum w:abstractNumId="991031163">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13359,51 +13359,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="789360255">
+  <w:abstractNum w:abstractNumId="932555091">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13468,51 +13468,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="546390153">
+  <w:abstractNum w:abstractNumId="549625459">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13577,51 +13577,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="849671962">
+  <w:abstractNum w:abstractNumId="967047718">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13684,51 +13684,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="161381811">
+  <w:abstractNum w:abstractNumId="678152047">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13793,51 +13793,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="583480151">
+  <w:abstractNum w:abstractNumId="223254182">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -13902,51 +13902,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="740331110">
+  <w:abstractNum w:abstractNumId="34350702">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14011,51 +14011,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="282818513">
+  <w:abstractNum w:abstractNumId="447202839">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14120,51 +14120,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="492935318">
+  <w:abstractNum w:abstractNumId="706538835">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14229,51 +14229,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="467884699">
+  <w:abstractNum w:abstractNumId="377606089">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14338,51 +14338,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="147852880">
+  <w:abstractNum w:abstractNumId="127004581">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14447,51 +14447,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48339660">
+  <w:abstractNum w:abstractNumId="364090467">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14556,51 +14556,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="671596342">
+  <w:abstractNum w:abstractNumId="828764972">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14665,51 +14665,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="209031021">
+  <w:abstractNum w:abstractNumId="302079284">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14774,51 +14774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86699837">
+  <w:abstractNum w:abstractNumId="61636992">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14883,51 +14883,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="590043700">
+  <w:abstractNum w:abstractNumId="265944768">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -14992,51 +14992,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="454287052">
+  <w:abstractNum w:abstractNumId="769351695">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15101,51 +15101,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="223433802">
+  <w:abstractNum w:abstractNumId="91913949">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15210,51 +15210,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="708698765">
+  <w:abstractNum w:abstractNumId="47112">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15319,51 +15319,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="967245256">
+  <w:abstractNum w:abstractNumId="36330842">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15428,51 +15428,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="135913742">
+  <w:abstractNum w:abstractNumId="983450087">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15537,51 +15537,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="867734385">
+  <w:abstractNum w:abstractNumId="106749166">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -15644,51 +15644,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="474224837">
+  <w:abstractNum w:abstractNumId="154439466">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15753,51 +15753,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32043779">
+  <w:abstractNum w:abstractNumId="152358433">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15862,51 +15862,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="337116717">
+  <w:abstractNum w:abstractNumId="405265528">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -15971,51 +15971,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="312777957">
+  <w:abstractNum w:abstractNumId="293386547">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16080,51 +16080,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="207855071">
+  <w:abstractNum w:abstractNumId="483316615">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16189,51 +16189,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="674222369">
+  <w:abstractNum w:abstractNumId="161261220">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16298,51 +16298,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="340888060">
+  <w:abstractNum w:abstractNumId="598595499">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -16405,51 +16405,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="803166975">
+  <w:abstractNum w:abstractNumId="969791232">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16514,51 +16514,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="444929236">
+  <w:abstractNum w:abstractNumId="538657295">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -16621,51 +16621,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="257899278">
+  <w:abstractNum w:abstractNumId="192199614">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16730,51 +16730,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="579814708">
+  <w:abstractNum w:abstractNumId="671519247">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16839,51 +16839,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="195339845">
+  <w:abstractNum w:abstractNumId="615800803">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -16948,51 +16948,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="800672020">
+  <w:abstractNum w:abstractNumId="93678499">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17057,51 +17057,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="503272603">
+  <w:abstractNum w:abstractNumId="443052851">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17166,51 +17166,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="666204021">
+  <w:abstractNum w:abstractNumId="983986423">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17275,51 +17275,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18551190">
+  <w:abstractNum w:abstractNumId="971336089">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -17382,51 +17382,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="937554897">
+  <w:abstractNum w:abstractNumId="848624817">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17491,51 +17491,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="948923352">
+  <w:abstractNum w:abstractNumId="569905807">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17600,51 +17600,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88817800">
+  <w:abstractNum w:abstractNumId="242479701">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17709,51 +17709,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="794163840">
+  <w:abstractNum w:abstractNumId="981258436">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17818,51 +17818,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="381393173">
+  <w:abstractNum w:abstractNumId="645113978">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -17927,51 +17927,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="968414670">
+  <w:abstractNum w:abstractNumId="183163643">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -18036,51 +18036,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="302505127">
+  <w:abstractNum w:abstractNumId="35912524">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -18145,51 +18145,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="176147547">
+  <w:abstractNum w:abstractNumId="801106007">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18238,135 +18238,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87153163">
+  <w:abstractNum w:abstractNumId="80206075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36793439">
+    <w:lvl w:ilvl="0" w:tplc="28912361">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36793439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28912361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="901880408">
+  <w:abstractNum w:abstractNumId="436652193">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -18429,51 +18429,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="162330148">
+  <w:abstractNum w:abstractNumId="277988627">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -18538,51 +18538,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="829104645">
+  <w:abstractNum w:abstractNumId="308426608">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18631,137 +18631,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87153162">
+  <w:abstractNum w:abstractNumId="80206074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49571715">
+    <w:lvl w:ilvl="0" w:tplc="41085951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49571715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41085951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87153161">
+  <w:abstractNum w:abstractNumId="80206073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95853621">
+    <w:lvl w:ilvl="0" w:tplc="85102266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -19513,244 +19513,244 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87153161">
-    <w:abstractNumId w:val="87153161"/>
+  <w:num w:numId="80206073">
+    <w:abstractNumId w:val="80206073"/>
   </w:num>
-  <w:num w:numId="87153162">
-    <w:abstractNumId w:val="87153162"/>
+  <w:num w:numId="80206074">
+    <w:abstractNumId w:val="80206074"/>
   </w:num>
-  <w:num w:numId="829104645">
-    <w:abstractNumId w:val="829104645"/>
+  <w:num w:numId="308426608">
+    <w:abstractNumId w:val="308426608"/>
   </w:num>
-  <w:num w:numId="162330148">
-    <w:abstractNumId w:val="162330148"/>
+  <w:num w:numId="277988627">
+    <w:abstractNumId w:val="277988627"/>
   </w:num>
-  <w:num w:numId="901880408">
-    <w:abstractNumId w:val="901880408"/>
+  <w:num w:numId="436652193">
+    <w:abstractNumId w:val="436652193"/>
   </w:num>
-  <w:num w:numId="87153163">
-    <w:abstractNumId w:val="87153163"/>
+  <w:num w:numId="80206075">
+    <w:abstractNumId w:val="80206075"/>
   </w:num>
-  <w:num w:numId="176147547">
-    <w:abstractNumId w:val="176147547"/>
+  <w:num w:numId="801106007">
+    <w:abstractNumId w:val="801106007"/>
   </w:num>
-  <w:num w:numId="302505127">
-    <w:abstractNumId w:val="302505127"/>
+  <w:num w:numId="35912524">
+    <w:abstractNumId w:val="35912524"/>
   </w:num>
-  <w:num w:numId="968414670">
-    <w:abstractNumId w:val="968414670"/>
+  <w:num w:numId="183163643">
+    <w:abstractNumId w:val="183163643"/>
   </w:num>
-  <w:num w:numId="381393173">
-    <w:abstractNumId w:val="381393173"/>
+  <w:num w:numId="645113978">
+    <w:abstractNumId w:val="645113978"/>
   </w:num>
-  <w:num w:numId="794163840">
-    <w:abstractNumId w:val="794163840"/>
+  <w:num w:numId="981258436">
+    <w:abstractNumId w:val="981258436"/>
   </w:num>
-  <w:num w:numId="88817800">
-    <w:abstractNumId w:val="88817800"/>
+  <w:num w:numId="242479701">
+    <w:abstractNumId w:val="242479701"/>
   </w:num>
-  <w:num w:numId="948923352">
-    <w:abstractNumId w:val="948923352"/>
+  <w:num w:numId="569905807">
+    <w:abstractNumId w:val="569905807"/>
   </w:num>
-  <w:num w:numId="937554897">
-    <w:abstractNumId w:val="937554897"/>
+  <w:num w:numId="848624817">
+    <w:abstractNumId w:val="848624817"/>
   </w:num>
-  <w:num w:numId="18551190">
-    <w:abstractNumId w:val="18551190"/>
+  <w:num w:numId="971336089">
+    <w:abstractNumId w:val="971336089"/>
   </w:num>
-  <w:num w:numId="666204021">
-    <w:abstractNumId w:val="666204021"/>
+  <w:num w:numId="983986423">
+    <w:abstractNumId w:val="983986423"/>
   </w:num>
-  <w:num w:numId="503272603">
-    <w:abstractNumId w:val="503272603"/>
+  <w:num w:numId="443052851">
+    <w:abstractNumId w:val="443052851"/>
   </w:num>
-  <w:num w:numId="800672020">
-    <w:abstractNumId w:val="800672020"/>
+  <w:num w:numId="93678499">
+    <w:abstractNumId w:val="93678499"/>
   </w:num>
-  <w:num w:numId="195339845">
-    <w:abstractNumId w:val="195339845"/>
+  <w:num w:numId="615800803">
+    <w:abstractNumId w:val="615800803"/>
   </w:num>
-  <w:num w:numId="579814708">
-    <w:abstractNumId w:val="579814708"/>
+  <w:num w:numId="671519247">
+    <w:abstractNumId w:val="671519247"/>
   </w:num>
-  <w:num w:numId="257899278">
-    <w:abstractNumId w:val="257899278"/>
+  <w:num w:numId="192199614">
+    <w:abstractNumId w:val="192199614"/>
   </w:num>
-  <w:num w:numId="444929236">
-    <w:abstractNumId w:val="444929236"/>
+  <w:num w:numId="538657295">
+    <w:abstractNumId w:val="538657295"/>
   </w:num>
-  <w:num w:numId="803166975">
-    <w:abstractNumId w:val="803166975"/>
+  <w:num w:numId="969791232">
+    <w:abstractNumId w:val="969791232"/>
   </w:num>
-  <w:num w:numId="340888060">
-    <w:abstractNumId w:val="340888060"/>
+  <w:num w:numId="598595499">
+    <w:abstractNumId w:val="598595499"/>
   </w:num>
-  <w:num w:numId="674222369">
-    <w:abstractNumId w:val="674222369"/>
+  <w:num w:numId="161261220">
+    <w:abstractNumId w:val="161261220"/>
   </w:num>
-  <w:num w:numId="207855071">
-    <w:abstractNumId w:val="207855071"/>
+  <w:num w:numId="483316615">
+    <w:abstractNumId w:val="483316615"/>
   </w:num>
-  <w:num w:numId="312777957">
-    <w:abstractNumId w:val="312777957"/>
+  <w:num w:numId="293386547">
+    <w:abstractNumId w:val="293386547"/>
   </w:num>
-  <w:num w:numId="337116717">
-    <w:abstractNumId w:val="337116717"/>
+  <w:num w:numId="405265528">
+    <w:abstractNumId w:val="405265528"/>
   </w:num>
-  <w:num w:numId="32043779">
-    <w:abstractNumId w:val="32043779"/>
+  <w:num w:numId="152358433">
+    <w:abstractNumId w:val="152358433"/>
   </w:num>
-  <w:num w:numId="474224837">
-    <w:abstractNumId w:val="474224837"/>
+  <w:num w:numId="154439466">
+    <w:abstractNumId w:val="154439466"/>
   </w:num>
-  <w:num w:numId="867734385">
-    <w:abstractNumId w:val="867734385"/>
+  <w:num w:numId="106749166">
+    <w:abstractNumId w:val="106749166"/>
   </w:num>
-  <w:num w:numId="135913742">
-    <w:abstractNumId w:val="135913742"/>
+  <w:num w:numId="983450087">
+    <w:abstractNumId w:val="983450087"/>
   </w:num>
-  <w:num w:numId="967245256">
-    <w:abstractNumId w:val="967245256"/>
+  <w:num w:numId="36330842">
+    <w:abstractNumId w:val="36330842"/>
   </w:num>
-  <w:num w:numId="708698765">
-    <w:abstractNumId w:val="708698765"/>
+  <w:num w:numId="47112">
+    <w:abstractNumId w:val="47112"/>
   </w:num>
-  <w:num w:numId="223433802">
-    <w:abstractNumId w:val="223433802"/>
+  <w:num w:numId="91913949">
+    <w:abstractNumId w:val="91913949"/>
   </w:num>
-  <w:num w:numId="454287052">
-    <w:abstractNumId w:val="454287052"/>
+  <w:num w:numId="769351695">
+    <w:abstractNumId w:val="769351695"/>
   </w:num>
-  <w:num w:numId="590043700">
-    <w:abstractNumId w:val="590043700"/>
+  <w:num w:numId="265944768">
+    <w:abstractNumId w:val="265944768"/>
   </w:num>
-  <w:num w:numId="86699837">
-    <w:abstractNumId w:val="86699837"/>
+  <w:num w:numId="61636992">
+    <w:abstractNumId w:val="61636992"/>
   </w:num>
-  <w:num w:numId="209031021">
-    <w:abstractNumId w:val="209031021"/>
+  <w:num w:numId="302079284">
+    <w:abstractNumId w:val="302079284"/>
   </w:num>
-  <w:num w:numId="671596342">
-    <w:abstractNumId w:val="671596342"/>
+  <w:num w:numId="828764972">
+    <w:abstractNumId w:val="828764972"/>
   </w:num>
-  <w:num w:numId="48339660">
-    <w:abstractNumId w:val="48339660"/>
+  <w:num w:numId="364090467">
+    <w:abstractNumId w:val="364090467"/>
   </w:num>
-  <w:num w:numId="147852880">
-    <w:abstractNumId w:val="147852880"/>
+  <w:num w:numId="127004581">
+    <w:abstractNumId w:val="127004581"/>
   </w:num>
-  <w:num w:numId="467884699">
-    <w:abstractNumId w:val="467884699"/>
+  <w:num w:numId="377606089">
+    <w:abstractNumId w:val="377606089"/>
   </w:num>
-  <w:num w:numId="492935318">
-    <w:abstractNumId w:val="492935318"/>
+  <w:num w:numId="706538835">
+    <w:abstractNumId w:val="706538835"/>
   </w:num>
-  <w:num w:numId="282818513">
-    <w:abstractNumId w:val="282818513"/>
+  <w:num w:numId="447202839">
+    <w:abstractNumId w:val="447202839"/>
   </w:num>
-  <w:num w:numId="740331110">
-    <w:abstractNumId w:val="740331110"/>
+  <w:num w:numId="34350702">
+    <w:abstractNumId w:val="34350702"/>
   </w:num>
-  <w:num w:numId="583480151">
-    <w:abstractNumId w:val="583480151"/>
+  <w:num w:numId="223254182">
+    <w:abstractNumId w:val="223254182"/>
   </w:num>
-  <w:num w:numId="161381811">
-    <w:abstractNumId w:val="161381811"/>
+  <w:num w:numId="678152047">
+    <w:abstractNumId w:val="678152047"/>
   </w:num>
-  <w:num w:numId="849671962">
-    <w:abstractNumId w:val="849671962"/>
+  <w:num w:numId="967047718">
+    <w:abstractNumId w:val="967047718"/>
   </w:num>
-  <w:num w:numId="546390153">
-    <w:abstractNumId w:val="546390153"/>
+  <w:num w:numId="549625459">
+    <w:abstractNumId w:val="549625459"/>
   </w:num>
-  <w:num w:numId="789360255">
-    <w:abstractNumId w:val="789360255"/>
+  <w:num w:numId="932555091">
+    <w:abstractNumId w:val="932555091"/>
   </w:num>
-  <w:num w:numId="540430202">
-    <w:abstractNumId w:val="540430202"/>
+  <w:num w:numId="991031163">
+    <w:abstractNumId w:val="991031163"/>
   </w:num>
-  <w:num w:numId="692710012">
-    <w:abstractNumId w:val="692710012"/>
+  <w:num w:numId="435799945">
+    <w:abstractNumId w:val="435799945"/>
   </w:num>
-  <w:num w:numId="606995640">
-    <w:abstractNumId w:val="606995640"/>
+  <w:num w:numId="540954482">
+    <w:abstractNumId w:val="540954482"/>
   </w:num>
-  <w:num w:numId="611522291">
-    <w:abstractNumId w:val="611522291"/>
+  <w:num w:numId="250338704">
+    <w:abstractNumId w:val="250338704"/>
   </w:num>
-  <w:num w:numId="415823912">
-    <w:abstractNumId w:val="415823912"/>
+  <w:num w:numId="161717517">
+    <w:abstractNumId w:val="161717517"/>
   </w:num>
-  <w:num w:numId="960280494">
-    <w:abstractNumId w:val="960280494"/>
+  <w:num w:numId="938720972">
+    <w:abstractNumId w:val="938720972"/>
   </w:num>
-  <w:num w:numId="607317140">
-    <w:abstractNumId w:val="607317140"/>
+  <w:num w:numId="576978496">
+    <w:abstractNumId w:val="576978496"/>
   </w:num>
-  <w:num w:numId="522237870">
-    <w:abstractNumId w:val="522237870"/>
+  <w:num w:numId="834126879">
+    <w:abstractNumId w:val="834126879"/>
   </w:num>
-  <w:num w:numId="617520706">
-    <w:abstractNumId w:val="617520706"/>
+  <w:num w:numId="863664028">
+    <w:abstractNumId w:val="863664028"/>
   </w:num>
-  <w:num w:numId="57723444">
-    <w:abstractNumId w:val="57723444"/>
+  <w:num w:numId="18003202">
+    <w:abstractNumId w:val="18003202"/>
   </w:num>
-  <w:num w:numId="783790147">
-    <w:abstractNumId w:val="783790147"/>
+  <w:num w:numId="774000834">
+    <w:abstractNumId w:val="774000834"/>
   </w:num>
-  <w:num w:numId="195411131">
-    <w:abstractNumId w:val="195411131"/>
+  <w:num w:numId="21080296">
+    <w:abstractNumId w:val="21080296"/>
   </w:num>
-  <w:num w:numId="91616141">
-    <w:abstractNumId w:val="91616141"/>
+  <w:num w:numId="665674285">
+    <w:abstractNumId w:val="665674285"/>
   </w:num>
-  <w:num w:numId="321556949">
-    <w:abstractNumId w:val="321556949"/>
+  <w:num w:numId="60602644">
+    <w:abstractNumId w:val="60602644"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -20561,51 +20561,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId100018366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId517448642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId822209290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId544802705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>