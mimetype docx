--- v0 (2026-08-18)
+++ v1 (2026-10-05)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="26918349" w:name="document"/>
-    <w:bookmarkEnd w:id="26918349"/>
+    <w:bookmarkStart w:id="82459697" w:name="document"/>
+    <w:bookmarkEnd w:id="82459697"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1118370 | Wolfgang Schöberl -
 FORUM Media (red) | Muster | Schriftsatzmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1032,126 +1032,126 @@
         <w:t xml:space="preserve">Anfechtungsgründe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Als Revisionsgründe macht die Klägerin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="154160960"/>
+          <w:numId w:val="20024517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nichtigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="154160960"/>
+          <w:numId w:val="20024517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wesentliche Verfahrensmängel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="154160960"/>
+          <w:numId w:val="20024517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktenwidrigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="154160960"/>
+          <w:numId w:val="20024517"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">unrichtige rechtliche Beurteilung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1246,168 +1246,168 @@
         <w:t xml:space="preserve">Antrag,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Oberste Gerichtshof als Revisionsgericht wolle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="488004260"/>
+          <w:numId w:val="213574596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">die Revision als zulässig erachten;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="488004260"/>
+          <w:numId w:val="213574596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">der Revision Folge geben und
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="488004260"/>
+          <w:numId w:val="213574596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">das angefochtenene Urteil dahingehend abändern, dass dem
 Klagebegehren vollinhaltlich stattgegeben werde (gewünschte
 Entscheidung über das Klagebegehren)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(bei Nichtigkeit: das angefochtene Urteil als nichtig aufheben und
 das vorangegangene Verfahren für nichtig erklären);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="488004260"/>
+          <w:numId w:val="213574596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in eventu das angefochtene Urteil im Umfang der Anfechtung
 aufheben und die Rechtssache zur Verfahrensergänzung und
 neuerlichen Entscheidung an das Berufungsgericht, allenfalls an das
 Erstgericht zurückverweisen;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="488004260"/>
+          <w:numId w:val="213574596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dem Beklagten den Ersatz der Kosten des Verfahrens aller
 Instanzen an die Klägerin unter Anwendung des § 19a RAO binnen
 14 Tagen bei sonstiger Exekution auferlegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -2192,66 +2192,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43767549" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="398674702929" w:name="note1"/>
+            <w:bookmarkStart w:id="25644543" w:name="note1"/>
+            <w:bookmarkEnd w:id="25644543"/>
+            <w:bookmarkStart w:id="7226928354903" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="398674702929"/>
+            <w:bookmarkEnd w:id="7226928354903"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2288,66 +2288,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="93449672" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6169291199610" w:name="note2"/>
+            <w:bookmarkStart w:id="24168302" w:name="note2"/>
+            <w:bookmarkEnd w:id="24168302"/>
+            <w:bookmarkStart w:id="435651642742" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6169291199610"/>
+            <w:bookmarkEnd w:id="435651642742"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2438,66 +2438,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="1001114" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1860992221363" w:name="note3"/>
+            <w:bookmarkStart w:id="54936235" w:name="note3"/>
+            <w:bookmarkEnd w:id="54936235"/>
+            <w:bookmarkStart w:id="7335055528205" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1860992221363"/>
+            <w:bookmarkEnd w:id="7335055528205"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2532,66 +2532,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72175267" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3821768583361" w:name="note4"/>
+            <w:bookmarkStart w:id="28605077" w:name="note4"/>
+            <w:bookmarkEnd w:id="28605077"/>
+            <w:bookmarkStart w:id="1309389573798" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3821768583361"/>
+            <w:bookmarkEnd w:id="1309389573798"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2621,66 +2621,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20771378" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7701120754321" w:name="note5"/>
+            <w:bookmarkStart w:id="98061870" w:name="note5"/>
+            <w:bookmarkEnd w:id="98061870"/>
+            <w:bookmarkStart w:id="3506259920190" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7701120754321"/>
+            <w:bookmarkEnd w:id="3506259920190"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3020,51 +3020,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="488004260">
+  <w:abstractNum w:abstractNumId="213574596">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3113,51 +3113,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="154160960">
+  <w:abstractNum w:abstractNumId="20024517">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3206,219 +3206,219 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29365818">
+  <w:abstractNum w:abstractNumId="57130384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30568861">
+    <w:lvl w:ilvl="0" w:tplc="11205197">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30568861" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11205197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29365817">
+  <w:abstractNum w:abstractNumId="57130383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77378924">
+    <w:lvl w:ilvl="0" w:tplc="37789223">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77378924" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37789223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="484552361">
+  <w:abstractNum w:abstractNumId="587243178">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3467,51 +3467,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="138021590">
+  <w:abstractNum w:abstractNumId="440979410">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3560,137 +3560,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29365816">
+  <w:abstractNum w:abstractNumId="57130382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68117582">
+    <w:lvl w:ilvl="0" w:tplc="11452845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68117582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11452845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29365815">
+  <w:abstractNum w:abstractNumId="57130381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74078815">
+    <w:lvl w:ilvl="0" w:tplc="33025397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4442,73 +4442,73 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29365815">
-    <w:abstractNumId w:val="29365815"/>
+  <w:num w:numId="57130381">
+    <w:abstractNumId w:val="57130381"/>
   </w:num>
-  <w:num w:numId="29365816">
-    <w:abstractNumId w:val="29365816"/>
+  <w:num w:numId="57130382">
+    <w:abstractNumId w:val="57130382"/>
   </w:num>
-  <w:num w:numId="138021590">
-    <w:abstractNumId w:val="138021590"/>
+  <w:num w:numId="440979410">
+    <w:abstractNumId w:val="440979410"/>
   </w:num>
-  <w:num w:numId="484552361">
-    <w:abstractNumId w:val="484552361"/>
+  <w:num w:numId="587243178">
+    <w:abstractNumId w:val="587243178"/>
   </w:num>
-  <w:num w:numId="29365817">
-    <w:abstractNumId w:val="29365817"/>
+  <w:num w:numId="57130383">
+    <w:abstractNumId w:val="57130383"/>
   </w:num>
-  <w:num w:numId="29365818">
-    <w:abstractNumId w:val="29365818"/>
+  <w:num w:numId="57130384">
+    <w:abstractNumId w:val="57130384"/>
   </w:num>
-  <w:num w:numId="154160960">
-    <w:abstractNumId w:val="154160960"/>
+  <w:num w:numId="20024517">
+    <w:abstractNumId w:val="20024517"/>
   </w:num>
-  <w:num w:numId="488004260">
-    <w:abstractNumId w:val="488004260"/>
+  <w:num w:numId="213574596">
+    <w:abstractNumId w:val="213574596"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5319,51 +5319,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId351313600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId201178674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId806044339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId910019413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>