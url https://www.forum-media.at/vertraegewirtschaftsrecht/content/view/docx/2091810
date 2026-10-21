--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -15,493 +15,493 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="84650928" w:name="document"/>
-    <w:bookmarkEnd w:id="84650928"/>
+    <w:bookmarkStart w:id="23854763" w:name="document"/>
+    <w:bookmarkEnd w:id="23854763"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 359756 | Wolfgang Steinberger |
 Muster | Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager-Dienstverträge – Checkliste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Positionsbeschreibung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Es ist üblich, in Anstellungsverträgen mit Managern, deren näheren
 Tätigkeitsbereich mehr oder weniger exakt zu definieren. Es ist
 empfehlenswert, das Betätigungsfeld einerseits möglichst genau zu
 beschreiben, andererseits aber auch einen gewissen Spielraum für
 Modifikationen zu belassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entsendung ins Ausland:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Es ist nicht unüblich, dass Führungskräfte primär im Ausland (zB
 einer Tochtergesellschaft oder einer Niederlassung) eingesetzt
 werden sollen. In diesem Fall ist österreichisches Recht nur dann
 anwendbar, wenn eine solche Rechtswahl getroffen wurde. Die
 vertragliche Vereinbarung österreichischen Rechts empfiehlt sich
 insbesondere bei „exotischen“ ausländischen Dienstorten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entgelt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf eine genaue Umschreibung der einzelnen Bezüge wie Naturalbezüge
 (zB Dienstwagen, Dienstwohnung) und Geldbezüge ist zu achten. Ist
 ein Gehaltsbestandteil erfolgsbezogen, ist darauf zu achten, dass
 die Berechnungsgröße exakt definiert ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wettbewerbsverbot, Konkurrenzklausel:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Trotz gesetzlicher Regelung (§ 7 Abs 1
 Angestelltengesetz, § 79 Aktiengesetz, § 24 GmbHG) ist
 die Vereinbarung eines Wettbewerbsverbotes nicht untypisch. Auch
 die Vereinbarung eines nachvertraglichen Wettbewerbsverbotes ist
 möglich, wobei ein solches (zumindest im Anwendungsbereich des
 Angestelltengesetzes) keine unbillige Erschwerung des Fortkommens
 des Dienstnehmers zur Folge haben darf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Steuer und Sozialversicherung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Überlegungen in dieser Hinsicht sind gerade bei „Familien-GmbHs“
 zentrale Punkte. Bei der Vertragsgestaltung ist auch an
 „begleitende Maßnahmen“ zu denken. Um dem Geschäftsführer zB die
 Vorteile eines Dienstverhältnisses in steuerrechtlicher Hinsicht zu
 ermöglichen, wäre zB die Abtretung eines „Teils“ des
 Geschäftsanteils in Betracht zu ziehen. Bei einer Beteiligung von
 mehr als 25 % liegt in steuerrechtlicher Hinsicht (§ 22
 Z 2 Einkommenssteuergesetz) kein Dienstverhältnis mehr
 vor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsdauer:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Gerade bei Anstellungsverträgen mit Vorstandsmitgliedern von
 Aktiengesellschaften ist darauf zu achten, dass der
 Anstellungsvertrag mit der Dauer der Organfunktion übereinstimmt.
 Auch eine „Koppelungsklausel“, dass im Falle der vorzeitigen
 Abberufung auch der Anstellungsvertrag erlischt, ist möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entgeltfortzahlung, Urlaub, Abfertigung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bei Anstellungsverträgen, die nicht dem Angestelltengesetz
 unterliegen, sind diese Punkte regelungsbedürftig, da sonst kein
 Anspruch darauf besteht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pensionsregelung:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bei der Formulierung der Pensionszusage besteht ein großer
 vertraglicher Gestaltungsspielraum. Es ist auch überlegenswert,
 eine solche Pensionsregelung einer gesonderten Vereinbarung
 vorzubehalten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertretungskosten:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Es ist nicht unüblich, dass die Gesellschaft dem Manager, der im
 Zusammenhang mit seiner beruflichen Tätigkeit in ein gerichtliches
 oder verwaltungsstrafrechtliches Verfahren involviert ist, die
 auflaufenden Kosten der Rechtsverteidigung ersetzt. Auch die
 Bevorschussung solcher Kosten kann vereinbart werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollwechsel:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dem Manager kann die Möglichkeit eingeräumt werden bei einer
 wesentlichen Änderung der Beteiligungsverhältnisse an der
 Gesellschaft (allenfalls auch bei deren Muttergesellschaft) seinen
 Anstellungsvertrag vorzeitig zu kündigen. Kündigungsfrist und die
 finanzielle Abgeltung des Managers sind in diesem Fall genau zu
 regeln. Auch der Tatbestand des Kontrollwechsels bedarf einer
 exakten Definition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="645994331"/>
+          <w:numId w:val="842614404"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Datenschutz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -834,51 +834,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="645994331">
+  <w:abstractNum w:abstractNumId="842614404">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -943,51 +943,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="105378082">
+  <w:abstractNum w:abstractNumId="51193954">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -1052,137 +1052,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56354188">
+  <w:abstractNum w:abstractNumId="14150496">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42304038">
+    <w:lvl w:ilvl="0" w:tplc="12794930">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42304038" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12794930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56354187">
+  <w:abstractNum w:abstractNumId="14150495">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56419387">
+    <w:lvl w:ilvl="0" w:tplc="72209118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1934,61 +1934,61 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56354187">
-    <w:abstractNumId w:val="56354187"/>
+  <w:num w:numId="14150495">
+    <w:abstractNumId w:val="14150495"/>
   </w:num>
-  <w:num w:numId="56354188">
-    <w:abstractNumId w:val="56354188"/>
+  <w:num w:numId="14150496">
+    <w:abstractNumId w:val="14150496"/>
   </w:num>
-  <w:num w:numId="105378082">
-    <w:abstractNumId w:val="105378082"/>
+  <w:num w:numId="51193954">
+    <w:abstractNumId w:val="51193954"/>
   </w:num>
-  <w:num w:numId="645994331">
-    <w:abstractNumId w:val="645994331"/>
+  <w:num w:numId="842614404">
+    <w:abstractNumId w:val="842614404"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -2799,51 +2799,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId670069178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId906955088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId182477264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId928112315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>