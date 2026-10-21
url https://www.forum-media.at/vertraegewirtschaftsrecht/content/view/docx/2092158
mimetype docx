--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="58916394" w:name="document"/>
-    <w:bookmarkEnd w:id="58916394"/>
+    <w:bookmarkStart w:id="56628793" w:name="document"/>
+    <w:bookmarkEnd w:id="56628793"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 984482 | Eva Maria Hajicek -
 Stefan Steinkogler - Sascha Jung - Albert Scherzer | Muster |
 Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -598,78 +598,52 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit dieser Vereinbarung kommt der Verantwortliche dieser
 Verpflichtung nach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Subauftragsverarbeiter verpflichtet sich, sämtliche Vorgaben
 der DSGVO in seiner jeweils geltenden Fassung und der sonstigen
 datenschutzrechtlich spezifischen Materiengesetze und Verordnungen
-zu </w:t>
-[...26 lines deleted...]
-      </w:hyperlink>
+zu beachten.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Auftrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1468,517 +1442,517 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter übernimmt folgende Verpflichtungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter verarbeitet personenbezogene Daten
 ausschließlich auf dokumentierte Weisung des Verantwortlichen. Dies
 gilt auch für die Übermittlung personenbezogener Daten an ein
 Drittland oder eine internationale Organisation. Eine Verarbeitung
 ohne dokumentierte Weisung ist nur zulässig, wenn der
 Auftragsverarbeiter hierzu durch das Recht der Europäischen Union
 oder das Recht eines Mitgliedstaates verpflichtet ist. In diesem
 Fall informiert der Auftragsverarbeiter den Verantwortlichen vor
 Beginn der Verarbeitung über die rechtliche Verpflichtung, sofern
 das betreffende Recht eine solche Information nicht aus wichtigen
 Gründen des öffentlichen Interesses untersagt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter informiert den Verantwortlichen
 unverzüglich, wenn er der Auffassung ist, dass eine Weisung gegen
 die DSGVO oder gegen andere Datenschutzbestimmungen der
 Europäischen Union oder eines Mitgliedstaates verstößt. Der
 Auftragsverarbeiter ist berechtigt, die Durchführung der
 betreffenden Weisung auszusetzen, bis der Verantwortliche sie
 bestätigt, ändert oder zurücknimmt. Eine Verarbeitung für eigene
 Zwecke des Auftragsverarbeiters ist unzulässig. Bestimmt der
 Auftragsverarbeiter entgegen dieser Vereinbarung selbst die Zwecke
 und Mittel einer Verarbeitung, gilt er hinsichtlich dieser
 Verarbeitung gemäß Art 28 Abs 10 DSGVO als
 Verantwortlicher.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter trifft alle gem Art 32 DSGVO
 erforderlichen technischen und organisatorischen
 Sicherheitsmaßnahmen um einen rechtskonformen Schutz der
 personenbezogenen Daten der Betroffenen zu bieten. Sämtliche
 hierfür gesetzten Maßnahmen werden dem Verantwortlichen in
 geeigneter Weise zur Kenntnis gebracht. Es gelten die in Anlage ./A
 beschriebenen technischen und organisatorischen
 (Sicherheits-)maßnahmen, aus ihnen ergibt sich das vom
 Auftragsverarbeiter geschuldete Mindestschutzniveau. Die
 technischen und/oder organisatorischen (Sicherheits-)maßnahmen
 können im Laufe des Vereinbarungsverhältnisses der technischen und
 organisatorischen Weiterentwicklung entsprechend angepasst werden,
 sofern dies keine Unterschreitung des festgelegten Schutzniveaus
 bewirkt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter wird die im Auftrag des
 Verantwortlichen verarbeiteten Daten strikt von sonstigen Daten bzw
 Datenbeständen trennen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die vereinbarungsgegenständlichen Tätigkeiten werden
 ausschließliche Mitarbeiter herangezogen, welche zur Einhaltung der
 Geheimhaltung von personenbezogenen Daten bzw der Vertraulichkeit
 vor Verarbeitung bzw Kenntnis dieser Daten verpflichtet wurden oder
 einer angemessenen gesetzlichen Verschwiegenheitspflicht
 unterliegen (Art 28 Abs 3 lit b DSGVO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Verarbeitung der vereinbarungsgegenständlichen Daten durch
 weitere Auftragsverarbeiter (nachstehend „Subauftragnehmer“
 genannt), insbesondere außerhalb des räumlichen Anwendungsbereichs
 der DSGVO (sogenannten Drittländern), ist nur mit ausdrücklicher
 vorheriger schriftlicher Zustimmung des Verantwortlichen
 rechtmäßig. Der Auftragsverarbeiter schließt mit jedem genehmigten
 Subauftragsverarbeiter vor Beginn der Verarbeitung einen
 schriftlichen Vertrag oder ein anderes verbindliches
 Rechtsinstrument. Darin sind dem Subauftragsverarbeiter dieselben
 datenschutzrechtlichen Pflichten aufzuerlegen, die nach dieser
 Vereinbarung für den Auftragsverarbeiter gelten. Dies betrifft
 insbesondere die Weisungsbindung, die Vertraulichkeit, die
 technischen und organisatorischen Maßnahmen, die
 Unterstützungspflichten, die Löschung oder Rückgabe der Daten, die
 Kontrollrechte und die Anforderungen an
 Drittlandübermittlungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter darf nur Subauftragsverarbeiter
 einsetzen, die hinreichende Garantien für eine DSGVO-konforme
 Verarbeitung bieten. Er bleibt gegenüber dem Verantwortlichen für
 die Erfüllung der Pflichten des Subauftragsverarbeiters voll
 verantwortlich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Beauftragung eines weiteren Subauftragsverarbeiters durch
 einen genehmigten Subauftragsverarbeiter ist nur mit vorheriger
 schriftlicher Genehmigung des Verantwortlichen und unter
 Auferlegung derselben datenschutzrechtlichen Pflichten
 zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter hat die Einhaltung der Subauftragnehmer
 nach dieser Vereinbarung treffenden (Datenschutz-)Pflichten
 regelmäßig zu prüfen, die Prüfergebnisse nachvollziehbar und
 vollständig zu dokumentieren und über Anfrage des Verantwortlichen
 diesem die Dokumentation uneingeschränkt vorzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kommt der Subauftragnehmer seinen (Datenschutz-)Pflichten nicht
 nach, so haftet hierfür der Auftragsverarbeiter gegenüber dem
 Verantwortlichen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Auftragsverarbeiter unterstützt den Verantwortlichen bei
 der Beantwortung der datenschutzrechtlichen Anfragen im Sinne des
 Kapitel III der DSGVO von betroffenen Personen, sodass es dem
 Verantwortlichen möglich ist die gesetzliche Frist einzuhalten
 (Art 28 Abs 3 lit e DSGVO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Verantwortliche ist berechtigt, die Einhaltung sämtlicher
 maßgeblichen datenschutzrechtlichen Vorschriften sowie die
 Einhaltung der Bestimmungen dieser Vereinbarung selbst oder durch
 Dritte beim Auftragsverarbeiter zu kontrollieren. Dieses
 Kontrollrecht umfasst insbesondere das Recht zur Einholung
 entsprechender Auskünfte, zu deren Erteilung der
 Auftragsverarbeiter verpflichtet ist, sowie das Recht, sich
 entsprechende Belege/Zertifikate oder sonstige Bescheinigungen
 Dritter vorlegen zu lassen die entsprechend als Nachweis dienen.
 Über Aufforderung hat der Auftragsverarbeiter sämtliche
 Informationen zur Verfügung zu stellen, die erforderlich sind, um
 die Einhaltung der Pflichten nach Art 28 DSGVO nachzuweisen.
 Er ermöglicht Kontrollen und Überprüfungen einschließlich
 Inspektionen durch den Verantwortlichen oder einen von diesem
 beauftragten Prüfer und wirkt an diesen mit. Der
 Auftragsverarbeiter stellt durch seine Verträge mit den
 Subauftragsverarbeitern sicher, dass die für eine Überprüfung
 erforderlichen Informationen zur Verfügung gestellt werden und
 erforderlichenfalls angemessene Kontrollen bei den
 Subauftragsverarbeitern ermöglicht werden. Berufsrechtliche
 Verschwiegenheitspflichten, Geschäftsgeheimnisse und
 Sicherheitsinteressen sind durch geeignete organisatorische
 Maßnahmen zu schützen, dürfen das gesetzliche Kontrollrecht jedoch
 nicht praktisch ausschließen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollen beim Auftragsverarbeiter bzw beim Subauftragnehmer
 haben nach angemessener Vorankündigung zu normalen Geschäftszeiten
 und unter möglichst geringer Störung des Geschäftsbetriebs des
 Auftragsverarbeiters bzw Subauftragnehmers zu erfolgen. Der
 vorstehende Satz gilt nicht für dringliche Fälle, welche der
 Verantwortliche nachzuweisen hat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn dem Auftragsverarbeiter eine Verletzung des Schutzes
 personenbezogener Daten des Verantwortlichen (ungeachtet, ob dieser
 data breach auf den Auftragsverarbeiter oder den Verantwortlichen
 oder einen sonstigen Dritten zurückzuführen ist) bekannt wird, wird
 er diese dem Verantwortlichen unverzüglich melden, die
 bekanntgewordene Verletzung einschließlich ihrer Auswirkungen und
 der getroffenen Abhilfemaßnahmen dokumentieren und dem
 Verantwortlichen diese Dokumentation zur Verfügung stellen. Darüber
 hinaus wird er den Verantwortlichen bei dessen Meldung allfälliger
 data breaches an die zuständige Aufsichtsbehörde unterstützen und
 alle damit im Zusammenhang stehenden Informationen erteilen. Weiter
 wird er dem Verantwortlichen alle notwendigen Informationen
 bereitstellen, die allenfalls notwendig sind, damit dieser die vom
 data breach betroffene(n) Person(en) unverzüglich von der
 Verletzung benachrichtigen kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711420941"/>
+          <w:numId w:val="530698073"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Zusammenhang mit der beauftragten Datenverarbeitung wird der
 Auftragsverarbeiter den Verantwortlichen – soweit gesetzlich
 erforderlich – bei der Erstellung und Aktualisierung des
 Verzeichnisses der Verarbeitungstätigkeiten sowie bei der
 Durchführung der Datenschutzfolgeabschätzung unterstützen und alle
 dafür notwendigen Angaben machen und Informationen erteilen.</w:t>
       </w:r>
     </w:p>
@@ -2008,77 +1982,77 @@
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Wenn außerhalb der EU/EWR eine Datenverarbeitung stattfindet,
 müssen die erhöhten Schutzvorschriften iSd Art 44 ff DSGVO
 eingehalten werden. Daher sollte der Ort der Verarbeitung explizit
 festgehalten werden. Im Falle einer Verarbeitung im Drittland
 sollte eine Rechtfertigung vorliegen. Daher ergeben sich folgende
 Varianten:]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167430728"/>
+          <w:numId w:val="196328308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vereinbarungsgegenständliche Daten werden ausschließlich
 innerhalb der EU/EWR verarbeitet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167430728"/>
+          <w:numId w:val="196328308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verarbeitung vereinbarungsgegenständlicher Daten werden in
 … [Nennung des Staates bzw der Staaten] vorgenommen. Das
 Datenschutzniveau gilt in diesem Staat/in diesen Staaten aus
 folgenden Gründen als angemessen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2118,132 +2092,132 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Verantwortlicher und Auftragsverarbeiter können die Dauer
 dieser Vereinbarung folgendermaßen festlegen: einmalige
 Verarbeitung, befristet, unbefristet oder an den Hauptvertrag
 gebunden:]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="280478672"/>
+          <w:numId w:val="68804707"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Vereinbarung endet automatisch nach einmaliger
 Durchführung der Verarbeitung (siehe auch … Nennung des
 Dienstleistungsvertrages …) [oder]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="280478672"/>
+          <w:numId w:val="68804707"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die vereinbarungsgegenständliche Befristung ist vom … [Beginn
 der Frist] bis … [Ende der Frist bzw Verweis auf die Beendigung des
 Dienstleistungsvertrages] [oder]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="280478672"/>
+          <w:numId w:val="68804707"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Vereinbarung wurde auf unbestimmte Zeit geschlossen und
 kann nach einer Frist von … [Kündigungsfrist] zum …
 [Kündigungstermin] gekündigt werden [oder]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="280478672"/>
+          <w:numId w:val="68804707"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Vereinbarung ist in ihrer Dauer von dem ihm
 zugrundeliegenden Dienstleistungsvertrag abhängig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3274,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="280478672">
+  <w:abstractNum w:abstractNumId="68804707">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3409,51 +3383,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="167430728">
+  <w:abstractNum w:abstractNumId="196328308">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3518,51 +3492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="711420941">
+  <w:abstractNum w:abstractNumId="530698073">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3611,135 +3585,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19059489">
+  <w:abstractNum w:abstractNumId="46550213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18694256">
+    <w:lvl w:ilvl="0" w:tplc="12734523">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18694256" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12734523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="215154742">
+  <w:abstractNum w:abstractNumId="629195587">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -3804,51 +3778,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="733885538">
+  <w:abstractNum w:abstractNumId="931566977">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3897,137 +3871,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19059488">
+  <w:abstractNum w:abstractNumId="46550212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44615053">
+    <w:lvl w:ilvl="0" w:tplc="55170485">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44615053" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55170485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19059487">
+  <w:abstractNum w:abstractNumId="46550211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79665752">
+    <w:lvl w:ilvl="0" w:tplc="72580571">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4779,73 +4753,73 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19059487">
-    <w:abstractNumId w:val="19059487"/>
+  <w:num w:numId="46550211">
+    <w:abstractNumId w:val="46550211"/>
   </w:num>
-  <w:num w:numId="19059488">
-    <w:abstractNumId w:val="19059488"/>
+  <w:num w:numId="46550212">
+    <w:abstractNumId w:val="46550212"/>
   </w:num>
-  <w:num w:numId="733885538">
-    <w:abstractNumId w:val="733885538"/>
+  <w:num w:numId="931566977">
+    <w:abstractNumId w:val="931566977"/>
   </w:num>
-  <w:num w:numId="215154742">
-    <w:abstractNumId w:val="215154742"/>
+  <w:num w:numId="629195587">
+    <w:abstractNumId w:val="629195587"/>
   </w:num>
-  <w:num w:numId="19059489">
-    <w:abstractNumId w:val="19059489"/>
+  <w:num w:numId="46550213">
+    <w:abstractNumId w:val="46550213"/>
   </w:num>
-  <w:num w:numId="711420941">
-    <w:abstractNumId w:val="711420941"/>
+  <w:num w:numId="530698073">
+    <w:abstractNumId w:val="530698073"/>
   </w:num>
-  <w:num w:numId="167430728">
-    <w:abstractNumId w:val="167430728"/>
+  <w:num w:numId="196328308">
+    <w:abstractNumId w:val="196328308"/>
   </w:num>
-  <w:num w:numId="280478672">
-    <w:abstractNumId w:val="280478672"/>
+  <w:num w:numId="68804707">
+    <w:abstractNumId w:val="68804707"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -5656,51 +5630,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId369853381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId837882370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId510740272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId623194653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>