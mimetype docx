--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="30040224" w:name="document"/>
-    <w:bookmarkEnd w:id="30040224"/>
+    <w:bookmarkStart w:id="53447364" w:name="document"/>
+    <w:bookmarkEnd w:id="53447364"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 956265 | Magdalena Ferner | Muster
 | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -420,394 +420,394 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Geschäftsführer bedarf außer in den im Gesellschaftsvertrag
 vorgesehenen Fällen der vorhergehenden Zustimmung der
 Generalversammlung zur Vornahme folgender Handlungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auswahl der Banken und Wirtschaftsprüfer, mit denen die
 Gesellschaft zusammenarbeitet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hereinnahme von Sicherheiten und anderer Garantien, die über
 die Abwicklung der üblichen Geschäfte hinausgehen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erteilung von Generalvollmachten und Prokuren sowie der
 Abschluss von Anstellungsverträgen, die jährliche Bezüge von über
 EUR … im Einzelfall vorsehen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewinnzusagen sowie Zusagen auf Gewinn- oder
 Umsatzbeteiligungen oder ähnliche Vergütungen sowie
 Pensionszusagen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Beteiligungen an anderen Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrieb von neuen Produkten, soweit sie nicht von dem
 Gesellschaftszweck erfasst sind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwerb und/oder Leasing von Wirtschaftsgütern, deren
 Anschaffungswert EUR … im Einzelfall und EUR … insgesamt
 übersteigen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Übernahme von Bürgschaften für Darlehen und ähnliche
 Kredite</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abschluss, Änderung und Beendigung von Verträgen mit
 verbundenen Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abschluss von Miet- und Pachtverträgen, soweit diese einen
 jährlichen Miet- oder Pachtzins von mehr als EUR …
 vorsehen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eröffnung und Schließung von Filialen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Begründung und Aufhebung von stillen
 Gesellschaftsverträgen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allgemein alle Geschäfte, die wegen ihrer Bedeutung und/oder
 ihres Umfangs aus dem Rahmen der Wahrnehmung der laufenden
 Geschäfte der Gesellschaft fallen oder mit denen ein
 außerordentliches wirtschaftliches und/oder rechtliches Risiko
 einhergeht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="142028752"/>
+          <w:numId w:val="426635918"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -2435,66 +2435,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14869258" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8168163411809" w:name="note1"/>
+            <w:bookmarkStart w:id="34139762" w:name="note1"/>
+            <w:bookmarkEnd w:id="34139762"/>
+            <w:bookmarkStart w:id="6255376740834" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8168163411809"/>
+            <w:bookmarkEnd w:id="6255376740834"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2715,66 +2715,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="57347123" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2982945744222" w:name="note2"/>
+            <w:bookmarkStart w:id="62403311" w:name="note2"/>
+            <w:bookmarkEnd w:id="62403311"/>
+            <w:bookmarkStart w:id="1254155396164" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2982945744222"/>
+            <w:bookmarkEnd w:id="1254155396164"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2793,77 +2793,77 @@
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausschlaggebend für die steuerliche und
 sozialversicherungsrechtliche Einstufung des
 Gesellschafter-Geschäftsführers sind</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="86850160"/>
+                <w:numId w:val="622675398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">das Beteiligungsausmaß sowie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="86850160"/>
+                <w:numId w:val="622675398"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">allfällige gesellschaftsvertraglich gewährte Sonderrechte
 (Sperrminorität).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -3552,66 +3552,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71855717" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6899444340733" w:name="note3"/>
+            <w:bookmarkStart w:id="11601208" w:name="note3"/>
+            <w:bookmarkEnd w:id="11601208"/>
+            <w:bookmarkStart w:id="1463952662254" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6899444340733"/>
+            <w:bookmarkEnd w:id="1463952662254"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3746,66 +3746,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87787038" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6658909873456" w:name="note4"/>
+            <w:bookmarkStart w:id="80260398" w:name="note4"/>
+            <w:bookmarkEnd w:id="80260398"/>
+            <w:bookmarkStart w:id="5867666105897" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6658909873456"/>
+            <w:bookmarkEnd w:id="5867666105897"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -3873,66 +3873,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22528209" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3594435439385" w:name="note5"/>
+            <w:bookmarkStart w:id="71110269" w:name="note5"/>
+            <w:bookmarkEnd w:id="71110269"/>
+            <w:bookmarkStart w:id="3227499908219" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3594435439385"/>
+            <w:bookmarkEnd w:id="3227499908219"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4223,66 +4223,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71418680" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5782017354342" w:name="note6"/>
+            <w:bookmarkStart w:id="71463867" w:name="note6"/>
+            <w:bookmarkEnd w:id="71463867"/>
+            <w:bookmarkStart w:id="7060937745751" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5782017354342"/>
+            <w:bookmarkEnd w:id="7060937745751"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4454,66 +4454,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56649656" w:name="note7"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7745418651456" w:name="note7"/>
+            <w:bookmarkStart w:id="98871408" w:name="note7"/>
+            <w:bookmarkEnd w:id="98871408"/>
+            <w:bookmarkStart w:id="8249011062343" w:name="note7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7745418651456"/>
+            <w:bookmarkEnd w:id="8249011062343"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4569,66 +4569,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39387813" w:name="note8"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="45715817928" w:name="note8"/>
+            <w:bookmarkStart w:id="22256050" w:name="note8"/>
+            <w:bookmarkEnd w:id="22256050"/>
+            <w:bookmarkStart w:id="9911778671633" w:name="note8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[8]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45715817928"/>
+            <w:bookmarkEnd w:id="9911778671633"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4682,106 +4682,106 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Es ist daher zu berücksichtigen, dass sich die Gesellschaft auf
 die Konkurrenzklausel nur bei bestimmten Beendigungsformen wirksam
 berufen kann.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine Vereinbarung, durch die der angestellte Geschäftsführer für
 die Zeit nach der Beendigung des Dienstverhältnisses in seiner
 Erwerbstätigkeit beschränkt wird, ist überdies nur insoweit
 wirksam,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="264714403"/>
+                <w:numId w:val="210550820"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">als der Geschäftsführer im Zeitpunkt des Abschlusses der
 Vereinbarung nicht minderjährig ist,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="264714403"/>
+                <w:numId w:val="210550820"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">sich die Beschränkung auf die Tätigkeit des Angestellten in dem
 Geschäftszweig des Dienstgebers bezieht und den Zeitraum eines
 Jahres nicht übersteigt; und</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="264714403"/>
+                <w:numId w:val="210550820"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die Beschränkung nicht nach Gegenstand, Zeit oder Ort und im
 Verhältnis zu dem geschäftlichen Interesse, das der Dienstgeber an
 ihrer Einhaltung hat, eine unbillige Erschwerung des Fortkommens
 des Angestellten enthält.</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4824,66 +4824,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48595178" w:name="note9"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7463051086858" w:name="note9"/>
+            <w:bookmarkStart w:id="35210277" w:name="note9"/>
+            <w:bookmarkEnd w:id="35210277"/>
+            <w:bookmarkStart w:id="2509785389553" w:name="note9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[9]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7463051086858"/>
+            <w:bookmarkEnd w:id="2509785389553"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4940,66 +4940,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="93622985" w:name="note10"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6141429982848" w:name="note10"/>
+            <w:bookmarkStart w:id="19905126" w:name="note10"/>
+            <w:bookmarkEnd w:id="19905126"/>
+            <w:bookmarkStart w:id="7474078255168" w:name="note10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6141429982848"/>
+            <w:bookmarkEnd w:id="7474078255168"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -5338,51 +5338,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="264714403">
+  <w:abstractNum w:abstractNumId="210550820">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5447,51 +5447,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86850160">
+  <w:abstractNum w:abstractNumId="622675398">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5556,51 +5556,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="142028752">
+  <w:abstractNum w:abstractNumId="426635918">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5665,51 +5665,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="672153666">
+  <w:abstractNum w:abstractNumId="32090953">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5774,137 +5774,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74485791">
+  <w:abstractNum w:abstractNumId="24819220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92670903">
+    <w:lvl w:ilvl="0" w:tplc="45331810">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92670903" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45331810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74485790">
+  <w:abstractNum w:abstractNumId="24819219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39020658">
+    <w:lvl w:ilvl="0" w:tplc="26069922">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6656,67 +6656,67 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74485790">
-    <w:abstractNumId w:val="74485790"/>
+  <w:num w:numId="24819219">
+    <w:abstractNumId w:val="24819219"/>
   </w:num>
-  <w:num w:numId="74485791">
-    <w:abstractNumId w:val="74485791"/>
+  <w:num w:numId="24819220">
+    <w:abstractNumId w:val="24819220"/>
   </w:num>
-  <w:num w:numId="672153666">
-    <w:abstractNumId w:val="672153666"/>
+  <w:num w:numId="32090953">
+    <w:abstractNumId w:val="32090953"/>
   </w:num>
-  <w:num w:numId="142028752">
-    <w:abstractNumId w:val="142028752"/>
+  <w:num w:numId="426635918">
+    <w:abstractNumId w:val="426635918"/>
   </w:num>
-  <w:num w:numId="86850160">
-    <w:abstractNumId w:val="86850160"/>
+  <w:num w:numId="622675398">
+    <w:abstractNumId w:val="622675398"/>
   </w:num>
-  <w:num w:numId="264714403">
-    <w:abstractNumId w:val="264714403"/>
+  <w:num w:numId="210550820">
+    <w:abstractNumId w:val="210550820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -7527,51 +7527,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId241189469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId417722998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId229796923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId219874705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>