--- v6 (2026-08-15)
+++ v7 (2026-09-29)
@@ -15,141 +15,147 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="56996022" w:name="document"/>
-    <w:bookmarkEnd w:id="56996022"/>
+    <w:bookmarkStart w:id="40874741" w:name="document"/>
+    <w:bookmarkEnd w:id="40874741"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 589054 | Markus Bulgarini - Karin
 Zahiragic - FORUM Media (red) | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Mietvertrag für eine Wohnung (Hauptkriterium:
 Neuerrichtung der Wohnung nach dem 08.05.1945)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nichtanwendbarkeit des MRG und Teilanwendung des MRG,
 Berücksichtigung des 5. MILG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mietvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">abgeschlossen am untenstehenden Tag zwischen</w:t>
       </w:r>
     </w:p>
@@ -258,50 +264,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Adresse (bisheriger gewöhnlicher Aufenthalt)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">im Folgenden kurz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">„Mieter“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> genannt,
 einerseits]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -311,50 +319,52 @@
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Geburtsdatum des Mieters kann bei einer späteren
 Forderungsexekution auf Dienstbezüge sehr dienlich sein, auch für
 Meldeanfragen bezüglich verschwundener Mieter wird das Geburtsdatum
@@ -455,50 +465,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">[Vor- und Zuname, akad Titel, geboren am, Beruf, Adresse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">im Folgenden kurz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">„Vermieter“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> genannt,
 andererseits]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -509,50 +521,52 @@
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wie folgt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Mietgegenstand</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -695,88 +709,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter mietet nun diese Wohnungen zu den Bedingungen dieses
 Mietvertrages.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 1 Abs 4 Z 3 MRG handelt es sich beim
 vorliegenden Vertragsmuster um einen Mietgegenstand, der im
 Wohnungseigentum steht, sofern der Mietgegenstand in einem Gebäude
 gelegen ist, das aufgrund einer nach dem 8. Mai 1945 erteilten
 Baubewilligung neu errichtet worden ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Dieses Vertragsmuster ist auch anzuwenden, wenn das ganze Haus
 (aufgrund einer Baubewilligung nach dem 09.05.1945) neu errichtet
 worden ist. Es ist auch auf Wohnungen anwendbar, die in Häusern
 gelegen sind, die aufgrund einer nach dem 30.06.1953 erteilten
 Baubewilligung ohne Zuhilfenahme öffentlicher Mittel neu errichtet
 wurden (§ 1 Abs 4 Z 1 MRG).</w:t>
             </w:r>
@@ -995,50 +1013,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mietgegenstand darf ausschließlich zu Wohnzwecken verwendet
 werden. Eine Änderung des Verwendungszweckes bedarf der
 schriftlichen Zustimmung des Vermieters.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach der Rechtsprechung des Obersten Gerichtshofs hält dieser die
 vertragliche Einschränkung auf Vermietung zu Wohnzwecken – als
 Abgrenzung zu Geschäftszwecken verstanden – für grundsätzlich
 zulässig (9 Ob 4/23p). Sie ist auch nicht gröblich benachteiligend
 gem § 879 ABGB (9 Ob 31/25m).</w:t>
             </w:r>
           </w:p>
@@ -1135,50 +1155,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Beide Vertragsparteien stellen fest, dass es sich beim
 Vertragsobjekt um einen Mietgegenstand iSd § 1 Abs 4
 Z 3 MRG handelt, sodass lediglich die §§ 14, 16b, 29 bis
 36, 45, 46 und 49 MRG zur Anwendung gelangen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Mietdauer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1268,97 +1290,101 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Mietverhältnis beginnt am … [Datum] und wird auf drei Jahre
 abgeschlossen. Es endet daher, ohne dass es einer Aufkündigung
 bedarf, am … [Angabe des Datums].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Durch das 5. Mietrechtliche Inflationslinderungsgesetz, welches am
 01.01.2026 in Kraft getreten ist, wird die Mindestbefristung für
 Wohnungsmietverträge im Voll- und Teilanwendungsbereich des MRG von
 drei Jahren auf fünf Jahre ausgedehnt (§ 29 Abs 1
 Z 3 lit b MRG). Sofern der Vermieter kein Unternehmer im
 Sinne des Konsumentenschutzgesetzes (kurz: KSchG) ist, kann der
 Mietvertrag nach wie vor auf mindestens drei Jahre befristet werden
 bzw erfolgt die stillschweigende Verlängerung um drei Jahre. Diese
 Änderungen gelten für Verträge, die nach dem 31.12.2025
 abgeschlossen oder vertraglich oder gesetzlich erneuert werden. Für
 vor dem 01.01.2026 vereinbarte Befristungen bleibt die bisherige
 Rechtslage weiterhin anwendbar. Wird jedoch ein bereits bestehender
 Vertrag nach dem 31.12.2025 verlängert, gilt diese neue
 Befristungsregelung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Beim vorliegenden Mietvertragsmuster ist der Vermieter kein
 Unternehmer im Sinne des KSchG, sodass der Mietvertrag nach wie vor
 auf mindestens drei Jahre befristet wird.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1478,344 +1504,360 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter hat – ungeachtet des vereinbarten
 Befristungszeitraums – nach Ablauf einer einjährigen Vertrags- oder
 Verlängerungsdauer eine unabdingbare gesetzliche
 Auflösungsmöglichkeit unter Einhaltung einer dreimonatigen
 Kündigungsfrist auf den letzten Tag eines jeden Monats durch
 schriftliche oder gerichtliche Kündigung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Vertragliche Kündigungsfristen und Kündigungstermine gehen den
 gesetzlichen Kündigungsfristen und Kündigungsterminen vor. Eine
 vertragliche Abweichung von den gesetzlichen Fristen und Terminen
 muss klar formuliert sein und darf keinen Zweifel darüber
 offenlassen, zu welchen Termin zu kündigen ist. Es ist besser, wenn
 man auf so genannte „verunglückte“ Kündigungsfristen verzichtet und
 sich auf die gesetzlichen Kündigungsfristen und Kündigungstermine
 verlässt. (MietSlg 50.812, MietSlg 52.811)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die gesetzlichen Kündigungsfristen und Kündigungstermine sind für
 Wohnungen oder Wohnräume: 12 Kündigungstermine: letzter Tag eines
 Kalendermonats; Kündigungsfrist: ein Monat, wenn der Mietzins in
 monatlichen oder kürzeren Abständen zu bezahlen ist, sonst drei
 Monate (§ 560 Abs 1 Z 2 litd ZPO).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Fall eines nach § 29 Abs 1 Z 3 MRG befristeten
 Hauptmietvertrages über eine Wohnung hat der Mieter nach Ablauf
 eines Jahres der ursprünglich vereinbarten oder verlängerten Dauer
 des Mietverhältnisses das unverzichtbare und unbeschränkbare Recht,
 den Mietvertrag vor Ablauf der vereinbarten Zeit jeweils zum
 Monatsletzten gerichtlich oder schriftlich unter Einhaltung der
 dreimonatigen Kündigungsfrist zu kündigen (§ 29 Abs 2
 MRG).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Befristete Mietverträge, die nach Ablauf der wirksam vereinbarten
 oder verlängerten Vertragsdauer weder vertraglich verlängert noch
 aufgelöst werden, gelten einmalig als auf drei Jahre, oder, sofern
 der Vermieter ein Unternehmer im Sinne des KSchG ist, als auf fünf
 Jahre erneuert. Der Mieter hat jedoch jederzeit das unverzichtbare
 und unbeschränkbare Recht, den erneuerten Mietvertrag jeweils zum
 Monatsletzten gerichtlich oder schriftlich unter Einhaltung einer
 dreimonatigen Kündigungsfrist zu kündigen. Wird der Mietvertrag
 nach Ablauf dieser drei oder fünf Jahre ein weiteres Mal nicht
 aufgelöst, gilt er als auf unbestimmte Zeit erneuert (§ 29
 Abs 3 lit b MRG).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 29 Abs 1 Z 3 MRG befristete Mietverträge
 können schriftlich beliebig oft um jede – bei Wohnungen jedoch drei
 Jahre oder, sofern der Vermieter ein Unternehmer im Sinne des
 Konsumentenschutzgesetzes ist, fünf Jahre jeweils nicht
 unterschreitende – Vertragsdauer erneuert werden. Nach § 29
 Abs 3 lit b erster Satz MRG befristete Mietverträge
 können schriftlich – bei Wohnungen um mindestens drei Jahre oder,
 sofern der Vermieter ein Unternehmer im Sinne des KSchG ist, um
 mindestens fünf Jahre – erneuert werden (§ 29 Abs 4
 MRG).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Der Vermieter hat die Kündigungsgründe bereits in der Kündigung
 anzuführen. Es gilt für ihn die „Eventualmaxime“. Er kann während
 des gerichtlichen Verfahrens keinen neuen Kündigungsgrund anführen.
 Den Mieter trifft keine Eventualmaxime. Dies bedeutet, dass er
 keine weiteren Einwendungen nachholen kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Der Vermieter hat die Kündigungsgründe ohne unnötigen Aufschub
 geltend zu machen, weil ihm sonst ein stillschweigender Verzicht
 auf den diesbezüglichen Kündigungsgrund unterstellt wird. Ein
 stillschweigender Kündigungsverzicht ist nur dann anzunehmen, wenn
 das Verhalten des Vermieters mit Überlegung aller Umstände des
 Falles unter Berücksichtigung der im redlichen Verkehr geltenden
 Gewohnheiten den Schluss zulässt, er habe auf die Aufhebung des
 Kündigungsrechtes verzichtet, wobei es immer auf die Umstände des
 einzelnen Falles und nicht allein darauf ankommt, dass der
 Vermieter mit der Einbringung einer Kündigung längere Zeit
 zugewartet hat. Bei einem Dauertatbestand kann im Zuwarten mit der
 Kündigung grundsätzlich kein Verzicht auf die Geltendmachung des
 Kündigungsgrundes erblickt werden (MietSlg 46.395, 47.396; GH
 09.05.1995 4 Ob 1566/95, MietSlg 31.369, 34410, usw)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Mietzins</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2071,97 +2113,101 @@
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dem Anteil an den Betriebskosten in der Höhe von monatlich
 EUR … [Betrag], der entsprechend dem Nutzflächenschlüssel für
 diesen Mietgegenstand … [Angabe des Prozentsatzes] %
 beträgt,</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:widowControl w:val="on"/>
                     <w:pBdr/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:textAlignment w:val="top"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hinweis:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Im Teilanwendungsbereich gilt das MRG nur teilweise. Stattdessen
 gelten die mietrechtlichen Bestimmungen des ABGB. Gem § 1099
 ABGB trägt grundsätzlich der Vermieter „alle Lasten und Abgaben“.
 Unter „Lasten“ sind im Wesentlichen Betriebskosten und unter
 „Abgaben“ die unmittelbar die Liegenschaft betreffenden Abgaben,
 wie etwa die Grundsteuer zu verstehen (9 Ob 4/23p, 6 Ob 172/21v).
 § 1099 AGB stellt nachgiebiges Recht dar (RIS-Justiz
 RS0018019), sodass die Parteien im Mietvertrag die Überwälzung
 derartiger Kosten vereinbaren können. Der Oberste Gerichtshof
 gelangte zum Ergebnis, dass es grundsätzlich zulässig ist, im
 Teilanwendungsbereich des MRG neben dem Hauptmietzins auch
 bestimmte Betriebskosten und öffentliche Abgaben vertraglich zu
 vereinbaren, dh also die Kosten separat vom Mietzins
 auszuweisen.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:widowControl w:val="on"/>
                     <w:pBdr/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:textAlignment w:val="top"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hinweis:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Der OGH gelangt in seiner jüngst ergangenen Entscheidung zum
 Ergebnis, dass es grundsätzlich zulässig ist, im
 Teilanwendungsbereich des MRG neben dem Hauptmietzins auch
 bestimmte Betriebskosten und öffentliche Abgaben, wie
 beispielsweise Versicherungsprämien, Verwaltungskosten,
 Hausbetreuung und öffentliche Abgaben, vertraglich zu vereinbaren,
 dh also die Kosten separat vom Mietzins zu vereinbaren (6 Ob
@@ -2467,50 +2513,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die durch die Wertsicherung eingetretene Erhöhung des Mietzinses
 wird dem Mieter vom Vermieter schriftlich bekannt gegeben, dies
 spätestens 14 Tage vor dem Zinstermin, zu dem dann der Mieter zur
 Bezahlung des erhöhten Betrages verpflichtet ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Unter Wertsicherung versteht man die Anpassung des Mietzinses an
 die Inflationsentwicklung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
@@ -2528,89 +2576,93 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine solche Anpassung erfolgt – mit wenigen Ausnahmen – nicht
 automatisch, sondern setzt eine vertraglich vereinbarte
 Wertsicherungsklausel voraus. Fehlt eine derartige Vereinbarung,
 kann eine Wertsicherung nicht geltend gemacht werden und der
 Mietzins inflationsbedingt nicht angepasst werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Einzelfall kann eine durch Wertsicherung dem Mieter
 bekanntgegebene Erhöhung des Mietzinses gegen § 879 ABGB
 verstoßen, weil die Mietzinserhöhung sachlich nicht gerechtfertigt
 ist (vgl 10 Ob 23/24s). Auch kann sie aufgrund der vor dem
 Mietbeginn liegenden Ausgangsbasis ungewöhnlich iSd § 864a
 ABGB sein (vgl 10 Ob15/25s).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Das 5. MILG, welches am 01.01.2026 in Österreich in Kraft getreten
 ist, brachte Änderungen für Wohnungsmietverträge. Bestandteil des
 5. MILG ist das Mieten-Wertsicherungsgesetz (kurz: MieWeG). Mit dem
 MieWeG soll ein einheitliches, gesetzlich vorgegebenes Modell für
 Wertsicherungsklauseln bei Wohnungsmietverträgen geschaffen werden.
 Es gilt sowohl für ab 01.01.2026 abgeschlossene Mietverträge als
 auch für Mietverträge, die bereits vor dem 01.01.2026 abgeschlossen
@@ -2624,95 +2676,99 @@
 Valorisierungszeitpunkt. Nach dem Berechnungsmechanismus des MieWeG
 erfolgen Valorisierungen der Mietzinse zum 1. April eines jeden
 Jahres. Betraglich sind die jährlichen Mietzinserhöhungen insofern
 beschränkt, als bei einer nach der durchschnittlichen Veränderung
 des VPI 2020 zu ermittelnden Vorjahresinflation, die 3 %
 übersteigt, der 3 %-liegende übersteigende Teil nur zur Hälfte
 in die Mietzinserhöhung eingerechnet wird. Die errechnete
 Veränderung wird nur im Ausmaß der vollen Monate des vor dem
 Valorisierungszeitpunkt liegenden Kalenderjahres seit
 Vertragsabschluss berücksichtigt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">In einem Wohnungsmietvertrag im Teil- und Vollanwendungsbereich des
 MRG kann gem § 2 MietWeG eine Wertsicherung auch durch bloße
 Bezugnahme auf § 1 Abs 2 Mieten-Wertsicherungsgesetz
 sowie gegebenenfalls § 1 Abs 3
 Mieten-Wertsicherungsgesetz vereinbart werden, etwa indem im
 Zusammenhang mit der Festlegung des Entgelts die Wendung
 „wertgesichert gem § 1 Abs 2 Mieten-Wertsicherungsgesetz“
 angeführt wird oder indem bei Wohnungsmietverträgen, auf die
 Mietzinsbeschränkungen des MRG Anwendung finden und die vor dem
 01.12.2026 abgeschlossen werden, die Wendung „wertgesichert gem
 § 1 Abs 2 und Abs 3 des Mieten-Wertsicherungsgesetz“
 angeführt wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">§ 4 Abs 3 MieWG sieht folgende Verjährungs- und
 Rückforderungsbestimmungen im Fall von unwirksamen
 Wertsicherungsklauseln vor: Ist bei einem Altmietvertrag eine
 Wertsicherungsvereinbarung unwirksam, sind daraus resultierende
 Rückforderungsansprüche auf Zahlungen beschränkt, die in den
 letzten fünf Jahren vor Vertragsbeendigung geleistet wurden. Ist
 das Vertragsverhältnis im Zeitpunkt der Kenntnis der
@@ -3020,86 +3076,90 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter ist damit einverstanden, dass die Betriebskosten
 sowie Zuschläge für … monatlich in der Höhe von EUR … [Betrag]
 verrechnet werden. Nach Ablauf des jeweiligen Jahres werden diese
 Nebenkosten abgerechnet und dem Mieter entweder eine Gutschrift
 erteilt oder er hat die Mehrkosten mit der nachfolgenden
 Monatsvorschreibung zu bezahlen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Dem Vermieter steht es frei, Betriebskostenpositionen in den
 Mietzins einzupreisen oder separat zu vereinbaren, weil beides
 sachgerecht ist (6 Ob 162/24b).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Jahresbetriebskosten in der Abrechnung für das konkrete Mietobjekt
 sollen jeweils darlegen, welche Fläche das Mietobjekt aufweist und
 welche Gesamtfläche der Betriebskostenabrechnung zugrunde liegt (4
 Ob 143/23t).</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3191,50 +3251,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der vereinbarte Mietzins ist im Voraus monatlich jeweils am 5.
 eines Monats zu entrichten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei der Raummiete ist der Mietzins gem § 1100 monatlich, und
 zwar jeweils am 5. eines jeden Monats zu entrichten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3329,50 +3391,52 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zahlung der monatlichen Miete in der Höhe von EUR …
 [Betrag] hat ausschließlich durch Überweisung auf das vom Vermieter
 bekanntzugebende Konto zu erfolgen. Der Mieter nimmt zur Kenntnis,
 dass der Mietzins mit schuldbefreiender Wirkung nur auf diese Weise
 entrichtet werden kann.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Kaution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3461,133 +3525,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter bezahlt dem Vermieter anlässlich des Abschlusses des
 Mietvertrages eine Kaution in Höhe von EUR … [Betrag].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Höhe der Kaution ist zwischen den Vertragsparteien eine
 Vereinbarungssache. Als üblich werden in der Praxis drei
 Monatsmieten angesehen. Der OGH hat die Kaution bis zu sechs
 Monatsmieten für zulässig erklärt. Dieser Betrag gilt als
 Richtwert. Es ist lediglich zu prüfen, ob ein grobes
 Ungleichgewicht zulasten des Mieters bewirkt wird. Eine höhere
 Kaution ist nur bei einem besonderen Sicherstellungsinteresse des
 Vermieters zulässig. Ausschlaggebend sind hierbei die Höhe des
 Mietzinses, die Bonität des Mieters, die Ausstattung des
 Mietobjekts oder die Zurverfügungstellung von
 Einrichtungsgegenständen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Da die Kaution zur Sicherstellung aus dem Mietverhältnis dient, ist
 diese erst nach Unterzeichnung des Mietvertrages zu übergeben. Der
 Mieter ist nicht verpflichtet, eine Vorleistung der Kaution zu
 erbringen. In welcher Form die Kaution bezahlt wird, ist in der
 Regel Vereinbarungssache. In der Praxis häufig sind Barkautionen,
 möglich sind übergebene Sparbücher oder Bankgarantien.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Das klassische Sparbuch in Papierform stellt in Österreich ein
 Auslaufmodell dar. An seine Stelle tritt das Sparkonto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3679,87 +3749,91 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Diese Kaution ist vom Vermieter zu dem für täglich fällige
 Einlagen erzielbaren Zinssatz zu verzinsen. Vorbehaltlich
 Gegenforderungen hat der Vermieter dem Mieter nach Beendigung des
 Mietverhältnisses die Kaution samt den Zinsen auszufolgen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Teilanwendungsbereich des MRG gilt die Rechtslage seit der WRN
 2009, dass eine Barkaution vom Vermieter auf einem Sparbuch oder
 auf einem Sparkonto fruchtbringend angelegt wird und der Mieter
 darüber auf Verlangen schriftlich verständigt wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 16b Abs 1 MRG sind andere Arten der
 Kautionsveranlagung zulässig, wenn sie eine gleich gute Verzinsung
 und – insbesondere durch Anwendbarkeit der gesetzlichen
 Einlagensicherung – eine gleich hohe Sicherheit wie eine
 Spareinlage bieten und wenn sie eine eindeutige Abgrenzung von
 Vermögen des Vermieters und dessen Insolvenz eine Absonderung
 ermöglichen.</w:t>
@@ -4006,90 +4080,94 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nach Beendigung des Mietverhältnisses hat der Vermieter dem
 Mieter die Kaution samt den aus ihrer Veranlagung erzielten Zinsen
 unverzüglich zurückzustellen, soweit die Kaution nicht zur Tilgung
 von Forderungen des Vermieters aus dem Mietverhältnis herangezogen
 wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach Beendigung des Mietverhältnisses hat der Vermieter dem Mieter
 gem § 16b Abs 2 MRG die Kaution samt den aus ihrer
 Veranlagung erzielten Zinsen unverzüglich zurückzustellen, soweit
 sie nicht zur Tilgung von berechtigten Forderungen des Vermieters
 aus dem Mietverhältnis herangezogen wird.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Übergabe und Übernahme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4180,123 +4258,129 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Mit Abschluss dieses Mietvertrages mietet der Mieter das in
 Punkt 1 genannte Mietobjekt zu den Bedingungen des Mietvertrags. Er
 bestätigt gleichzeitig, dass sich der Mietgegenstand bei Übergabe
 in einem guten und brauchbaren Zustand befunden hat.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Es ist empfehlenswert, bei der Übergabe des Mietgegenstandes ein
 Übergabeprotokoll zu erstellen, um im Streitfall Forderungen des
 Vermieters begegnen zu können.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Das Übergabeprotokoll sollte den Zustand des Mietgegenstandes genau
 dokumentieren und von den Vertragsparteien unterfertigt werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Erhaltung und Schutz des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -4436,137 +4520,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Wesentliche Änderungen am Mietgegenstand hat der Mieter dem
 Vermieter anzuzeigen und dessen Zustimmung abzuwarten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Unterliegt ein Mietgegenstand nur teilweise oder gar nicht dem MRG,
 kommt § 1096 ABGB zur Anwendung. Danach hat der Vermieter den
 Mietgegenstand auf eigene Kosten in brauchbarem Zustand zu
 übergeben und zu erhalten. Daraus leitet sich eine
 Erhaltungspflicht des Vermieters ab, welche alle Mängel umfasst.
 Vertragliche Vereinbarungen zwischen dem Vermieter und dem Mieter,
 wonach diese Verpflichtung auf den Mieter überwälzt wird, sind
 grundsätzlich zulässig und rechtswirksam. Die Grenzen solcher
 Vereinbarungen liegen nach der Judikatur des OGH in der gröblichen
 Benachteiligung des Mieters.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Wo die Grenze zu „bloßen Wartungsarbeiten“ liegt, die der Mieter
 durchzuführen hat, ist stets im Einzelfall zu prüfen. Eine
 Unterscheidung in Erhaltungspflicht und Instandhaltungspflicht oder
 Wartungspflicht trifft § 1096 ABGB nicht. Daraus wiederum
 leitet sich eine Erhaltungspflicht, Instandhaltungspflicht und
 Wartungspflicht des Vermieters ab, welche alle Mängel umfasst.
 Vertragliche Vereinbarungen zwischen dem Vermieter und dem Mieter,
 wonach diese Verpflichtung auf den Mieter überwälzt wird, sind
 grundsätzlich zulässig und wirksam. Die Grenzen solcher
 Vereinbarungen liegen nach der Judikaturlinie des OGH in der
 gröblichen Benachteiligung des Mieters.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Werden Ausbesserungen am Mietgegenstand nötig, so ist gem
 § 1097 ABGB der Mieter bei sonstigem Schadenersatz
 verpflichtet, dem Vermieter ohne Verzug Anzeige zu machen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4760,95 +4850,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter bestätigt hiermit, mit Unterfertigung dieses
 Vertrages vom Vermieter den Elektrobefund, Beilage ./A, ausgefolgt
 erhalten zu haben.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei Vermietung einer Wohnung gem § 2 MRG ist sicherzustellen,
 dass die elektrische Anlage der Wohnung den Bestimmungen des ETG
 1992 entspricht. Bei Anlagen, die in Steckdosenstromkreisen über
 keinen zusätzlichen Schutz (Zusatzschutz) verfügen, ist unbeschadet
 des vorhandenen Anlagenschutzes, der Schutz von Personen in der
 elektrischen Anlage durch den Einbau mindestens eines
 Fehlerstrom-Schutzschalters mit einem Nennfehlerstrom von nicht
 mehr als 30 mA unmittelbar vor den in der Wohnung befindlichen
 Leitungsschutzeinrichtungen, sicherzustellen. Liegt hierüber keine
 geeignete Dokumentation vor, so kann der Mieter der Wohnung nicht
 davon ausgehen, dass die elektrische Anlage den Anforderungen
 entspricht (§ 7 ETV).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Bestimmung des § 7 ETV auf Mietverhältnisse im Sinne des
 ABGB ist nicht direkt anzuwenden, da die ETV spezifisch für
 Elektrotechnik und nicht für Mietverträge im Allgemeinen gilt.
 Allerdings können die grundlegenden Prinzipien des § 7 ETV,
 wie den Schutz von Personen und die Einhaltung der
 Sicherheitsstandards, auch auf Mietverhältnisse, die dem ABGB zur
 Gänze oder dem MRG teilweise unterliegen, angewendet werden, um die
@@ -4947,50 +5041,52 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Mieter ist es ausdrücklich untersagt, Geräte aller Art zu
 installieren, welche nicht den zum jeweiligen Zeitpunkt gültigen
 Sicherheitsvorkehrungen entsprechen. Insbesondere dürfen Strom- und
 Gasgeräte nicht angeschlossen werden, welche nicht den
 österreichischen Sicherheitsstandards entsprechen (ÖVE udgl).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Benützung des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -5391,87 +5487,91 @@
 verpflichten sich zur Einhaltung der Hausordnung, Beilage ./C, die
 einen integrierenden Bestandteil dieses Vertrages bildet. Mit
 seiner Unterschrift bestätigt der Mieter, dass ihm ein Exemplar der
 Hausordnung ausgefolgt wurde oder er in voller Kenntnis derselben
 (Aushang) ist. Dem Mieter wurde rechtzeitig vor Zustandekommen des
 Vertrages ein den gesetzlichen Anforderungen entsprechenden
 Energieausweis zur Einsicht und Prüfung vorgelegt. Dieser bildet
 einen integrierenden Bestandteil des vorliegenden Vertrages und ist
 vollumfänglich – in Erfüllung der Aushändigungspflicht des § 4
 EAVG 2012 – dem Mietvertrag als Beilage./D in Kopie beigefügt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Hausordnung enthält Verhaltensregeln der Hausbewohner,
 Wohnungseigentümer, Mieter, Besucher und Dritter für
 Gemeinschaftsflächen, Ruhezeiten, sowie Sicherheitsvorkehrungen.
 Sie dient der Ergänzung des Mietvertrages.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Ein Energieausweis ist ein Ausweis, der die Gesamtenergieeffizienz
 eines Gebäudes angibt. Wird dem Mieter vor Abgabe einer
 Vertragserklärung ein Energieausweis ausgehändigt, gelten die darin
 angegebenen Energiekennzahlen für das Gebäude als vereinbarte
 Eigenschaften. Liegen die tatsächlichen Energiewerte außerhalb der
 unvermeidlichen Bandbreite-Abweichungen, können mitunter +/–
 10 % betragen, stehen dem Mieter neben seinen Ansprüchen aus
@@ -5583,50 +5683,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Mieter ist das Halten von Tieren im Mietobjekt untersagt.
 Ausdrücklich ausgenommen hiervon sind nur wohnungsübliche,
 artgerechte in Behältnissen gehaltene Kleintiere, wie Zierfische,
 Ziervögel, Hamster oder kleine Schildkröten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Ein generelles Verbot der Tierhaltung in einem Mietvertrag ist
 unzulässig. Mit einem derart umfassenden Verbot wird selbst die
 artgerechte Haltung wohnungsüblicher Kleintiere, wie Zierfische,
 Ziervögel, Hamster oder kleine Schildkröten – in Behältnissen
 untersagt. Nach Auffassung des OGH besteht dafür kein sachlicher
 Grund. Ein allgemeines Tierhalteverbot in einem Mietvertrag stellt
 eine unzulässige, gröbliche Benachteiligung des Mieters dar (vgl
@@ -5725,50 +5827,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">In diesem Vertrag nicht angeführte Liegenschaftsteile können nur
 durch gesonderte schriftliche Vereinbarung der Parteien Gegenstand
 dieses Mietvertrages werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Rückgabe des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -5860,87 +5964,91 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nach Ablauf der Mietzeit ist der Mieter verpflichtet, dem
 Vermieter das Mietobjekt in gleich gutem und unbeschädigtem Zustand
 wie bei der Übergabe – unter Berücksichtigung normaler Abnützung –
 zurückzugeben.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 1109 ABGB muss der Mieter das Mietobjekt samt dem
 Inventar in dem Zustand, in welchem er sie übernommen hat,
 zurückzustellen. Weder ein Zurückbehaltungsrecht noch der
 Kompensationseinwand kann ihn vor der Zurückstellung schützen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
@@ -5957,211 +6065,221 @@
 Renovierungsarbeiten durchzuführen. Geringfügige Veränderungen des
 Mietgegenstandes durch den Mieter können im Mietgegenstand belassen
 werden. Die nach einer Demontage von Kästen zurückgelassenen Löcher
 in einer nichtverfliesten Wand zählen als gewöhnliche Abnützung.
 Kratzer in der Badewanne sowie Schäden an den Tapeten sind als
 gewöhnliche Abnützung anzusehen. Dübellöcher in zwei Räumen gehören
 nicht mehr zur gewöhnlichen Abnützung, ebenso nicht das Verkleben
 eines Teppichbodens auf den neuen Parkettboden. Tiefe Kratzer und
 dunkle Flecken im Parkett stellen eine außergewöhnliche Abnützung
 dar.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Wurde im Mietvertrag dazu nichts vereinbart und weisen die Wände
 nur gewöhnliche Abnützungsspuren auf, so ist der Mieter nicht zum
 Neuausmalen verpflichtet. Anders verhält es sich, wenn die Wände
 (Malerei) über das normale Ausmaß hinausgehende Abnützungen oder
 Beschädigungen (auffallende Flecken oder Löcher in den Wänden
 aufweisen bzw die Mietwohnung mit ungewöhnlichen, auffälligen
 Farben ausgemalt wurde. Ungewöhnliche Farbgestaltungen
 (beispielsweise rot, schwarz) müssen vor der Rückgabe der Wohnung
 beseitigt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach der Judikatur des Obersten Gerichtshofes sind in der Regel
 Ausmalverpflichtungen in Mietvertragsformularen unwirksam, es sei
 denn, es gibt eine sachliche Verpflichtung. Sachlich gerechtfertigt
 und wirksam ist eine Ausmalverpflichtung etwa dann, wenn der
 Vermieter sich bereit erklärt, dem Mieter die Kosten des
 Neuausmalens zu ersetzen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Stellt der Mieter den Mietgegenstand in übermäßig abgenutztem oder
 beschädigtem Zustand zurück, so haftet er dem Vermieter für diese
 Schäden. Wenn die Beschädigungen oder übermäßigen Abnutzungen auf
 ein Verschulden des Mieters zurückzuführen sind, wird er
 schadenersatzpflichtig. Dies auch dann, wenn der Schaden von
 Gästen, Handwerkern oder Besuchern schuldhaft verursacht wurde.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei der Berechnung des Schadens ist auf den Zeitwert der
 beschädigten Sache abzustellen. Es ist zu berücksichtigen, wenn
 abgenutzte Bestandteile des Mietgegenstandes nicht mehr neuwertig
 sind und sich der Mietgegenstand bereits im Zeitpunkt der Anmietung
 in einem stark abgenutzten Zustand befunden hat. Hat die
 beschädigte Sache aufgrund ihres Alters nur einen geringen oder gar
 keinen Zeitwert mehr, können nicht die vollen bzw keine
 Neuanschaffungskosten mehr verlangt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Schadensfall muss der Vermieter den Schadenersatzanspruch
 innerhalb eines Jahres ab Rückstellung des Mietgegenstandes
 gerichtlich geltend machen, ansonsten verfällt der Anspruch
 (§ 1111 ABGB).</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6254,91 +6372,95 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Fall verspäteter Übergabe schuldet der Mieter dem Vermieter
 ein Benützungsentgelt im Ausmaß des zuletzt geschuldeten
 Mietzinses.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Verzögert sich die Rückstellung aus Gründen, die beim Mieter
 liegen, kann der Vermieter für die Zeit ab Beendigung des
 Mietverhältnisses bis zur tatsächlichen Rückstellung des
 Mietgegenstandes ein angemessenes Benützungsentgelt verlangen. Für
 den Fall, dass die verzögerte Rückstellung vom Mieter verschuldet
 wurde, kann er auch Schadenersatzansprüche geltend machen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Untervermietung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6427,89 +6549,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die gänzliche oder teilweise Untervermietung des
 Mietgegenstandes an Dritte ist dem Mieter nicht gestattet.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Grundsätzlich ist gem § 1098 ABGB der Mieter berechtigt, den
 Mietgegenstand unterzuvermieten, wenn dies ohne Nachteil des
 Vermieters erfolgen kann und dies nicht ausdrücklich vertraglich
 untersagt worden ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Vereinbarte Kündigungsgründe und
 Vertragsauflösung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -6603,183 +6729,191 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Neben den im Gesetz vorgesehenen Kündigungsgründen wird als
 wichtiger und bedeutsamer Kündigungsgrund seitens des Vermieters
 gem § 30 Abs 2 Z 13 MRG vereinbart, dass dieser
 Kündigungsgrund dann gegeben ist, wenn der Mieter den
 Mietgegenstand nicht regelmäßig zur Befriedigung des dringenden
 Wohnbedürfnisses verwendet.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Ein als wichtig und bedeutsam bezeichneter Umstand kann nur dann
 als Kündigungsgrund gewertet werden, wenn er den anderen im
 § 30 Abs 2 MRG aufgezählten Fällen an Bedeutung
 gleichkommt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 30 Abs 2 Z 13 MRG können im Mietvertrag –
 ergänzend zum Katalog des § 30 Abs 2 MRG – wichtige und
 bedeutsame Umstände als Kündigungsgründe vereinbart werden. Der
 vereinbarte Kündigungsgrund muss bestimmt bezeichnet und für den
 Vermieter objektiv bedeutsam sein sowie den sonst in § 30
 Abs 2 MRG angeführten Gründen zwar nicht gleich-, aber doch
 nahekommen (RIS-Justiz RS0070752, RIS-Justiz RS0070705). Jene
 Tatsache, die den Kündigungsgrund bilden soll, muss also bereits im
 Mietvertrag zur Gänze konkret angeführt werden. Es reicht nicht
 aus, nur einen allgemeinen Tatbestand (zB Verkauf oder Eigenbedarf)
 zu nennen und die Konkretisierung der Kündigung zu überlassen
 (RIS-Justiz RS007079). Beispielsweise kann also nicht der
 Eigenbedarf schlechthin, sondern nur ein ganz bestimmter Fall von
 Eigenbedarf als Endigungsgrund für das Mietverhältnis rechtswirksam
 vereinbart werden, und dieser Fall muss sodann tatsächlich
 eingetreten sein (RIS-Justiz RS0070705).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 30 Abs 3 MRG ist eine Vereinbarung
 rechtsunwirksam, wonach dem Vermieter das Kündigungsrecht
 unbeschränkt oder in einem weiteren als dem nach § 30
 Abs 1 und 2 MRG bestimmten Maß zustehen soll. Diese zwingende
 Bestimmung kann nicht dadurch umgangen werden, dass ein nicht den
 Kündigungstatbeständen zu unterstellendes Verhalten als
 Kündigungsgrund vereinbart wird. Als solche unzulässige Umgehung
 der Kündigungsbeschränkungen wurde etwa die schriftliche
 Vereinbarung der Veräußerung der Liegenschaft als wichtiger Umstand
 für die Kündigung ohne besonderes Bedürfnis des Vermieters nach
 dieser Auflösungsmöglichkeit gewertet (RIS-Justiz RS0070712) und
 demgemäß auch ausgesprochen, dass im Allgemeinen die Veräußerung
 des Bestandobjekts für sich allein nicht als wichtiger Umstand für
 die Kündigung angesehen werden kann (3 Ob 181/1h, usw).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine Kündigung nach § 30 Abs 1 MRG (Generalklausel) kommt
 nur dann in Betracht, wenn anstelle der fehlenden Voraussetzungen
 eines speziellen Kündigungstatbestandes andere wichtige Merkmale
 vorliegen, die an Gewicht und Bedeutung jenen gleichkommen (MietSlg
 56.352, usw). Die Generalklausel des § 30 Abs 1 MRG hat
 nicht die Aufgabe, fehlende Merkmale der Kündigungsgründe des
 § 30 Abs 2 MRG zu ersetzen, sondern dient dazu, vom
@@ -6892,90 +7026,94 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessen unbeschadet steht den Vertragsparteien jederzeit das
 Recht zu, den Mietvertrag im Sinne der Bestimmungen der
 §§ 1117, 1118 ABGB vorzeitig aufzulösen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nicht jede Vertragsverletzung versetzt den Mieter oder den
 Vermieter in die Lage, gem §§ 1117, 1118 ABGB die
 Vertragsauflösung zu erklären, sondern nur die darin aufgezählten
 Tatbestände. Die Verletzung irgendeiner Nebenabrede dieses
 Vertrages wird dazu regelmäßig nicht ausreichen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Kosten und Gebühren</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7143,80 +7281,84 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Kosten einer rechtsfreundlichen Beratung trägt jede
 Vertragspartei selbst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Allfällige Vertragserrichtungskosten richten sich nach dem Tarif
 des jeweiligen Vertragsverfassers, wie zum Beispiel eines
 Rechtsanwalts, für den Fall, dass ein solcher beigezogen wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mietvertragserrichtungskosten werden manchmal bei Abschluss eines
 Mietvertrags für den dadurch entstandenen Aufwand vom Mieter
 verlangt. Es gibt dafür keine gesetzliche Grundlage. Seit dem
 Erkenntnis des OGH (wobl 1993/125 zust </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -7225,113 +7367,119 @@
         </w:rPr>
         <w:t xml:space="preserve">Würth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) können diese
 Kosten nicht mehr auf den Mieter überwälzt werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG sind solche Forderungen gegenüber
 dem Mieter verboten und ungültig, da diese Kosten zur ordentlichen
 Verwaltung des Hauses (§ 22 MRG) gehören und vom Mieter durch
 die Zahlung der Betriebskosten abgegolten sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Seit 11.11.2017 entfällt durch die Novelle BGBl I
 Nr 147/2017 die Gebühr für Mietverträge über Wohnraum, die ab
 dem 11. November 2017 abgeschlossen werden. Für Mieter fallen somit
 keine Kosten für die Vergebührung des Vertrages an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Schlüssel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7520,279 +7668,293 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Bei Verlust eines Schlüssels hat der Mieter den Vermieter
 unverzüglich davon zu verständigen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Übergabe der Schlüssel ist auch heutzutage noch persönlich
 durchzuführen, wenn nichts anderes vereinbart wurde. Es ist weder
 ausreichend, den Schlüssel in den Briefkasten des Vermieters zu
 werfen, noch kann diese Handlung durch eine Übersendung per Post
 erfolgen. Die Rechtsprechungslinie ist nicht eindeutig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Sowohl der Mieter als auch der Vermieter können sich bei der
 Schlüsselübergabe vertreten lassen. Jedoch muss die Ermächtigung
 dazu nachgewiesen werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei der Rückstellung der Wohnung an den Vermieter muss der Mieter
 zudem dem Vermieter alle Schlüssel zurückgeben, auch jene, die er
 selbst angefertigt hat. Solange die Schlüssel im Besitz der Mieter
 sind, fallen auch über die Mietdauer hinaus Mieten an.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei verloren gegangenen Schlüsseln muss der Vermieter unverzüglich
 verständigt werden, insbesondere wenn es sich um spezielle
 General-Sicherheitsschlüssel handelt. In diesem Fall hat der
 Vermieter auch bei aufrechtem Mietverhältnis ein rechtliches
 Interesse an dieser Information.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine Mietvertragsklausel, dass bei Verlust eines Schlüssels
 sämtliche Kosten für die Neuanschaffung durch den Mieter zu tragen
 sind, dies völlig unabhängig von seinem Verschulden, ist unwirksam.
 Schadenersatzansprüche sind immer nur dann durchsetzbar, wenn auch
 ein Verschulden vorliegt. Dies kann aber auch schon vorliegen, wenn
 man ein besonders sorgloses Verhalten an den Tag legt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Verweigert der Vermieter allerdings die Übernahme des Mietobjekts,
 obwohl der Mieter am vereinbarten Ort die Schlüssel übergeben will,
 dann befindet sich der Vermieter im so genannten Annahmeverzug. In
 diesem Fall besteht die Möglichkeit, bei Gericht einen so genannten
 „Hinterlegungsantrag“ zu stellen und eine andere Person zum
 Verwahrer zu erklären.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Nebenabreden</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7972,125 +8134,131 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sollten einzelne Bestimmungen dieses Vertrages unwirksam werden,
 so bleibt die Wirksamkeit der übrigen Bestimmungen unberührt.
 Anstelle der unwirksamen Bestimmungen gilt eine wirksame Bestimmung
 als vereinbart, die dem wirtschaftlichen Zweck der unwirksamen
 Bestimmung möglichst nahekommt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die salvatorische Klausel im Mietvertrag ist in Österreich
 gesetzlich nicht vorgesehen, wird jedoch empfohlen, um
 Unsicherheiten zu vermeiden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine salvatorische Klausel sollte klar und eindeutig formuliert
 sein und sicherstellen, dass die übrigen Bestimmungen des
 Mietvertrags unberührt bleiben, auch wenn einzelne Klauseln
 unwirksam sind.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Vertragsausfertigungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8179,87 +8347,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieser Vertrag wird in zwei Ausfertigungen errichtet, von
 welchen je eine für die Vertragspartner bestimmt ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Variante 1:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Der zwischen den Vertragsparteien abgeschlossene Vertrag wird
 zweifach ausgefertigt. Jeder Vertragspartner erhält ein Exemplar.
 Mit der Unterzeichnung des Vertrages werden gleichzeitig die dem
 Vertrag beigefügten Anlagen anerkannt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Variante 2:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Dieser Vertrag wird in zwei gleichlautenden Ausfertigungen
 unterzeichnet. Jeder Vertragspartei erhält eine Ausfertigung.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -8620,137 +8792,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65376396">
+  <w:abstractNum w:abstractNumId="56441802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83244428">
+    <w:lvl w:ilvl="0" w:tplc="14843704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83244428" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14843704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65376395">
+  <w:abstractNum w:abstractNumId="56441801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45905062">
+    <w:lvl w:ilvl="0" w:tplc="57946743">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9502,55 +9674,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65376395">
-    <w:abstractNumId w:val="65376395"/>
+  <w:num w:numId="56441801">
+    <w:abstractNumId w:val="56441801"/>
   </w:num>
-  <w:num w:numId="65376396">
-    <w:abstractNumId w:val="65376396"/>
+  <w:num w:numId="56441802">
+    <w:abstractNumId w:val="56441802"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10361,51 +10533,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId549556289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId169477102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId994803982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId365201720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>