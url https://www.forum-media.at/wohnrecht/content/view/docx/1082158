--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="29747570" w:name="document"/>
-    <w:bookmarkEnd w:id="29747570"/>
+    <w:bookmarkStart w:id="3824582" w:name="document"/>
+    <w:bookmarkEnd w:id="3824582"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - WEKA
 (red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -1511,79 +1511,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG wird ein Richtwertmietzins
 vereinbart für:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="526451932"/>
+          <w:numId w:val="278309360"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vermietung von Wohnungen der Kategorie A, B oder C ab dem
 01.03.1994 und das Gebäude, in dem sich die Wohnung befindet, wurde
 vor dem 09.05.1945 geschaffen. Die Vereinbarung eines freien oder
 angemessenen Mietzinses ist aber nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="526451932"/>
+          <w:numId w:val="278309360"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Abtretung von Mietrechten oder bei Eintritt im Todesfall
 jedoch mit betraglichen Obergrenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1594,51 +1594,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">§ 16 Abs 2 MRG zählt die Kriterien für Zu- und Abschläge
 des Richtwertmietzinses auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zweckbestimmung der Wohnung, ihre Stockwerkslage, ihre Lage
 innerhalb eines Stockwerks, ihre über oder unter dem Durchschnitt
 liegende Ausstattung mit anderen Teilen der Liegenschaft,
 beispielsweise mit Balkonen, Terrassen, Keller- oder
 Dachbodenräumen, Hausgärten oder Abstellplätzen, ihre sonstige
 Ausstattung oder Grundrissgestaltung, eine gegenüber der
 mietrechtlichen Normwohnung bessere Ausstattung oder
 Grundrissgestaltung jedoch nur, wenn sie nicht allein auf Kosten
@@ -1649,268 +1649,268 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der OGH (5 Ob 208/10i) billigt folgende Zu- und Abschläge vom
 Richtwert:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für das Badezimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Parkettböden in fast allen
 Räumen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 % Zuschlag für die Anschlussmöglichkeit von
 Geschirrspüler und Waschmaschine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Begehung sämtlicher Räume vom Vorraum
 aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Zuschlag für die unverbaute Lage mit sehr schöner
 Aussicht aus den Zimmern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8 % Zuschlag für die besondere Ausgestaltung mit freien
 Balkonen von ca 30 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Abstrich für die teilweise Ausrichtung zur Straße mit
 damit verbundenen Lärmbelästigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Abstrich für die fehlende Dachbodenmitbenützung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1975,51 +1975,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kein Zuschlag für ein Kellerabteil und die Dachbodenmitbenützung
 oder wenn ein Lift dauernd unbrauchbar ist
 (MietSlg 50.334)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ausstattung der Wohnung mit den in § 3 Abs 4
 RichtWG angeführten Anlagen (Aufzug, Zentralheizung), Garagen,
 Flächen und Räumen, wobei die jeweiligen Zuschläge mit den bei der
 Ermittlung des Richtwerts abgezogenen Baukostenanteilen begrenzt
 sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2034,78 +2034,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Vorhandensein im Altgebäude üblicherweise fehlender Räume,
 Flächen oder Anlagen (etwa Heizung, Lift, Antenne, Garage,
 Kinderwagen- oder Fahrradabstellraum) rechtfertigt die Vereinbarung
 eines Zuschlags, sofern diese Einrichtungen vom Mieter mitbenützt
 werden können und nicht ohnedies ein gesondertes Entgelt für diese
 Nebenleistungen vereinbart wird. Solche werterhöhende, nach
 Verfügbarkeit nutzbare Anlagen müssen somit den Wohnwert des
 konkreten Objektes erhöhen. Verfügt ein Gebäude etwa über Einstell-
 oder Abstellplätze, die aber vom Mieter der Wohnung nicht
 wenigstens dann benützt werden können, wenn sie gerade frei sind,
 so rechtfertigt dies keinen Zuschlag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verpflichtung des Vermieters zur Erhaltung einer
 Etagenheizung, die er errichtet oder deren Errichtungskosten er
 übernommen hat, durch einen entsprechenden Zuschlag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lage (Wohnumgebung) des Hauses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2139,101 +2139,101 @@
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die für den Lagezuschlag maßgebenden Umstände sind dem Mieter in
 Schriftform bis spätestens bei Zustandekommen des Mietvertrages
 ausdrücklich bekannt gegeben worden. Nach der Judikaturlinie des
 OGH zu § 16 Abs 4 MRG reichen im Mietvertrag folgende
 Hinweise aus: „ruhige, zentrumsnahe Lage in Innsbruck“, „zentrale
 Verkehrslage des Hauses in der Wiener Innenstadt“,
 „verkehrsgünstige Lage mit Grünblick“, „insbesondere Lagezuschlag
 (Villenviertel, Hausgarten)“, „Grünlage“, „Infrastruktur“,
 „Anbindung an das öffentliche Verkehrsnetz“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Erhaltungszustand des Gebäudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Abblätterungen und Abbröckelungen des Anstriches und Verputzes an
 der Fassade im Bereich leerstehender Geschäftslokale sowie Risse
 und Verputzabbröckelungen an mehreren Stellen im Bereich des
 Innenhofes des Hauses und Feuchtigkeitsschäden im Hausflur
 beeinträchtigen wohl das äußere Erscheinungsbild des Gebäudes,
 können aber keinen Abschlagsgrund bilden (MitSlg 51.317).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="874022281"/>
+          <w:numId w:val="182035931"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gegenüber der mietrechtlichen Normwohnung niedrigere
 Ausstattungskategorie bei einer Wohnung der Ausstattungskategorie B
 und bei einer Wohnung der Ausstattungskategorie C durch
 entsprechende Abstriche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6915,131 +6915,131 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf ein vertragliches Verbot der Untervermietung kann sich der
 Vermieter gem § 11 Abs 1 MRG nur berufen, wenn ein
 wichtiger Grund gegen die Untervermietung vorliegt. Ein wichtiger
 Grund gegen die Untervermietung liegt vor, wenn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711836202"/>
+          <w:numId w:val="542309402"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mietgegenstand zur Gänze untervermietet werden soll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711836202"/>
+          <w:numId w:val="542309402"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der in Aussicht genommene Untermietzins eine im Vergleich zu
 dem vom Untervermieter zu entrichtenden Mietzins und etwaigen
 sonstigen Leistungen des Untervermieters unverhältnismäßig hohe
 Gegenleistung darstellt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711836202"/>
+          <w:numId w:val="542309402"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anzahl der Bewohner einer gemieteten Wohnung die Anzahl der
 Wohnräume übersteigt oder nach der Aufnahme des Untermieters
 übersteigen würde, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="711836202"/>
+          <w:numId w:val="542309402"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn mit Grund zu besorgen ist, dass der Untermieter den
 Frieden der Hausgemeinschaft stören wird</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8441,51 +8441,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="711836202">
+  <w:abstractNum w:abstractNumId="542309402">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8550,51 +8550,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="874022281">
+  <w:abstractNum w:abstractNumId="182035931">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8657,51 +8657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="526451932">
+  <w:abstractNum w:abstractNumId="278309360">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8766,51 +8766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="324557028">
+  <w:abstractNum w:abstractNumId="899202422">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8873,51 +8873,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20552379">
+  <w:abstractNum w:abstractNumId="529111991">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8982,137 +8982,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36613610">
+  <w:abstractNum w:abstractNumId="94484871">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92881969">
+    <w:lvl w:ilvl="0" w:tplc="41856864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92881969" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41856864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36613609">
+  <w:abstractNum w:abstractNumId="94484870">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76828500">
+    <w:lvl w:ilvl="0" w:tplc="81685598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9864,70 +9864,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36613609">
-    <w:abstractNumId w:val="36613609"/>
+  <w:num w:numId="94484870">
+    <w:abstractNumId w:val="94484870"/>
   </w:num>
-  <w:num w:numId="36613610">
-    <w:abstractNumId w:val="36613610"/>
+  <w:num w:numId="94484871">
+    <w:abstractNumId w:val="94484871"/>
   </w:num>
-  <w:num w:numId="20552379">
-    <w:abstractNumId w:val="20552379"/>
+  <w:num w:numId="529111991">
+    <w:abstractNumId w:val="529111991"/>
   </w:num>
-  <w:num w:numId="324557028">
-    <w:abstractNumId w:val="324557028"/>
+  <w:num w:numId="899202422">
+    <w:abstractNumId w:val="899202422"/>
   </w:num>
-  <w:num w:numId="526451932">
-    <w:abstractNumId w:val="526451932"/>
+  <w:num w:numId="278309360">
+    <w:abstractNumId w:val="278309360"/>
   </w:num>
-  <w:num w:numId="874022281">
-    <w:abstractNumId w:val="874022281"/>
+  <w:num w:numId="182035931">
+    <w:abstractNumId w:val="182035931"/>
   </w:num>
-  <w:num w:numId="711836202">
-    <w:abstractNumId w:val="711836202"/>
+  <w:num w:numId="542309402">
+    <w:abstractNumId w:val="542309402"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10738,51 +10738,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId303512105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId128461420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId482957930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId950743402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>