--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -15,69 +15,69 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="3824582" w:name="document"/>
-    <w:bookmarkEnd w:id="3824582"/>
+    <w:bookmarkStart w:id="89313586" w:name="document"/>
+    <w:bookmarkEnd w:id="89313586"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - WEKA
+        <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - FORUM
 (red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Mietvertrag für eine Wohnung (Kategorie A, B oder C
 ab 1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1511,79 +1511,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG wird ein Richtwertmietzins
 vereinbart für:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="278309360"/>
+          <w:numId w:val="398353113"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vermietung von Wohnungen der Kategorie A, B oder C ab dem
 01.03.1994 und das Gebäude, in dem sich die Wohnung befindet, wurde
 vor dem 09.05.1945 geschaffen. Die Vereinbarung eines freien oder
 angemessenen Mietzinses ist aber nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="278309360"/>
+          <w:numId w:val="398353113"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Abtretung von Mietrechten oder bei Eintritt im Todesfall
 jedoch mit betraglichen Obergrenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1594,51 +1594,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">§ 16 Abs 2 MRG zählt die Kriterien für Zu- und Abschläge
 des Richtwertmietzinses auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zweckbestimmung der Wohnung, ihre Stockwerkslage, ihre Lage
 innerhalb eines Stockwerks, ihre über oder unter dem Durchschnitt
 liegende Ausstattung mit anderen Teilen der Liegenschaft,
 beispielsweise mit Balkonen, Terrassen, Keller- oder
 Dachbodenräumen, Hausgärten oder Abstellplätzen, ihre sonstige
 Ausstattung oder Grundrissgestaltung, eine gegenüber der
 mietrechtlichen Normwohnung bessere Ausstattung oder
 Grundrissgestaltung jedoch nur, wenn sie nicht allein auf Kosten
@@ -1649,268 +1649,268 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der OGH (5 Ob 208/10i) billigt folgende Zu- und Abschläge vom
 Richtwert:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für das Badezimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Parkettböden in fast allen
 Räumen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 % Zuschlag für die Anschlussmöglichkeit von
 Geschirrspüler und Waschmaschine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Begehung sämtlicher Räume vom Vorraum
 aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Zuschlag für die unverbaute Lage mit sehr schöner
 Aussicht aus den Zimmern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8 % Zuschlag für die besondere Ausgestaltung mit freien
 Balkonen von ca 30 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Abstrich für die teilweise Ausrichtung zur Straße mit
 damit verbundenen Lärmbelästigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Abstrich für die fehlende Dachbodenmitbenützung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1975,51 +1975,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kein Zuschlag für ein Kellerabteil und die Dachbodenmitbenützung
 oder wenn ein Lift dauernd unbrauchbar ist
 (MietSlg 50.334)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ausstattung der Wohnung mit den in § 3 Abs 4
 RichtWG angeführten Anlagen (Aufzug, Zentralheizung), Garagen,
 Flächen und Räumen, wobei die jeweiligen Zuschläge mit den bei der
 Ermittlung des Richtwerts abgezogenen Baukostenanteilen begrenzt
 sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2034,78 +2034,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Vorhandensein im Altgebäude üblicherweise fehlender Räume,
 Flächen oder Anlagen (etwa Heizung, Lift, Antenne, Garage,
 Kinderwagen- oder Fahrradabstellraum) rechtfertigt die Vereinbarung
 eines Zuschlags, sofern diese Einrichtungen vom Mieter mitbenützt
 werden können und nicht ohnedies ein gesondertes Entgelt für diese
 Nebenleistungen vereinbart wird. Solche werterhöhende, nach
 Verfügbarkeit nutzbare Anlagen müssen somit den Wohnwert des
 konkreten Objektes erhöhen. Verfügt ein Gebäude etwa über Einstell-
 oder Abstellplätze, die aber vom Mieter der Wohnung nicht
 wenigstens dann benützt werden können, wenn sie gerade frei sind,
 so rechtfertigt dies keinen Zuschlag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verpflichtung des Vermieters zur Erhaltung einer
 Etagenheizung, die er errichtet oder deren Errichtungskosten er
 übernommen hat, durch einen entsprechenden Zuschlag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lage (Wohnumgebung) des Hauses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2139,101 +2139,101 @@
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die für den Lagezuschlag maßgebenden Umstände sind dem Mieter in
 Schriftform bis spätestens bei Zustandekommen des Mietvertrages
 ausdrücklich bekannt gegeben worden. Nach der Judikaturlinie des
 OGH zu § 16 Abs 4 MRG reichen im Mietvertrag folgende
 Hinweise aus: „ruhige, zentrumsnahe Lage in Innsbruck“, „zentrale
 Verkehrslage des Hauses in der Wiener Innenstadt“,
 „verkehrsgünstige Lage mit Grünblick“, „insbesondere Lagezuschlag
 (Villenviertel, Hausgarten)“, „Grünlage“, „Infrastruktur“,
 „Anbindung an das öffentliche Verkehrsnetz“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Erhaltungszustand des Gebäudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Abblätterungen und Abbröckelungen des Anstriches und Verputzes an
 der Fassade im Bereich leerstehender Geschäftslokale sowie Risse
 und Verputzabbröckelungen an mehreren Stellen im Bereich des
 Innenhofes des Hauses und Feuchtigkeitsschäden im Hausflur
 beeinträchtigen wohl das äußere Erscheinungsbild des Gebäudes,
 können aber keinen Abschlagsgrund bilden (MitSlg 51.317).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="182035931"/>
+          <w:numId w:val="868290613"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gegenüber der mietrechtlichen Normwohnung niedrigere
 Ausstattungskategorie bei einer Wohnung der Ausstattungskategorie B
 und bei einer Wohnung der Ausstattungskategorie C durch
 entsprechende Abstriche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6915,131 +6915,131 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf ein vertragliches Verbot der Untervermietung kann sich der
 Vermieter gem § 11 Abs 1 MRG nur berufen, wenn ein
 wichtiger Grund gegen die Untervermietung vorliegt. Ein wichtiger
 Grund gegen die Untervermietung liegt vor, wenn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="542309402"/>
+          <w:numId w:val="514184584"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mietgegenstand zur Gänze untervermietet werden soll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="542309402"/>
+          <w:numId w:val="514184584"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der in Aussicht genommene Untermietzins eine im Vergleich zu
 dem vom Untervermieter zu entrichtenden Mietzins und etwaigen
 sonstigen Leistungen des Untervermieters unverhältnismäßig hohe
 Gegenleistung darstellt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="542309402"/>
+          <w:numId w:val="514184584"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anzahl der Bewohner einer gemieteten Wohnung die Anzahl der
 Wohnräume übersteigt oder nach der Aufnahme des Untermieters
 übersteigen würde, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="542309402"/>
+          <w:numId w:val="514184584"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn mit Grund zu besorgen ist, dass der Untermieter den
 Frieden der Hausgemeinschaft stören wird</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8441,51 +8441,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="542309402">
+  <w:abstractNum w:abstractNumId="514184584">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8550,51 +8550,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="182035931">
+  <w:abstractNum w:abstractNumId="868290613">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8657,51 +8657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="278309360">
+  <w:abstractNum w:abstractNumId="398353113">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8766,51 +8766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="899202422">
+  <w:abstractNum w:abstractNumId="897994090">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8873,51 +8873,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="529111991">
+  <w:abstractNum w:abstractNumId="441869313">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8982,137 +8982,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94484871">
+  <w:abstractNum w:abstractNumId="30328342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41856864">
+    <w:lvl w:ilvl="0" w:tplc="93866868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41856864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93866868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94484870">
+  <w:abstractNum w:abstractNumId="30328341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81685598">
+    <w:lvl w:ilvl="0" w:tplc="58896950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9864,70 +9864,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94484870">
-    <w:abstractNumId w:val="94484870"/>
+  <w:num w:numId="30328341">
+    <w:abstractNumId w:val="30328341"/>
   </w:num>
-  <w:num w:numId="94484871">
-    <w:abstractNumId w:val="94484871"/>
+  <w:num w:numId="30328342">
+    <w:abstractNumId w:val="30328342"/>
   </w:num>
-  <w:num w:numId="529111991">
-    <w:abstractNumId w:val="529111991"/>
+  <w:num w:numId="441869313">
+    <w:abstractNumId w:val="441869313"/>
   </w:num>
-  <w:num w:numId="899202422">
-    <w:abstractNumId w:val="899202422"/>
+  <w:num w:numId="897994090">
+    <w:abstractNumId w:val="897994090"/>
   </w:num>
-  <w:num w:numId="278309360">
-    <w:abstractNumId w:val="278309360"/>
+  <w:num w:numId="398353113">
+    <w:abstractNumId w:val="398353113"/>
   </w:num>
-  <w:num w:numId="182035931">
-    <w:abstractNumId w:val="182035931"/>
+  <w:num w:numId="868290613">
+    <w:abstractNumId w:val="868290613"/>
   </w:num>
-  <w:num w:numId="542309402">
-    <w:abstractNumId w:val="542309402"/>
+  <w:num w:numId="514184584">
+    <w:abstractNumId w:val="514184584"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10738,51 +10738,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId482957930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId950743402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId481285771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId515509793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>