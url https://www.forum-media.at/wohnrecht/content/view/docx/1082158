--- v4 (2026-05-16)
+++ v5 (2026-07-01)
@@ -15,70 +15,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="89313586" w:name="document"/>
-    <w:bookmarkEnd w:id="89313586"/>
+    <w:bookmarkStart w:id="44823574" w:name="document"/>
+    <w:bookmarkEnd w:id="44823574"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - FORUM
-(red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
+Media (red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Mietvertrag für eine Wohnung (Kategorie A, B oder C
 ab 1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -1511,79 +1511,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG wird ein Richtwertmietzins
 vereinbart für:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="398353113"/>
+          <w:numId w:val="49876773"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vermietung von Wohnungen der Kategorie A, B oder C ab dem
 01.03.1994 und das Gebäude, in dem sich die Wohnung befindet, wurde
 vor dem 09.05.1945 geschaffen. Die Vereinbarung eines freien oder
 angemessenen Mietzinses ist aber nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="398353113"/>
+          <w:numId w:val="49876773"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Abtretung von Mietrechten oder bei Eintritt im Todesfall
 jedoch mit betraglichen Obergrenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1594,51 +1594,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">§ 16 Abs 2 MRG zählt die Kriterien für Zu- und Abschläge
 des Richtwertmietzinses auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zweckbestimmung der Wohnung, ihre Stockwerkslage, ihre Lage
 innerhalb eines Stockwerks, ihre über oder unter dem Durchschnitt
 liegende Ausstattung mit anderen Teilen der Liegenschaft,
 beispielsweise mit Balkonen, Terrassen, Keller- oder
 Dachbodenräumen, Hausgärten oder Abstellplätzen, ihre sonstige
 Ausstattung oder Grundrissgestaltung, eine gegenüber der
 mietrechtlichen Normwohnung bessere Ausstattung oder
 Grundrissgestaltung jedoch nur, wenn sie nicht allein auf Kosten
@@ -1649,268 +1649,268 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der OGH (5 Ob 208/10i) billigt folgende Zu- und Abschläge vom
 Richtwert:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für das Badezimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Parkettböden in fast allen
 Räumen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 % Zuschlag für die Anschlussmöglichkeit von
 Geschirrspüler und Waschmaschine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Begehung sämtlicher Räume vom Vorraum
 aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Zuschlag für die unverbaute Lage mit sehr schöner
 Aussicht aus den Zimmern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8 % Zuschlag für die besondere Ausgestaltung mit freien
 Balkonen von ca 30 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Abstrich für die teilweise Ausrichtung zur Straße mit
 damit verbundenen Lärmbelästigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Abstrich für die fehlende Dachbodenmitbenützung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1975,51 +1975,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kein Zuschlag für ein Kellerabteil und die Dachbodenmitbenützung
 oder wenn ein Lift dauernd unbrauchbar ist
 (MietSlg 50.334)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ausstattung der Wohnung mit den in § 3 Abs 4
 RichtWG angeführten Anlagen (Aufzug, Zentralheizung), Garagen,
 Flächen und Räumen, wobei die jeweiligen Zuschläge mit den bei der
 Ermittlung des Richtwerts abgezogenen Baukostenanteilen begrenzt
 sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2034,78 +2034,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Vorhandensein im Altgebäude üblicherweise fehlender Räume,
 Flächen oder Anlagen (etwa Heizung, Lift, Antenne, Garage,
 Kinderwagen- oder Fahrradabstellraum) rechtfertigt die Vereinbarung
 eines Zuschlags, sofern diese Einrichtungen vom Mieter mitbenützt
 werden können und nicht ohnedies ein gesondertes Entgelt für diese
 Nebenleistungen vereinbart wird. Solche werterhöhende, nach
 Verfügbarkeit nutzbare Anlagen müssen somit den Wohnwert des
 konkreten Objektes erhöhen. Verfügt ein Gebäude etwa über Einstell-
 oder Abstellplätze, die aber vom Mieter der Wohnung nicht
 wenigstens dann benützt werden können, wenn sie gerade frei sind,
 so rechtfertigt dies keinen Zuschlag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verpflichtung des Vermieters zur Erhaltung einer
 Etagenheizung, die er errichtet oder deren Errichtungskosten er
 übernommen hat, durch einen entsprechenden Zuschlag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lage (Wohnumgebung) des Hauses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2139,101 +2139,101 @@
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die für den Lagezuschlag maßgebenden Umstände sind dem Mieter in
 Schriftform bis spätestens bei Zustandekommen des Mietvertrages
 ausdrücklich bekannt gegeben worden. Nach der Judikaturlinie des
 OGH zu § 16 Abs 4 MRG reichen im Mietvertrag folgende
 Hinweise aus: „ruhige, zentrumsnahe Lage in Innsbruck“, „zentrale
 Verkehrslage des Hauses in der Wiener Innenstadt“,
 „verkehrsgünstige Lage mit Grünblick“, „insbesondere Lagezuschlag
 (Villenviertel, Hausgarten)“, „Grünlage“, „Infrastruktur“,
 „Anbindung an das öffentliche Verkehrsnetz“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Erhaltungszustand des Gebäudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Abblätterungen und Abbröckelungen des Anstriches und Verputzes an
 der Fassade im Bereich leerstehender Geschäftslokale sowie Risse
 und Verputzabbröckelungen an mehreren Stellen im Bereich des
 Innenhofes des Hauses und Feuchtigkeitsschäden im Hausflur
 beeinträchtigen wohl das äußere Erscheinungsbild des Gebäudes,
 können aber keinen Abschlagsgrund bilden (MitSlg 51.317).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="868290613"/>
+          <w:numId w:val="123051353"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gegenüber der mietrechtlichen Normwohnung niedrigere
 Ausstattungskategorie bei einer Wohnung der Ausstattungskategorie B
 und bei einer Wohnung der Ausstattungskategorie C durch
 entsprechende Abstriche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6915,131 +6915,131 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf ein vertragliches Verbot der Untervermietung kann sich der
 Vermieter gem § 11 Abs 1 MRG nur berufen, wenn ein
 wichtiger Grund gegen die Untervermietung vorliegt. Ein wichtiger
 Grund gegen die Untervermietung liegt vor, wenn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="514184584"/>
+          <w:numId w:val="921719439"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mietgegenstand zur Gänze untervermietet werden soll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="514184584"/>
+          <w:numId w:val="921719439"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der in Aussicht genommene Untermietzins eine im Vergleich zu
 dem vom Untervermieter zu entrichtenden Mietzins und etwaigen
 sonstigen Leistungen des Untervermieters unverhältnismäßig hohe
 Gegenleistung darstellt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="514184584"/>
+          <w:numId w:val="921719439"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anzahl der Bewohner einer gemieteten Wohnung die Anzahl der
 Wohnräume übersteigt oder nach der Aufnahme des Untermieters
 übersteigen würde, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="514184584"/>
+          <w:numId w:val="921719439"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn mit Grund zu besorgen ist, dass der Untermieter den
 Frieden der Hausgemeinschaft stören wird</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8441,51 +8441,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="514184584">
+  <w:abstractNum w:abstractNumId="921719439">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8550,51 +8550,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="868290613">
+  <w:abstractNum w:abstractNumId="123051353">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8657,51 +8657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="398353113">
+  <w:abstractNum w:abstractNumId="49876773">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8766,51 +8766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="897994090">
+  <w:abstractNum w:abstractNumId="82740503">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8873,51 +8873,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="441869313">
+  <w:abstractNum w:abstractNumId="818993165">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8982,137 +8982,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30328342">
+  <w:abstractNum w:abstractNumId="37538869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93866868">
+    <w:lvl w:ilvl="0" w:tplc="59517397">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93866868" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59517397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30328341">
+  <w:abstractNum w:abstractNumId="37538868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58896950">
+    <w:lvl w:ilvl="0" w:tplc="55908191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9864,70 +9864,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30328341">
-    <w:abstractNumId w:val="30328341"/>
+  <w:num w:numId="37538868">
+    <w:abstractNumId w:val="37538868"/>
   </w:num>
-  <w:num w:numId="30328342">
-    <w:abstractNumId w:val="30328342"/>
+  <w:num w:numId="37538869">
+    <w:abstractNumId w:val="37538869"/>
   </w:num>
-  <w:num w:numId="441869313">
-    <w:abstractNumId w:val="441869313"/>
+  <w:num w:numId="818993165">
+    <w:abstractNumId w:val="818993165"/>
   </w:num>
-  <w:num w:numId="897994090">
-    <w:abstractNumId w:val="897994090"/>
+  <w:num w:numId="82740503">
+    <w:abstractNumId w:val="82740503"/>
   </w:num>
-  <w:num w:numId="398353113">
-    <w:abstractNumId w:val="398353113"/>
+  <w:num w:numId="49876773">
+    <w:abstractNumId w:val="49876773"/>
   </w:num>
-  <w:num w:numId="868290613">
-    <w:abstractNumId w:val="868290613"/>
+  <w:num w:numId="123051353">
+    <w:abstractNumId w:val="123051353"/>
   </w:num>
-  <w:num w:numId="514184584">
-    <w:abstractNumId w:val="514184584"/>
+  <w:num w:numId="921719439">
+    <w:abstractNumId w:val="921719439"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10738,51 +10738,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId481285771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId515509793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId284556557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId729238004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>