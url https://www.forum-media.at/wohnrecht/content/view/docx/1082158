--- v5 (2026-07-01)
+++ v6 (2026-08-15)
@@ -15,90 +15,90 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="44823574" w:name="document"/>
-    <w:bookmarkEnd w:id="44823574"/>
+    <w:bookmarkStart w:id="2328249" w:name="document"/>
+    <w:bookmarkEnd w:id="2328249"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - FORUM
 Media (red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Mietvertrag für eine Wohnung (Kategorie A, B oder C
-ab 1994)</w:t>
+ab 1994) – bei Nichtanwendbarkeit des KSchG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1511,79 +1511,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG wird ein Richtwertmietzins
 vereinbart für:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49876773"/>
+          <w:numId w:val="544195473"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vermietung von Wohnungen der Kategorie A, B oder C ab dem
 01.03.1994 und das Gebäude, in dem sich die Wohnung befindet, wurde
 vor dem 09.05.1945 geschaffen. Die Vereinbarung eines freien oder
 angemessenen Mietzinses ist aber nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49876773"/>
+          <w:numId w:val="544195473"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Abtretung von Mietrechten oder bei Eintritt im Todesfall
 jedoch mit betraglichen Obergrenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1594,51 +1594,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">§ 16 Abs 2 MRG zählt die Kriterien für Zu- und Abschläge
 des Richtwertmietzinses auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zweckbestimmung der Wohnung, ihre Stockwerkslage, ihre Lage
 innerhalb eines Stockwerks, ihre über oder unter dem Durchschnitt
 liegende Ausstattung mit anderen Teilen der Liegenschaft,
 beispielsweise mit Balkonen, Terrassen, Keller- oder
 Dachbodenräumen, Hausgärten oder Abstellplätzen, ihre sonstige
 Ausstattung oder Grundrissgestaltung, eine gegenüber der
 mietrechtlichen Normwohnung bessere Ausstattung oder
 Grundrissgestaltung jedoch nur, wenn sie nicht allein auf Kosten
@@ -1649,268 +1649,268 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der OGH (5 Ob 208/10i) billigt folgende Zu- und Abschläge vom
 Richtwert:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für das Badezimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Parkettböden in fast allen
 Räumen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 % Zuschlag für die Anschlussmöglichkeit von
 Geschirrspüler und Waschmaschine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Begehung sämtlicher Räume vom Vorraum
 aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Zuschlag für die unverbaute Lage mit sehr schöner
 Aussicht aus den Zimmern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8 % Zuschlag für die besondere Ausgestaltung mit freien
 Balkonen von ca 30 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Abstrich für die teilweise Ausrichtung zur Straße mit
 damit verbundenen Lärmbelästigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Abstrich für die fehlende Dachbodenmitbenützung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1975,51 +1975,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kein Zuschlag für ein Kellerabteil und die Dachbodenmitbenützung
 oder wenn ein Lift dauernd unbrauchbar ist
 (MietSlg 50.334)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ausstattung der Wohnung mit den in § 3 Abs 4
 RichtWG angeführten Anlagen (Aufzug, Zentralheizung), Garagen,
 Flächen und Räumen, wobei die jeweiligen Zuschläge mit den bei der
 Ermittlung des Richtwerts abgezogenen Baukostenanteilen begrenzt
 sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2034,78 +2034,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Vorhandensein im Altgebäude üblicherweise fehlender Räume,
 Flächen oder Anlagen (etwa Heizung, Lift, Antenne, Garage,
 Kinderwagen- oder Fahrradabstellraum) rechtfertigt die Vereinbarung
 eines Zuschlags, sofern diese Einrichtungen vom Mieter mitbenützt
 werden können und nicht ohnedies ein gesondertes Entgelt für diese
 Nebenleistungen vereinbart wird. Solche werterhöhende, nach
 Verfügbarkeit nutzbare Anlagen müssen somit den Wohnwert des
 konkreten Objektes erhöhen. Verfügt ein Gebäude etwa über Einstell-
 oder Abstellplätze, die aber vom Mieter der Wohnung nicht
 wenigstens dann benützt werden können, wenn sie gerade frei sind,
 so rechtfertigt dies keinen Zuschlag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verpflichtung des Vermieters zur Erhaltung einer
 Etagenheizung, die er errichtet oder deren Errichtungskosten er
 übernommen hat, durch einen entsprechenden Zuschlag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lage (Wohnumgebung) des Hauses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2139,101 +2139,101 @@
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die für den Lagezuschlag maßgebenden Umstände sind dem Mieter in
 Schriftform bis spätestens bei Zustandekommen des Mietvertrages
 ausdrücklich bekannt gegeben worden. Nach der Judikaturlinie des
 OGH zu § 16 Abs 4 MRG reichen im Mietvertrag folgende
 Hinweise aus: „ruhige, zentrumsnahe Lage in Innsbruck“, „zentrale
 Verkehrslage des Hauses in der Wiener Innenstadt“,
 „verkehrsgünstige Lage mit Grünblick“, „insbesondere Lagezuschlag
 (Villenviertel, Hausgarten)“, „Grünlage“, „Infrastruktur“,
 „Anbindung an das öffentliche Verkehrsnetz“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Erhaltungszustand des Gebäudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Abblätterungen und Abbröckelungen des Anstriches und Verputzes an
 der Fassade im Bereich leerstehender Geschäftslokale sowie Risse
 und Verputzabbröckelungen an mehreren Stellen im Bereich des
 Innenhofes des Hauses und Feuchtigkeitsschäden im Hausflur
 beeinträchtigen wohl das äußere Erscheinungsbild des Gebäudes,
 können aber keinen Abschlagsgrund bilden (MitSlg 51.317).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123051353"/>
+          <w:numId w:val="678139953"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gegenüber der mietrechtlichen Normwohnung niedrigere
 Ausstattungskategorie bei einer Wohnung der Ausstattungskategorie B
 und bei einer Wohnung der Ausstattungskategorie C durch
 entsprechende Abstriche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -6915,131 +6915,131 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf ein vertragliches Verbot der Untervermietung kann sich der
 Vermieter gem § 11 Abs 1 MRG nur berufen, wenn ein
 wichtiger Grund gegen die Untervermietung vorliegt. Ein wichtiger
 Grund gegen die Untervermietung liegt vor, wenn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="921719439"/>
+          <w:numId w:val="405243186"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mietgegenstand zur Gänze untervermietet werden soll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="921719439"/>
+          <w:numId w:val="405243186"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der in Aussicht genommene Untermietzins eine im Vergleich zu
 dem vom Untervermieter zu entrichtenden Mietzins und etwaigen
 sonstigen Leistungen des Untervermieters unverhältnismäßig hohe
 Gegenleistung darstellt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="921719439"/>
+          <w:numId w:val="405243186"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anzahl der Bewohner einer gemieteten Wohnung die Anzahl der
 Wohnräume übersteigt oder nach der Aufnahme des Untermieters
 übersteigen würde, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="921719439"/>
+          <w:numId w:val="405243186"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn mit Grund zu besorgen ist, dass der Untermieter den
 Frieden der Hausgemeinschaft stören wird</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8441,51 +8441,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="921719439">
+  <w:abstractNum w:abstractNumId="405243186">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8550,51 +8550,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="123051353">
+  <w:abstractNum w:abstractNumId="678139953">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8657,51 +8657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49876773">
+  <w:abstractNum w:abstractNumId="544195473">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8766,51 +8766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82740503">
+  <w:abstractNum w:abstractNumId="820195901">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8873,51 +8873,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="818993165">
+  <w:abstractNum w:abstractNumId="861057179">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8982,137 +8982,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37538869">
+  <w:abstractNum w:abstractNumId="88150584">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59517397">
+    <w:lvl w:ilvl="0" w:tplc="40178005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59517397" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40178005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37538868">
+  <w:abstractNum w:abstractNumId="88150583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55908191">
+    <w:lvl w:ilvl="0" w:tplc="46809867">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9864,70 +9864,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37538868">
-    <w:abstractNumId w:val="37538868"/>
+  <w:num w:numId="88150583">
+    <w:abstractNumId w:val="88150583"/>
   </w:num>
-  <w:num w:numId="37538869">
-    <w:abstractNumId w:val="37538869"/>
+  <w:num w:numId="88150584">
+    <w:abstractNumId w:val="88150584"/>
   </w:num>
-  <w:num w:numId="818993165">
-    <w:abstractNumId w:val="818993165"/>
+  <w:num w:numId="861057179">
+    <w:abstractNumId w:val="861057179"/>
   </w:num>
-  <w:num w:numId="82740503">
-    <w:abstractNumId w:val="82740503"/>
+  <w:num w:numId="820195901">
+    <w:abstractNumId w:val="820195901"/>
   </w:num>
-  <w:num w:numId="49876773">
-    <w:abstractNumId w:val="49876773"/>
+  <w:num w:numId="544195473">
+    <w:abstractNumId w:val="544195473"/>
   </w:num>
-  <w:num w:numId="123051353">
-    <w:abstractNumId w:val="123051353"/>
+  <w:num w:numId="678139953">
+    <w:abstractNumId w:val="678139953"/>
   </w:num>
-  <w:num w:numId="921719439">
-    <w:abstractNumId w:val="921719439"/>
+  <w:num w:numId="405243186">
+    <w:abstractNumId w:val="405243186"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10738,51 +10738,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId284556557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId729238004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId558013295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId882075797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>