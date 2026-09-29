--- v6 (2026-08-15)
+++ v7 (2026-09-29)
@@ -15,132 +15,138 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="2328249" w:name="document"/>
-    <w:bookmarkEnd w:id="2328249"/>
+    <w:bookmarkStart w:id="76260737" w:name="document"/>
+    <w:bookmarkEnd w:id="76260737"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 589077 | Markus Bulgarini - FORUM
 Media (red) - Karin Zahiragic | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Mietvertrag für eine Wohnung (Kategorie A, B oder C
 ab 1994) – bei Nichtanwendbarkeit des KSchG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bei Nichtanwendbarkeit des KSchG, Berücksichtigung des 5. MILG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mietvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">abgeschlossen am untenstehenden Tag zwischen</w:t>
       </w:r>
     </w:p>
@@ -267,50 +273,52 @@
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Folgenden kurz „Mieter“ genannt, einerseits und</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Geburtsdatum des Mieters kann bei einer späteren
 Forderungsexekution auf Dienstbezüge sehr dienlich sein, auch für
 Meldeanfragen bezüglich verschwundener Mieter wird das Geburtsdatum
 benötigt. Der bisherige gewöhnliche Aufenthalt kann auch zu
 Nachforschungszwecken dienlich sein.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -423,50 +431,52 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">im Folgenden kurz „Vermieter“ genannt, andererseits wie
 folgt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Mietgegenstand</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -582,50 +592,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Einvernehmlich wird festgestellt, dass im Mietgegenstand ein
 Anschluss für Telefon/Satellitenfernsehen/Internet vorhanden ist,
 der vom Mieter verwendet werden kann. Vermietet ist nur der
 Innenraum des Mietgegenstands der Ausstattungskategorie …,
 bestehend aus … [genaue Beschreibung des Mietobjekts].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Der Richtwertmietzins gelangt nur bei der Vermietung von Wohnungen
 der Ausstattungskategorie A, B und C zur Anwendung. Der Mieter
 mietet nun diesen Mietgegenstand zu den Bedingungen dieses
 Mietvertrages.</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -867,124 +879,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mietgegenstand darf ausschließlich zu Wohnzwecken verwendet
 werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Unter „Wohnzwecke“ sind auch solche beruflichen Tätigkeiten zu
 verstehen, die üblicherweise in Wohnungen ausgeübt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach der Rechtsprechung des Obersten Gerichtshofs ist die
 vertragliche Einschränkung auf Vermietung zu Wohnzwecken – als
 Abgrenzung zu Geschäftszwecken verstanden – grundsätzlich zulässig
 (9 Ob 4/23p).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Mietdauer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1074,95 +1092,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Mietverhältnis beginnt am … [Datum] und wird auf drei Jahre
 abgeschlossen. Es endet daher, ohne dass es einer Aufkündigung
 bedarf, am … [Datum].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Rahmen des 5. MILG wurde beschlossen, dass für Mietverhältnisse
 ab 01.01.2026 die Befristung bei Wohnungsmietverträgen mindestens 5
 Jahre betragen muss. Befristungen mit einer kürzeren Laufzeit sind
 unzulässig und führen zum Wegfall der Befristungsklausel und damit
 zu einem unbefristeten Mietvertrag, der nur bei Vorliegen wichtiger
 Gründe gekündigt werden kann. Für Vermieter, die im Zeitpunkt des
 Vertragsabschlusses keine Unternehmer im Sinne des
 Konsumentenschutzgesetzes (kurz: KSchG) sind, gilt weiterhin die
 Mindestbefristung von 3 Jahren. Ausgenommen von der
 Mindestbefristung sind lediglich Wohnungen, für die das
 Mietrechtsgesetz (kurz: MRG) keine Geltung hat (zB Ein- und
 Zweifamilienhäuser).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Beim gegenständlichen Mustermietvertrag findet das KSchG keine
 Anwendung, sodass davon ausgegangen werden kann, dass der Vermieter
 Verbraucher ist. Es gilt daher weiterhin die Mindestbefristung von
 3 Jahren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1256,114 +1278,120 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Mietverhältnis kann vom Mieter nach Ablauf einer einjährigen
 Vertragsdauer unter Einhaltung einer dreimonatigen Kündigungsfrist
 vor Ablauf der bedungenen Zeit zum Monatsletzten schriftlich oder
 gerichtlich aufgekündigt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Mietverträge auf bestimmte Zeit, die nach Ablauf der wirksam
 vereinbarten oder verlängerten Vertragsdauer weder vertraglich
 verlängert noch aufgelöst werden, gelten einmalig als auf drei
 Jahre oder, sofern der Vermieter ein Unternehmer im Sinne des KSchG
 ist, als auf fünf Jahre erneuert. Der Mieter hat jedoch jederzeit
 das unverzichtbare und unbeschränkbare Recht, den erneuerten
 Mietvertrag jeweils zum Monatsletzten gerichtlich oder schriftlich
 unter Einhaltung einer dreimonatigen Kündigungsfrist zu kündigen.
 Wird der Mietvertrag nach Ablauf dieser drei oder fünf Jahre ein
 weiteres Mal nicht aufgelöst, gilt er als auf unbestimmte Zeit
 erneuert (§ 29 Abs 3 lit b MRG).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Mietzins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 1:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der Richtwertmietzins ist ein angemessener Hauptmietzins,
 allerdings mit einem feststehenden Ausgangswert, dem Richtwert.
 Dieser Richtwert wurde pro Bundesland für die mietrechtliche
 Normwohnung (§ 2 RichtWG) festgelegt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -1407,69 +1435,73 @@
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in brauchbarem
 Zustand, die aus Zimmer, Küche (Kochnische), Vorraum, Klosett und
 einer dem zeitgemäßen Standard entsprechenden Badegelegenheit
 (Baderaum oder Badenische) besteht, über eine Etagenheizung oder
 eine gleichwertige stationäre Heizung verfügt und in einem
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude mit ordnungsgemäßem Erhaltungszustand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> auf
 einer Liegenschaft </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mit durchschnittlicher Lage
 (Wohnumgebung)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelegen ist, zu verstehen. Ordnungsgemäß
 ist der Erhaltungszustand des Gebäudes jedenfalls dann nicht, wenn
 im Zeitpunkt der Vermietung Erhaltungsarbeiten iSd § 3
 Abs 3 Z 2 MRG anstehen. Die durchschnittliche Lage
 (Wohnumgebung) ist nach der allgemeinen Verkehrsauffassung und
 Erfahrung des täglichen Lebens zu beurteilen, wobei eine Lage
 (Wohnumgebung) mit einem überwiegenden Gebäudezustand, der in der
 Zeit von 1870 bis 1917 errichtet wurde und im Zeitpunkt der
 Errichtung überwiegend kleine, mangelhaft ausgestattete Wohnungen
 (Wohnungen der Ausstattungskategorie D) aufgewiesen hat, höchstens
 als durchschnittlich einzustufen ist.</w:t>
@@ -1511,787 +1543,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG wird ein Richtwertmietzins
 vereinbart für:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="544195473"/>
+          <w:numId w:val="813603505"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vermietung von Wohnungen der Kategorie A, B oder C ab dem
 01.03.1994 und das Gebäude, in dem sich die Wohnung befindet, wurde
 vor dem 09.05.1945 geschaffen. Die Vereinbarung eines freien oder
 angemessenen Mietzinses ist aber nicht zulässig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="544195473"/>
+          <w:numId w:val="813603505"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Abtretung von Mietrechten oder bei Eintritt im Todesfall
 jedoch mit betraglichen Obergrenzen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">§ 16 Abs 2 MRG zählt die Kriterien für Zu- und Abschläge
 des Richtwertmietzinses auf:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Zweckbestimmung der Wohnung, ihre Stockwerkslage, ihre Lage
 innerhalb eines Stockwerks, ihre über oder unter dem Durchschnitt
 liegende Ausstattung mit anderen Teilen der Liegenschaft,
 beispielsweise mit Balkonen, Terrassen, Keller- oder
 Dachbodenräumen, Hausgärten oder Abstellplätzen, ihre sonstige
 Ausstattung oder Grundrissgestaltung, eine gegenüber der
 mietrechtlichen Normwohnung bessere Ausstattung oder
 Grundrissgestaltung jedoch nur, wenn sie nicht allein auf Kosten
 des Hauptmieters vorgenommen wurde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der OGH (5 Ob 208/10i) billigt folgende Zu- und Abschläge vom
 Richtwert:
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für das Badezimmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Parkettböden in fast allen
 Räumen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 % Zuschlag für die Anschlussmöglichkeit von
 Geschirrspüler und Waschmaschine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Zuschlag für die Begehung sämtlicher Räume vom Vorraum
 aus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Zuschlag für die unverbaute Lage mit sehr schöner
 Aussicht aus den Zimmern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8 % Zuschlag für die besondere Ausgestaltung mit freien
 Balkonen von ca 30 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:position w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 % Abstrich für die teilweise Ausrichtung zur Straße mit
 damit verbundenen Lärmbelästigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 % Abstrich für die fehlende Dachbodenmitbenützung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Einen Zuschlag gab es nach der Judikatur für: Gegensprechanlage,
 Telefon, Telekabel, zentrales Vorzimmer, Parkettböden, optimalen
 Grundriss, Fenster im Badezimmer, Waschmaschinenanschluss, guten
 Zustand des Kellers, Heizung, Lift, Antenne, Garage, Kinderwagen-
 oder Fahrradabstellraum (MietSlg 54.283, 53.323, 53.322,
 50.334).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Einen Abschlag von 50 % für Kategorie C wurde durch einen
 20 %-Zuschlag für jene vorhandene Ausstattung, die der
 Kategorie B entspricht, teilweise ausgeglichen. Für das zweite WC
 wurde ein Zuschlag von 5 % für angemessen erachtet (5 Ob
 86/08w).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Für die höherwertige Ausstattung einer Küche mit Einbaumöbeln ist
 ebenso wenig ein Zuschlag zum Richtwert gerechtfertigt wie für die
 Trennung von Bad und WC und die Entlüftung beider Räume ins
 Freie.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kein Zuschlag für ein Kellerabteil und die Dachbodenmitbenützung
 oder wenn ein Lift dauernd unbrauchbar ist
 (MietSlg 50.334)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Ausstattung der Wohnung mit den in § 3 Abs 4
 RichtWG angeführten Anlagen (Aufzug, Zentralheizung), Garagen,
 Flächen und Räumen, wobei die jeweiligen Zuschläge mit den bei der
 Ermittlung des Richtwerts abgezogenen Baukostenanteilen begrenzt
 sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Vorhandensein im Altgebäude üblicherweise fehlender Räume,
 Flächen oder Anlagen (etwa Heizung, Lift, Antenne, Garage,
 Kinderwagen- oder Fahrradabstellraum) rechtfertigt die Vereinbarung
 eines Zuschlags, sofern diese Einrichtungen vom Mieter mitbenützt
 werden können und nicht ohnedies ein gesondertes Entgelt für diese
 Nebenleistungen vereinbart wird. Solche werterhöhende, nach
 Verfügbarkeit nutzbare Anlagen müssen somit den Wohnwert des
 konkreten Objektes erhöhen. Verfügt ein Gebäude etwa über Einstell-
 oder Abstellplätze, die aber vom Mieter der Wohnung nicht
 wenigstens dann benützt werden können, wenn sie gerade frei sind,
 so rechtfertigt dies keinen Zuschlag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verpflichtung des Vermieters zur Erhaltung einer
 Etagenheizung, die er errichtet oder deren Errichtungskosten er
 übernommen hat, durch einen entsprechenden Zuschlag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Lage (Wohnumgebung) des Hauses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Der Lagezuschlag beträgt 0,33 vH der Differenz zwischen dem im
 Richtwert enthaltenen Grundkostenanteil und dem der Lage des Hauses
 entsprechenden Grundkostenanteil je Quadratmeter der Nutzfläche
 unter Berücksichtigung der nach der Bauordnung zulässigen
 Bebaubarkeit und darf verlangt werden, wenn die Lage
 überdurchschnittlich ist.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die für den Lagezuschlag maßgebenden Umstände sind dem Mieter in
 Schriftform bis spätestens bei Zustandekommen des Mietvertrages
 ausdrücklich bekannt gegeben worden. Nach der Judikaturlinie des
 OGH zu § 16 Abs 4 MRG reichen im Mietvertrag folgende
 Hinweise aus: „ruhige, zentrumsnahe Lage in Innsbruck“, „zentrale
 Verkehrslage des Hauses in der Wiener Innenstadt“,
 „verkehrsgünstige Lage mit Grünblick“, „insbesondere Lagezuschlag
 (Villenviertel, Hausgarten)“, „Grünlage“, „Infrastruktur“,
 „Anbindung an das öffentliche Verkehrsnetz“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Erhaltungszustand des Gebäudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Abblätterungen und Abbröckelungen des Anstriches und Verputzes an
 der Fassade im Bereich leerstehender Geschäftslokale sowie Risse
 und Verputzabbröckelungen an mehreren Stellen im Bereich des
 Innenhofes des Hauses und Feuchtigkeitsschäden im Hausflur
 beeinträchtigen wohl das äußere Erscheinungsbild des Gebäudes,
 können aber keinen Abschlagsgrund bilden (MitSlg 51.317).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="678139953"/>
+          <w:numId w:val="814073225"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die gegenüber der mietrechtlichen Normwohnung niedrigere
 Ausstattungskategorie bei einer Wohnung der Ausstattungskategorie B
 und bei einer Wohnung der Ausstattungskategorie C durch
 entsprechende Abstriche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Landesgericht für Zivilrechtssachen Wien hat einen Abschlag von
 25 % vom Richtwert für Kategorie A für eine Wohnung ermittelt,
 in der die Küche über eine Warmwasseraufbereitung verfügte, aber
 unbeheizt war, das Bad durch die Küche entlüftet wurde und der
 Vorraum fehlte (MietSlg 56.297).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbemerkung 3:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Entscheidend zur Berechnung von Ab- und Zuschlägen ist immer der
 Zustand der Mietwohnung im Zeitpunkt des Mietvertragsabschlusses.
 Spätere Verbesserungen bzw Verschlechterungen des Mietgegenstandes
 sind unbeachtlich.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
@@ -2473,50 +2529,52 @@
                 <w:p>
                   <w:pPr>
                     <w:widowControl w:val="on"/>
                     <w:pBdr/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:textAlignment w:val="top"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dem Hauptmietzins von monatlich EUR … [Betrag] und der
 jeweiligen gesetzlichen Umsatzsteuer.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Hinweis:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Gem § 10 Abs 2 Z 3 lit a UStG beträgt die
 Umsatzsteuer für die Vermietung zu Wohnzwecken 10 %, sonst
 20 %. Befristungsabschlag: Im vereinbarten Hauptmietzins
 (Hauptmietzins, Anteil an Betriebskosten und öffentlichen Abgaben
 und an der gesetzlichen Umsatzsteuer) ist der in § 16
 Abs 7 MRG vorgesehene Abschlag auf die Befristungsdauer
@@ -2918,50 +2976,52 @@
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="auto"/>
                     <w:left w:w="0" w:type="auto"/>
                     <w:bottom w:w="0" w:type="auto"/>
                     <w:right w:w="120" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:widowControl w:val="on"/>
                     <w:pBdr/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:textAlignment w:val="top"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hinweis:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Der Befristungsabschlag wird lediglich bei befristeten
 Mietverhältnissen, die dem Vollanwendungsbereich des MRG
 unterliegen, berücksichtigt. Diese Verminderung gilt im Fall der
 Umwandlung in einen Mietvertrag auf unbestimmte Zeit ab dem
 Umwandlungszeitpunkt nicht mehr.</w:t>
                   </w:r>
                 </w:p>
@@ -3063,50 +3123,52 @@
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Der Mieter nimmt ausdrücklich zur Kenntnis, dass aufgrund der
 besonderen Lage des Mietobjektes, insbesondere der Ruhelage und der
 günstigen Verkehrsanbindungen in (… genau ausführen, warum das so
 ist), der vereinbarte Richtwertmietzins (Punkt 3.1) einen
 Lagezuschlag zum gesetzlichen Richtwert beinhaltet.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:widowControl w:val="on"/>
                     <w:pBdr/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:textAlignment w:val="top"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hinweis:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:position w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">Die für einen Lagezuschlag maßgebenden Umstände müssen gem
 § 16 Abs 4 MRG dem Mieter spätestens bei
 Mietvertragsabschluss bekannt gegeben werden.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3299,165 +3361,173 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die durch die Wertsicherung eingetretene Erhöhung des Mietzinses
 wird dem Mieter vom Vermieter schriftlich bekannt gegeben, dies
 spätestens 14 Tage vor dem Zeitraum, zu dem dann der Mieter zur
 Bezahlung des erhöhten Betrages verpflichtet ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Mit dem 5. MILG ist auch § 5 Abs 2 Richtwertgesetz
 geändert worden. Diese Änderung sieht im Wesentlichen vor, dass die
 gesetzliche Valorisierung der mietrechtlichen Kategoriebeträge und
 der mietrechtlichen Richtwerte mit der Systematik des MieWeG
 gleichgeschaltet wird. Dies heißt: Es gibt im Jahr 2026 eine
 Anhebungsgrenze von 1 % und im Jahr 2027 eine solche von
 2 %. Ab dem Jahr 2028 wird bei einer Vorjahresinflation von
 mehr als 3 % der Teil, der 3 % übersteigt, im Rahmen der
 Mietzinserhöhung nur zur Hälfte berücksichtigt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiel:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Beträgt die Veränderung der mietrechtlichen Rechtwerte 4,6 %,
 dürfen nur 3,8 % berücksichtigt werden (3 % + die Hälfte
 von 1,6 %= 0 0,8 % = 3,8 %).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">In einem Wohnungsmietvertrag kann gem § 2 MieWeG eine
 Wertsicherung auch durch bloße Bezugnahme auf § 1 Abs 2
 MieWeG sowie gegebenenfalls auf § 1 Abs 3 MieWeG wirksam
 vereinbart werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">§ 2 MieWeG gilt auch für Richtwertmietzinse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -3548,171 +3618,179 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Neben dem Hauptmietzins hat der Mieter auch den Anteil an den
 Betriebskosten in der Höhe von monatlich EUR ..., der
 entsprechend dem Nutzflächenschlüssel für diesen Mietgegenstand
 derzeit … % beträgt, zu entrichten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Jeder Mieter hat einen Anteil an den Gesamtkosten entsprechend der
 Nutzfläche des von ihm gemieteten Objektes zu zahlen. Der Anteil
 richtet sich nach dem Verhältnis der Nutzfläche des gemieteten
 Objektes zur Nutzfläche aller Mietobjekte.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Nutzfläche wird nach dem Naturmaß berechnet und ist die
 Bodenfläche eines Mietobjektes abzüglich der Wandstärke. Keine
 Nutzfläche und daher in die Berechnung nicht einzubeziehen sind
 Keller, Dachbodenabteile, Treppen, Balkone und Terrassen. Verändert
 sich die Nutzfläche in einem Mietobjekt aufgrund baulicher
 Maßnahmen durch den Mieter, wird das bis zur Beendigung des
 Mietvertrages nicht berücksichtigt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Vollanwendungsbereich des MRG dürfen den Mietern folgende Kosten
 als Betriebskosten anteilig weiterverrechnet werden: Wasser- und
 Abwassergebühren inkl Wartungsgebühren, Kosten der Eichung, Wartung
 und Ablesung von Messvorrichtungen zur Verbrauchsermittlung,
 Rauchfangkehrerkosten, Kanalräumungskosten, Müllabfuhr,
 Schädlingsbekämpfungskosten, Beleuchtungskosten des allgemeinen
 Teils des Hauses, Feuerversicherung, Haftpflichtversicherung,
 Leitungswasserschädenversicherung, Versicherung gegen Glasbruch und
 Sturmschäden, Kosten der Verwaltung, Hausbetreuungskosten (externe
 Hausbetreuung oder Hausbesorger nach dem alten
 Hausbesorgergesetz).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die anteilig anrechenbaren öffentlichen Abgaben sind die von der
 Liegenschaft zu entrichtenden laufenden öffentlichen Abgaben mit
 Ausnahme solcher, die nach landesgesetzlichen Bestimmungen auf die
 Mieter nicht überwälzt werden dürfen. Überwälzbar sind demnach
 beispielsweise die Grundsteuer und die aufgrund landesgesetzlicher
 Bestimmungen zu entrichtenden laufenden Abgaben, wie etwa die
 Gebrauchsabgabe des Landes Wien für die Inanspruchnahme
@@ -3788,203 +3866,213 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter hat weiters den Anteil für besondere Aufwendungen,
 insbesondere für … gemäß obigem Prozentsatz zu entrichten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Sofern der Hauptmieter einer Wohnung aufgrund des Mietvertrages
 oder einer anderen Vereinbarung berechtigt ist, eine der
 gemeinsamen Benützung der Bewohner dienende Anlage des Hauses
 (Personenaufzug, Zentralheizung, Waschküche, etc) zu benützen, muss
 er gem § 24 Abs 1 MRG ebenfalls einen Teil der
 anfallenden Gesamtkosten des Betriebes dieser Anlage mittragen. Die
 Aufteilung der Kosten erfolgt wie bei den Betriebskosten, dh nach
 dem Nutzflächenschlüssel, sofern nicht zwischen dem Vermieter und
 allen Mietern ein anderer Aufteilungsschlüssel vereinbart worden
 ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine Vereinbarung über die Liftbenützung für Erdgeschoßmieter ist
 hingegen in der Regel unwirksam und eine Weiterverrechnung der
 Kosten unzulässig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Können bei Gemeinschaftsanlagen die Energiekosten den Benützern
 zugeordnet werden, so dürfen diese Energiekosten in pauschalierter
 Form (zB durch Münzautomaten) von den Benützern eingehoben werden.
 Diese Entgelte sind in der Abrechnung als Einnahmen
 auszuweisen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bezüglich der Heiz- und Warmwasserkosten einer gemeinsamen
 Wärmeversorgungsanlage sind primär die Verteilungsregelungen des
 Heizkostenabrechnungsgesetzes anzuwenden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei Grünanlagen handelt es sich um Gemeinschaftseinrichtungen
 besonderer Art, bei der es grundsätzlich nicht notwendig bzw üblich
 ist, besondere Vereinbarungen über die Benützung zu treffen.
 Lediglich dann, wenn das alleinige Nutzungsrecht einzelnen Mietern
 oder dem Vermieter vorbehalten ist, können die Kosten hierfür nicht
 den übrigen Mietern weiterverrechnet werden.</w:t>
             </w:r>
@@ -4105,85 +4193,89 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nach Ablauf des jeweiligen Kalenderjahres werden die
 tatsächlichen Betriebskosten abgerechnet und dem Mieter entweder
 eine Gutschrift erteilt oder er hat die Mehrkosten mit der
 nachfolgenden Monatsvorschreibung zu bezahlen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Es gibt zwei Arten der Betriebskostenabrechnung: die
 Einzelvorschreibung und die Pauschalverrechnung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Bei der Pauschalverrechnung wird den Mietern jährlich ein monatlich
 gleichbleibender Betrag vorgeschrieben. Bis spätestens 30.06. eines
 jeden Kalenderjahres muss der Vermieter den Mietern eine Abrechnung
 der Betriebskosten des Vorjahres erstellen und an einer geeigneten
 Stelle im Haus allen Mietern zur Einsichtnahme auflegen. Die
 Aufstellung muss in einer übersichtlichen und für einen
 durchschnittlichen Mieter nachvollziehbaren Form erfolgen. Eine
@@ -4227,50 +4319,52 @@
 handelt sich dabei um eine so genannte Präklusionsfrist. Dies
 bedeutet, dass Betriebskosten und Abgaben, deren Fälligkeit vor
 mehr als einem Jahr eingetreten ist, nicht mehr geltend gemacht
 werden können. Für die rechtzeitige Geltendmachung reicht es aus,
 eine Aufstellung der Ausgabenposten, die der Vermieter als
 Betriebskosten und Abgaben verrechnen will, samt Belegen zu
 erstellen. Wurden die Betriebskosten und öffentlichen Abgaben auf
 diese Weise geltend gemacht, können sie als Teil des gesetzlichen
 Mietzinses innerhalb der Verjährungsfrist von drei Jahren gegenüber
 dem Mieter geltend gemacht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Falle der Einzelvorschreibung kann der Vermieter die
 Betriebskosten und öffentlichen Abgaben zum 1. des jeweiligen
 Monats vorschreiben, die spätestens an diesem Tag fällig werden.
 Dem Mieter ist die Höhe wenigstens drei Tage im Vorhinein unter
 Vorlage der Rechnungsbelege nachzuweisen. Kosten, deren Fälligkeit
 vor mehr als einem Jahr eingetreten ist, können nicht mehr geltend
 gemacht werden.</w:t>
@@ -4367,50 +4461,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der vereinbarte Mietzins samt allem Anhang ist im Voraus
 monatlich jeweils am 5. eines Monats zu entrichten. Die Zahlung des
 monatlichen Mietzinses hat ausschließlich durch Überweisung auf das
 vom Vermieter bekanntzugebende Konto zu erfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Kommt aufgrund des Mietgegenstandes das MRG zur Anwendung, ist der
 Mietzins am Fünften des Kalendermonats zu entrichten, sofern kein
 späterer Zahlungstermin vereinbart ist (§ 15 Abs 3 MRG).
 Es darf kein früherer Zahlungstermin vereinbart werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4607,98 +4703,102 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Aufrechnung von Gegenforderungen gegen den Mietzins ist –
 ausgenommen im Fall der Zahlungsunfähigkeit des Vermieters –
 ausgeschlossen, soweit sie nicht im rechtlichen Zusammenhang mit
 dem Mietverhältnis stehen oder gerichtlich festgestellt oder vom
 Vermieter anerkannt wurden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Im Verhältnis zwischen Unternehmer und Verbraucher ist ein
 Kompensationsverbot (Aufrechnungsverbot) sittenwidrig. Dies gilt
 unter anderem auch für konnexe Gegenforderungen (§ 6
 Abs 1 Z 8 KSchG). Anderes gilt im Fall eines unter
 Verbrauchern abgeschlossenen Mietvertrags. Das
 Konsumentenschutzgesetz (KSchG) ist nicht unmittelbar anzuwenden.
 Aus dem bloßen Umstand, dass zwischen einem Vermieter und einem
 Mieter ein wirtschaftliches Ungleichgewicht bestehen vermag, kann
 auch nicht die analoge Anwendung von Bestimmungen des KSchG
 abgeleitet werden. Daher ist ein Kompensationsverbot
 (Aufrechnungsverbot) auch für konnexe Gegenforderungen des Mieters
 gegen Mietzinsforderungen des Vermieters grundsätzlich
 zulässig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Kaution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4788,50 +4888,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter übergibt dem Vermieter bei Abschluss dieses
 Mietvertrags als Kaution einen Geldbetrag in Höhe von EUR …
 [Betrag].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach der Rechtsprechung ist im Vollanwendungsbereich des MRG
 grundsätzlich eine Kaution in Höhe von sechs Bruttomonatsmieten
 zulässig; eine höhere Kaution bedarf eines besonderen
 Sicherstellungsinteresses. Sollte ein solches bestehen, sollte
 dieses auch unbedingt im Mietvertrag als Grund für eine höhere
 Kaution festgehalten werden.</w:t>
             </w:r>
@@ -4930,50 +5032,52 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Vermieter ist zur fruchtbringenden Anlegung des
 Kautionsbetrages iSd § 16b Abs 1 MRG verpflichtet. Der
 Vermieter wird diesen Geldbetrag auf einem Sparbuch oder Sparkonto
 anlegen, und den Mieter darüber informieren. Vorbehaltlich
 Gegenforderungen wird der Vermieter dem Mieter nach Rückstellung
 des Mietgegenstandes die Kaution zuzüglich Zinsen abzüglich
 Veranlagungskosten ausfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Wenn die Kaution dem Vermieter nicht ohnehin bereits in Gestalt
 eines Sparbuchs oder eines Sparkontos, sondern als Geldbetrag
 übergeben wird, hat sie der Vermieter auf einem Sparbuch oder auf
 einem Sparkonto fruchtbringend zu veranlagen und den Mieter darüber
 auf Verlangen schriftlich zu informieren. Andere Arten der
 Kautionsveranlagung sind zulässig, wenn sie eine gleich gute
 Verzinsung – insbesondere durch Anwendbarkeit der gesetzlichen
@@ -5181,131 +5285,137 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Nach Beendigung des Mietverhältnisses hat der Vermieter dem
 Mieter die Kaution samt den aus ihrer Veranlagung erzielten Zinsen
 unverzüglich zurückzustellen, soweit die Kaution nicht zur Tilgung
 von Forderungen des Vermieters aus dem Mietverhältnis herangezogen
 wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 16b Abs 2 MRG hat der Vermieter nach Beendigung
 des Mietvertrages dem Mieter die Kaution samt den aus ihrer
 Veranlagung erzielten Zinsen unverzüglich zurückzustellen, soweit
 sie nicht zur Tilgung von berechtigten Forderungen des Vermieters
 aus dem Mietverhältnis herangezogen wird.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Übergabe/Übernahme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit Abschluss dieses Mietvertrages mietet der Mieter das in
 Punkt 1 genannte Mietobjekt zu den Bedingungen dieses
 Mietvertrages. Beide Vertragsparteien bestätigen gleichzeitig, dass
 sich der Mietgegenstand bei Übergabe in einem guten und brauchbaren
 Zustand befunden hat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Erhaltung und Schutz des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -5445,50 +5555,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter verpflichtet sich, den Mietgegenstand sowie alle in
 diesem Mietgegenstand enthaltenen Einrichtungs- und
 Ausstattungsgegenstände, die in einer diesem Vertrag
 angeschlossenen Inventarliste aufgezählt und beschrieben sind und
 dem Mieter zur Benützung überlassen wurden, schonend zu
 behandeln.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine generelle Überwälzung von Erhaltungspflichten auf den Mieter,
 ohne dafür ein entsprechendes Äquivalent zu gewähren, wird von der
 Rechtsprechung jedoch als sachlich nicht gerechtfertigte Abweichung
 vom dispositiven Recht (§§ 3 und 8 MRG) gesehen. Derartige
 Vertragsklauseln werden nach der jüngeren Rechtsprechung der
 Inhaltskontrolle gem § 879 Abs 3 ABGB unterzogen und
 können im Einzelfall gröblich benachteiligend und nichtig sein.</w:t>
@@ -5585,50 +5697,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden am Mietgegenstand Ausbesserungen notwendig, deren
 Vornahme dem Vermieter obliegen, so ist der Mieter bei sonstigem
 Schadenersatz verpflichtet, dem Vermieter diese unverzüglich
 anzuzeigen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Diese Klausel entspricht § 1097 ABGB und ist nicht
 sittenwidrig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5825,50 +5939,52 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Mieter ist es ausdrücklich untersagt Geräte aller Art zu
 installieren, welche nicht den zum jeweiligen Zeitpunkt gültigen
 Sicherheitsvorschriften entsprechen. Insbesondere dürfen Strom- und
 Gasgeräte nicht angeschlossen werden, welche nicht den
 österreichischen Sicherheitsstandards entsprechen (ÖVE udgl).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Benützung des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -6063,50 +6179,52 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Jegliche Tierhaltung im Mietobjekt ist nur in sachgerechter
 Weise und unter Rücksichtnahme auf die schutzwürdigen Interessen
 der übrigen Bewohner des Hauses zulässig. Bewirkt die Tierhaltung
 Übelstände im Mietobjekt oder an den allgemeinen Teilen des Hauses
 (wie insbesondere Schäden und Verunreinigungen) oder unzumutbare
 Beeinträchtigungen der Hausbewohner durch Lärm,
 Geruchsbelästigungen etc, so hat der Mieter über Aufforderung des
 Vermieters die im Mietobjekt gehaltenen Tiere zu entfernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Auch wenn die Tierhaltung im Mietvertrag nicht absolut verboten,
 sondern von der Zustimmung des Vermieters abhängig gemacht wurde,
 kann der Vermieter die Unterlassung einer solchen Tierhaltung, die
 ohne seine Bewilligung erfolgt, verlangen, ohne dass er triftige
 Gründe für sein Verlangen beweisen müsste (RS0014419).</w:t>
             </w:r>
           </w:p>
@@ -6178,50 +6296,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Vermieter hat zwar die Möglichkeit, von Anfang an generell
 Tierhaltung im Mietobjekt zu verbieten. Räumt er dem Mieter jedoch
 eine von seiner Zustimmung abhängige Möglichkeit dazu ein, darf er
 diese nicht willkürlich ablehnen (6 Ob 129/08a).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Wurde vertraglich nichts vereinbart, kommt es für die Frage, ob der
 Mieter im Einzelfall berechtigt ist, Haustiere zu halten, auf den
 Zweck des Vertrages, auf den Ortsgebrauch und auf die Verkehrssitte
 an. Danach ist das Halten der üblichen Haustiere (insbesondere von
 Hunden und Katzen) regelmäßig erlaubt. Belästigungen, die über das
 zu duldende Normalmaß hinausgehen, müssen aber nicht hingenommen
 werden (RS0109603).</w:t>
@@ -6618,50 +6738,52 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter bestätigt den Erhalt einer Kopie des Elektrobefundes,
 Beilage ./D.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Rückgabe des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -6854,225 +6976,231 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Fall verspäteter Übergabe schuldet der Mieter dem Vermieter
 ein angemessenes Benützungsentgelt in Höhe des zuletzt gezahlten
 Mietzinses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Untervermietung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mieter ist – vorbehaltlich des § 11 MRG – nicht
 berechtigt, das Mietobjekt zur Gänze unterzuvermieten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auf ein vertragliches Verbot der Untervermietung kann sich der
 Vermieter gem § 11 Abs 1 MRG nur berufen, wenn ein
 wichtiger Grund gegen die Untervermietung vorliegt. Ein wichtiger
 Grund gegen die Untervermietung liegt vor, wenn:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="405243186"/>
+          <w:numId w:val="396871621"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mietgegenstand zur Gänze untervermietet werden soll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="405243186"/>
+          <w:numId w:val="396871621"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der in Aussicht genommene Untermietzins eine im Vergleich zu
 dem vom Untervermieter zu entrichtenden Mietzins und etwaigen
 sonstigen Leistungen des Untervermieters unverhältnismäßig hohe
 Gegenleistung darstellt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="405243186"/>
+          <w:numId w:val="396871621"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anzahl der Bewohner einer gemieteten Wohnung die Anzahl der
 Wohnräume übersteigt oder nach der Aufnahme des Untermieters
 übersteigen würde, oder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="405243186"/>
+          <w:numId w:val="396871621"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn mit Grund zu besorgen ist, dass der Untermieter den
 Frieden der Hausgemeinschaft stören wird</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Vereinbarte Kündigungsgründe und
 Vertragsauflösung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -7164,138 +7292,144 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Als wichtiger und bedeutsamer Kündigungsgrund seitens des
 Vermieters iSd § 30 Abs 2 Z 13 MRG ist anzusehen,
 wenn der Mietgegenstand nicht zur Befriedigung des dringenden
 Wohnbedürfnisses des Mieters regelmäßig verwendet wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Dem Benützer dieses Musters sei nochmals klargemacht, dass eine
 Kündigung grundsätzlich nur nach den wenigen gesetzlichen
 Kündigungsgründen möglich ist und allenfalls nach dem hier
 dargestellten Kündigungsgrund. Das Hinzuerfinden weiterer
 Kündigungsgründe, seien sie auch noch so logisch, führt zu nichts
 (vgl § 30 Abs 3 MRG)!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 30 Abs 2 Z 13 MRG können im Mietvertrag –
 ergänzend zum Katalog des § 30 Abs 2 MRG – wichtige und
 bedeutsame Umstände als Kündigungsgründe vereinbart werden. Der
 vereinbarte Kündigungsgrund muss bestimmt bezeichnet und für den
 Vermieter objektiv bedeutsam sein sowie den sonst in § 30
 Abs 2 MRG angeführten Gründen zwar nicht gleich-, aber doch
 nahekommen (RIS-Justiz RS0070752, RIS-Justiz RS0070705). Jene
 Tatsache, die den Kündigungsgrund bilden soll, muss also bereits im
 Mietvertrag zur Gänze konkret angeführt werden. Es reicht nicht
 aus, nur einen allgemeinen Tatbestand (zB Verkauf oder Eigenbedarf)
 zu nennen und die Konkretisierung der Kündigung zu überlassen
 (RIS-Justiz RS007079). Beispielsweise kann also nicht der
 Eigenbedarf schlechthin, sondern nur ein ganz bestimmter Fall von
 Eigenbedarf als Endigungsgrund für das Mietverhältnis rechtswirksam
 vereinbart werden, und dieser Fall muss sodann tatsächlich
 eingetreten sein (RIS-Justiz RS0070705).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach § 30 Abs 3 MRG ist eine Vereinbarung
 rechtsunwirksam, wonach dem Vermieter das Kündigungsrecht
 unbeschränkt oder in einem weiteren als dem nach § 30
 Abs 1 und 2 MRG bestimmten Maß zustehen soll. Diese zwingende
 Bestimmung kann nicht dadurch umgangen werden, dass ein nicht den
 Kündigungstatbeständen zu unterstellendes Verhalten als
 Kündigungsgrund vereinbart wird. Als solche unzulässige Umgehung
@@ -7398,318 +7532,334 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessen unbeschadet steht dem Mieter jederzeit das Recht zu, den
 Mietvertrag iSd Bestimmungen des § 1117 ABGB vorzeitig
 aufzulösen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nicht jede Vertragsverletzung versetzt den Mieter in die Lage, gem
 § 1117 ABGB, die Vertragsauflösung zu erklären, sondern nur
 dann, wenn die in § 1117 ABGB verwirklichten Tatbestände
 vorliegen. Die Verletzung irgendeiner Nebenabrede dieses Vertrages
 wird dazu regelmäßig nicht ausreichen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Gerichtsstand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragsparteien vereinbaren für sämtliche Streitigkeiten
 aus diesem Vertragsverhältnis die ausschließliche und alleinige
 Zuständigkeit des Bezirksgerichts … [Angabe des
 Bezirksgerichts].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Kosten und Gebühren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kosten der Errichtung dieses Mietvertrages trägt der
 Vermieter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Seit dem Erkenntnis des OGH (wobl 1993/125 zust </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Würth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)
 können diese Kosten nicht mehr auf den Mieter überwälzt werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mietvertragserrichtungskosten werden manchmal bei Abschluss eines
 Mietvertrages für den dadurch entstandenen Aufwand vom Mieter
 verlangt. Es gibt dafür keine gesetzliche Grundlage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Seit 11.11.2017 entfällt durch die Novelle
 BGBl Nr 147/2017 die Gebühr für Mietverträge über
 Wohnraum, die ab dem 11. November 2017 abgeschlossen werden. Für
 Mieter fallen somit keine Kosten für die Vergebührung des Vertrages
 an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Schlüssel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vermieter übergibt dem Mieter anlässlich des
 Vertragsabschlusses fünf Schlüssel: … [Es folgt eine Aufzählung der
 Schlüssel].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Schlussbestimmungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7901,86 +8051,90 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Sollten einzelne Bestimmungen dieses Vertrages unwirksam sein
 oder werden, so bleibt die Wirksamkeit der übrigen Bestimmungen
 unberührt. Anstelle der unwirksamen Bestimmungen gilt eine wirksame
 Bestimmung als vereinbart, die dem wirtschaftlichen Zweck der
 unwirksamen Bestimmung möglichst nahekommt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die salvatorische Klausel im Mietvertrag ist in Österreich
 gesetzlich nicht vorgesehen, wird jedoch empfohlen, um
 Unsicherheiten zu vermeiden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Eine salvatorische Klausel sollte klar und eindeutig formuliert
 sein und sicherstellen, dass die übrigen Bestimmungen des
 Mietvertrags unberührt bleiben, auch wenn einzelne Klauseln
 unwirksam sind.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8441,51 +8595,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="405243186">
+  <w:abstractNum w:abstractNumId="396871621">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8550,51 +8704,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="678139953">
+  <w:abstractNum w:abstractNumId="814073225">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8657,51 +8811,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="544195473">
+  <w:abstractNum w:abstractNumId="813603505">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8766,51 +8920,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="820195901">
+  <w:abstractNum w:abstractNumId="812739468">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8873,51 +9027,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="861057179">
+  <w:abstractNum w:abstractNumId="544007144">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -8982,137 +9136,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88150584">
+  <w:abstractNum w:abstractNumId="63019812">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40178005">
+    <w:lvl w:ilvl="0" w:tplc="87893616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40178005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87893616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88150583">
+  <w:abstractNum w:abstractNumId="63019811">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46809867">
+    <w:lvl w:ilvl="0" w:tplc="18021802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9864,70 +10018,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88150583">
-    <w:abstractNumId w:val="88150583"/>
+  <w:num w:numId="63019811">
+    <w:abstractNumId w:val="63019811"/>
   </w:num>
-  <w:num w:numId="88150584">
-    <w:abstractNumId w:val="88150584"/>
+  <w:num w:numId="63019812">
+    <w:abstractNumId w:val="63019812"/>
   </w:num>
-  <w:num w:numId="861057179">
-    <w:abstractNumId w:val="861057179"/>
+  <w:num w:numId="544007144">
+    <w:abstractNumId w:val="544007144"/>
   </w:num>
-  <w:num w:numId="820195901">
-    <w:abstractNumId w:val="820195901"/>
+  <w:num w:numId="812739468">
+    <w:abstractNumId w:val="812739468"/>
   </w:num>
-  <w:num w:numId="544195473">
-    <w:abstractNumId w:val="544195473"/>
+  <w:num w:numId="813603505">
+    <w:abstractNumId w:val="813603505"/>
   </w:num>
-  <w:num w:numId="678139953">
-    <w:abstractNumId w:val="678139953"/>
+  <w:num w:numId="814073225">
+    <w:abstractNumId w:val="814073225"/>
   </w:num>
-  <w:num w:numId="405243186">
-    <w:abstractNumId w:val="405243186"/>
+  <w:num w:numId="396871621">
+    <w:abstractNumId w:val="396871621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -10738,51 +10892,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId558013295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId882075797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId116120429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId457828863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>