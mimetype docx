--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="58514055" w:name="document"/>
-    <w:bookmarkEnd w:id="58514055"/>
+    <w:bookmarkStart w:id="67397214" w:name="document"/>
+    <w:bookmarkEnd w:id="67397214"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 627402 | Wolfgang Steinberger -
 Albert Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -3838,203 +3838,203 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer verpflichtet sich, bis längstens am Tag der
 Vertragsunterzeichnung, den Kaufpreisbetrag von EUR 300.000,–
 bei der hiermit von allen Vertragsparteien unwiderruflich zum
 Treuhänder bestellten Meier, Huber und Partner Rechtsanwälte GmbH,
 Wollzeile 20, 1010 Wien auf deren Treuhandkonto bei der X Bank AG,
 BLZ …, Konto-Nummer … lautend auf „Trauner Olbricht“, mit dem
 unwiderruflichen Auftrag zu erlegen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="442188244"/>
+          <w:numId w:val="702487665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterfertigung des Kaufvertrages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> durch
 die Vertragsparteien;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="442188244"/>
+          <w:numId w:val="702487665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des von dem Verkäufer auf dessen Kosten
 beizubringenden rechtskräftigen Beschlusses über die erfolgte
 Anmerkung der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rangordnung für die beabsichtigte
 Veräußerung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Original der kaufgegenständlichen
 Liegenschaftsanteile mit einer Mindestlaufzeit von 10 Monaten,
 welcher Rangordnung keine Lasten vorgehen dürfen, beim
 Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="442188244"/>
+          <w:numId w:val="702487665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Verkäufer bis längstens am Tag der
 Vertragsunterzeichnung beizubringenden grundbuchsfähigen
 Freilassungserklärung bzw Löschungserklärung bezüglich des unter
 C-LNR 14c einverleibten Pfandrechtes in Höhe von
 EUR 32.000.000,– zugunsten der Volksbank Wien registrierte
 Genossenschaft mit beschränkter Haftung hinsichtlich der
 kaufgegenständlichen Liegenschaftsanteile, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="442188244"/>
+          <w:numId w:val="702487665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Käufer zu unterfertigenden und vom
 Verkäufer beizuschaffenden Übergabeerklärung im Original, mit
 welcher Erklärung die vertragsgemäße Übergabe des Kaufgegenstandes
 an den Käufer getätigt wird, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="442188244"/>
+          <w:numId w:val="702487665"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des Beschlusses des BG Innere Stadt, mit welchem
 das lastenfreie Eigentumsrecht zugunsten des Käufers ob den
 kaufgegenständlichen Liegenschaftsanteilen eingetragen wird, beim
 Treuhänder aus dem Kaufpreis zunächst einen Teilbetrag für die
 Entrichtung der Immobilienertragsteuer, welcher EUR … beträgt,
 an die zuständige Einrichtung weiterzuleiten, sowie den Restbetrag
 samt den auf dem Treuhandkonto aufgelaufenen Zinsen ab
 Erlagszeitpunkt abzüglich Bank- und Kontospesen auf das Konto des
@@ -5242,202 +5242,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Angabepflicht von Energieindikatoren in Inseraten und
 der Vorlage- und Aushändigungspflicht sind ausgenommen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude, die nur frostfrei gehalten werden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objektiv abbruchreife Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude für religiöse Zwecke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provisorisch für höchstens 2 Jahre errichtete Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Industrieanlagen, Werkstätten, deren Innenraumklima durch
 Abwärme aufgebracht wird, landwirtschaftliche Nutzungsgebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferienhäuser (Energiebedarf unter einem Jahresviertel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="792718381"/>
+          <w:numId w:val="924036588"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Freistehende Gebäude mit weniger als 50 m² Nutzfläche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5832,51 +5832,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="792718381">
+  <w:abstractNum w:abstractNumId="924036588">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5941,51 +5941,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="442188244">
+  <w:abstractNum w:abstractNumId="702487665">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6034,135 +6034,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36981549">
+  <w:abstractNum w:abstractNumId="75085022">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91943698">
+    <w:lvl w:ilvl="0" w:tplc="27014535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91943698" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27014535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="683466147">
+  <w:abstractNum w:abstractNumId="621425587">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6227,51 +6227,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="634785166">
+  <w:abstractNum w:abstractNumId="69503443">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6320,137 +6320,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36981548">
+  <w:abstractNum w:abstractNumId="75085021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56871899">
+    <w:lvl w:ilvl="0" w:tplc="56617034">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56871899" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56617034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36981547">
+  <w:abstractNum w:abstractNumId="75085020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12345245">
+    <w:lvl w:ilvl="0" w:tplc="29968655">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7202,70 +7202,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36981547">
-    <w:abstractNumId w:val="36981547"/>
+  <w:num w:numId="75085020">
+    <w:abstractNumId w:val="75085020"/>
   </w:num>
-  <w:num w:numId="36981548">
-    <w:abstractNumId w:val="36981548"/>
+  <w:num w:numId="75085021">
+    <w:abstractNumId w:val="75085021"/>
   </w:num>
-  <w:num w:numId="634785166">
-    <w:abstractNumId w:val="634785166"/>
+  <w:num w:numId="69503443">
+    <w:abstractNumId w:val="69503443"/>
   </w:num>
-  <w:num w:numId="683466147">
-    <w:abstractNumId w:val="683466147"/>
+  <w:num w:numId="621425587">
+    <w:abstractNumId w:val="621425587"/>
   </w:num>
-  <w:num w:numId="36981549">
-    <w:abstractNumId w:val="36981549"/>
+  <w:num w:numId="75085022">
+    <w:abstractNumId w:val="75085022"/>
   </w:num>
-  <w:num w:numId="442188244">
-    <w:abstractNumId w:val="442188244"/>
+  <w:num w:numId="702487665">
+    <w:abstractNumId w:val="702487665"/>
   </w:num>
-  <w:num w:numId="792718381">
-    <w:abstractNumId w:val="792718381"/>
+  <w:num w:numId="924036588">
+    <w:abstractNumId w:val="924036588"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8076,51 +8076,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId586080668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId126739916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId412005685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId906173817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>