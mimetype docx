--- v3 (2026-04-01)
+++ v4 (2026-05-18)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="67397214" w:name="document"/>
-    <w:bookmarkEnd w:id="67397214"/>
+    <w:bookmarkStart w:id="58362074" w:name="document"/>
+    <w:bookmarkEnd w:id="58362074"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 627402 | Wolfgang Steinberger -
 Albert Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -3838,203 +3838,203 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer verpflichtet sich, bis längstens am Tag der
 Vertragsunterzeichnung, den Kaufpreisbetrag von EUR 300.000,–
 bei der hiermit von allen Vertragsparteien unwiderruflich zum
 Treuhänder bestellten Meier, Huber und Partner Rechtsanwälte GmbH,
 Wollzeile 20, 1010 Wien auf deren Treuhandkonto bei der X Bank AG,
 BLZ …, Konto-Nummer … lautend auf „Trauner Olbricht“, mit dem
 unwiderruflichen Auftrag zu erlegen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="702487665"/>
+          <w:numId w:val="215577797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterfertigung des Kaufvertrages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> durch
 die Vertragsparteien;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="702487665"/>
+          <w:numId w:val="215577797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des von dem Verkäufer auf dessen Kosten
 beizubringenden rechtskräftigen Beschlusses über die erfolgte
 Anmerkung der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rangordnung für die beabsichtigte
 Veräußerung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Original der kaufgegenständlichen
 Liegenschaftsanteile mit einer Mindestlaufzeit von 10 Monaten,
 welcher Rangordnung keine Lasten vorgehen dürfen, beim
 Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="702487665"/>
+          <w:numId w:val="215577797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Verkäufer bis längstens am Tag der
 Vertragsunterzeichnung beizubringenden grundbuchsfähigen
 Freilassungserklärung bzw Löschungserklärung bezüglich des unter
 C-LNR 14c einverleibten Pfandrechtes in Höhe von
 EUR 32.000.000,– zugunsten der Volksbank Wien registrierte
 Genossenschaft mit beschränkter Haftung hinsichtlich der
 kaufgegenständlichen Liegenschaftsanteile, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="702487665"/>
+          <w:numId w:val="215577797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Käufer zu unterfertigenden und vom
 Verkäufer beizuschaffenden Übergabeerklärung im Original, mit
 welcher Erklärung die vertragsgemäße Übergabe des Kaufgegenstandes
 an den Käufer getätigt wird, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="702487665"/>
+          <w:numId w:val="215577797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des Beschlusses des BG Innere Stadt, mit welchem
 das lastenfreie Eigentumsrecht zugunsten des Käufers ob den
 kaufgegenständlichen Liegenschaftsanteilen eingetragen wird, beim
 Treuhänder aus dem Kaufpreis zunächst einen Teilbetrag für die
 Entrichtung der Immobilienertragsteuer, welcher EUR … beträgt,
 an die zuständige Einrichtung weiterzuleiten, sowie den Restbetrag
 samt den auf dem Treuhandkonto aufgelaufenen Zinsen ab
 Erlagszeitpunkt abzüglich Bank- und Kontospesen auf das Konto des
@@ -5242,202 +5242,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Angabepflicht von Energieindikatoren in Inseraten und
 der Vorlage- und Aushändigungspflicht sind ausgenommen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude, die nur frostfrei gehalten werden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objektiv abbruchreife Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude für religiöse Zwecke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provisorisch für höchstens 2 Jahre errichtete Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Industrieanlagen, Werkstätten, deren Innenraumklima durch
 Abwärme aufgebracht wird, landwirtschaftliche Nutzungsgebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferienhäuser (Energiebedarf unter einem Jahresviertel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="924036588"/>
+          <w:numId w:val="977961698"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Freistehende Gebäude mit weniger als 50 m² Nutzfläche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5832,51 +5832,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="924036588">
+  <w:abstractNum w:abstractNumId="977961698">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5941,51 +5941,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="702487665">
+  <w:abstractNum w:abstractNumId="215577797">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6034,135 +6034,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75085022">
+  <w:abstractNum w:abstractNumId="99690687">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27014535">
+    <w:lvl w:ilvl="0" w:tplc="62305874">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27014535" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62305874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="621425587">
+  <w:abstractNum w:abstractNumId="877806805">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6227,51 +6227,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69503443">
+  <w:abstractNum w:abstractNumId="723480843">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6320,137 +6320,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75085021">
+  <w:abstractNum w:abstractNumId="99690686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56617034">
+    <w:lvl w:ilvl="0" w:tplc="37029254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56617034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37029254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75085020">
+  <w:abstractNum w:abstractNumId="99690685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29968655">
+    <w:lvl w:ilvl="0" w:tplc="94943044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7202,70 +7202,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75085020">
-    <w:abstractNumId w:val="75085020"/>
+  <w:num w:numId="99690685">
+    <w:abstractNumId w:val="99690685"/>
   </w:num>
-  <w:num w:numId="75085021">
-    <w:abstractNumId w:val="75085021"/>
+  <w:num w:numId="99690686">
+    <w:abstractNumId w:val="99690686"/>
   </w:num>
-  <w:num w:numId="69503443">
-    <w:abstractNumId w:val="69503443"/>
+  <w:num w:numId="723480843">
+    <w:abstractNumId w:val="723480843"/>
   </w:num>
-  <w:num w:numId="621425587">
-    <w:abstractNumId w:val="621425587"/>
+  <w:num w:numId="877806805">
+    <w:abstractNumId w:val="877806805"/>
   </w:num>
-  <w:num w:numId="75085022">
-    <w:abstractNumId w:val="75085022"/>
+  <w:num w:numId="99690687">
+    <w:abstractNumId w:val="99690687"/>
   </w:num>
-  <w:num w:numId="702487665">
-    <w:abstractNumId w:val="702487665"/>
+  <w:num w:numId="215577797">
+    <w:abstractNumId w:val="215577797"/>
   </w:num>
-  <w:num w:numId="924036588">
-    <w:abstractNumId w:val="924036588"/>
+  <w:num w:numId="977961698">
+    <w:abstractNumId w:val="977961698"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8076,51 +8076,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId412005685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId906173817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId123173726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId880449711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>