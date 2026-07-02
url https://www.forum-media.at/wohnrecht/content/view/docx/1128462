--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="58362074" w:name="document"/>
-    <w:bookmarkEnd w:id="58362074"/>
+    <w:bookmarkStart w:id="2811607" w:name="document"/>
+    <w:bookmarkEnd w:id="2811607"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 627402 | Wolfgang Steinberger -
 Albert Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -3838,203 +3838,203 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer verpflichtet sich, bis längstens am Tag der
 Vertragsunterzeichnung, den Kaufpreisbetrag von EUR 300.000,–
 bei der hiermit von allen Vertragsparteien unwiderruflich zum
 Treuhänder bestellten Meier, Huber und Partner Rechtsanwälte GmbH,
 Wollzeile 20, 1010 Wien auf deren Treuhandkonto bei der X Bank AG,
 BLZ …, Konto-Nummer … lautend auf „Trauner Olbricht“, mit dem
 unwiderruflichen Auftrag zu erlegen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="215577797"/>
+          <w:numId w:val="662406309"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterfertigung des Kaufvertrages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> durch
 die Vertragsparteien;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="215577797"/>
+          <w:numId w:val="662406309"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des von dem Verkäufer auf dessen Kosten
 beizubringenden rechtskräftigen Beschlusses über die erfolgte
 Anmerkung der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rangordnung für die beabsichtigte
 Veräußerung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Original der kaufgegenständlichen
 Liegenschaftsanteile mit einer Mindestlaufzeit von 10 Monaten,
 welcher Rangordnung keine Lasten vorgehen dürfen, beim
 Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="215577797"/>
+          <w:numId w:val="662406309"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Verkäufer bis längstens am Tag der
 Vertragsunterzeichnung beizubringenden grundbuchsfähigen
 Freilassungserklärung bzw Löschungserklärung bezüglich des unter
 C-LNR 14c einverleibten Pfandrechtes in Höhe von
 EUR 32.000.000,– zugunsten der Volksbank Wien registrierte
 Genossenschaft mit beschränkter Haftung hinsichtlich der
 kaufgegenständlichen Liegenschaftsanteile, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="215577797"/>
+          <w:numId w:val="662406309"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Käufer zu unterfertigenden und vom
 Verkäufer beizuschaffenden Übergabeerklärung im Original, mit
 welcher Erklärung die vertragsgemäße Übergabe des Kaufgegenstandes
 an den Käufer getätigt wird, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="215577797"/>
+          <w:numId w:val="662406309"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des Beschlusses des BG Innere Stadt, mit welchem
 das lastenfreie Eigentumsrecht zugunsten des Käufers ob den
 kaufgegenständlichen Liegenschaftsanteilen eingetragen wird, beim
 Treuhänder aus dem Kaufpreis zunächst einen Teilbetrag für die
 Entrichtung der Immobilienertragsteuer, welcher EUR … beträgt,
 an die zuständige Einrichtung weiterzuleiten, sowie den Restbetrag
 samt den auf dem Treuhandkonto aufgelaufenen Zinsen ab
 Erlagszeitpunkt abzüglich Bank- und Kontospesen auf das Konto des
@@ -5242,202 +5242,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Angabepflicht von Energieindikatoren in Inseraten und
 der Vorlage- und Aushändigungspflicht sind ausgenommen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude, die nur frostfrei gehalten werden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objektiv abbruchreife Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude für religiöse Zwecke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provisorisch für höchstens 2 Jahre errichtete Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Industrieanlagen, Werkstätten, deren Innenraumklima durch
 Abwärme aufgebracht wird, landwirtschaftliche Nutzungsgebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferienhäuser (Energiebedarf unter einem Jahresviertel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="977961698"/>
+          <w:numId w:val="737265693"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Freistehende Gebäude mit weniger als 50 m² Nutzfläche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5832,51 +5832,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="977961698">
+  <w:abstractNum w:abstractNumId="737265693">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5941,51 +5941,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="215577797">
+  <w:abstractNum w:abstractNumId="662406309">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6034,135 +6034,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99690687">
+  <w:abstractNum w:abstractNumId="19333773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62305874">
+    <w:lvl w:ilvl="0" w:tplc="95076012">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62305874" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95076012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="877806805">
+  <w:abstractNum w:abstractNumId="418155202">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6227,51 +6227,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="723480843">
+  <w:abstractNum w:abstractNumId="821077664">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6320,137 +6320,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99690686">
+  <w:abstractNum w:abstractNumId="19333772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37029254">
+    <w:lvl w:ilvl="0" w:tplc="72319870">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37029254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72319870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99690685">
+  <w:abstractNum w:abstractNumId="19333771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94943044">
+    <w:lvl w:ilvl="0" w:tplc="68786621">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7202,70 +7202,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99690685">
-    <w:abstractNumId w:val="99690685"/>
+  <w:num w:numId="19333771">
+    <w:abstractNumId w:val="19333771"/>
   </w:num>
-  <w:num w:numId="99690686">
-    <w:abstractNumId w:val="99690686"/>
+  <w:num w:numId="19333772">
+    <w:abstractNumId w:val="19333772"/>
   </w:num>
-  <w:num w:numId="723480843">
-    <w:abstractNumId w:val="723480843"/>
+  <w:num w:numId="821077664">
+    <w:abstractNumId w:val="821077664"/>
   </w:num>
-  <w:num w:numId="877806805">
-    <w:abstractNumId w:val="877806805"/>
+  <w:num w:numId="418155202">
+    <w:abstractNumId w:val="418155202"/>
   </w:num>
-  <w:num w:numId="99690687">
-    <w:abstractNumId w:val="99690687"/>
+  <w:num w:numId="19333773">
+    <w:abstractNumId w:val="19333773"/>
   </w:num>
-  <w:num w:numId="215577797">
-    <w:abstractNumId w:val="215577797"/>
+  <w:num w:numId="662406309">
+    <w:abstractNumId w:val="662406309"/>
   </w:num>
-  <w:num w:numId="977961698">
-    <w:abstractNumId w:val="977961698"/>
+  <w:num w:numId="737265693">
+    <w:abstractNumId w:val="737265693"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8076,51 +8076,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId123173726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId880449711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId923799898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId911254092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>