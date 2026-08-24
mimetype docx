--- v5 (2026-07-02)
+++ v6 (2026-08-24)
@@ -15,104 +15,108 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="2811607" w:name="document"/>
-    <w:bookmarkEnd w:id="2811607"/>
+    <w:bookmarkStart w:id="91425328" w:name="document"/>
+    <w:bookmarkEnd w:id="91425328"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 627402 | Wolfgang Steinberger -
 Albert Scherzer | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kaufvertrag für Eigentumswohnung (inkl Bestimmungen ua zu
-Energieausweis, Immobilienertragsteuer und Insolvenzklausel)</w:t>
+        <w:t xml:space="preserve">Kaufvertrag (Eigentumswohnung: Energieausweis, ImmoESt,
+Insolvenzklausel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaufvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">abgeschlossen zwischen</w:t>
       </w:r>
     </w:p>
@@ -276,50 +280,52 @@
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wie folgt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dem gegenständlichen Kaufvertrag liegt folgender Grundbuchstand
 zugrunde:</w:t>
       </w:r>
@@ -3722,98 +3728,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer übernimmt die angeführte Last nicht. Bezüglich der
 unter C-LNR 14c eingetragenen Last verpflichtet sich der Verkäufer,
 die in Bezug auf die B-LNR 24 für die Löschung des Pfandrechts
 notwendige grundbuchsfähige Löschungserklärung nach den näheren
 Bestimmungen gemäß Punkt III.3 beizubringen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">II.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Verkäufer verkauft und übergibt und der Käufer kauft und
 übernimmt von dem Verkäufer die unter Punkt I. näher bezeichneten
 Liegenschaftsanteile, verbunden mit Wohnungseigentum an der Wohnung
 W 16 (B-LNR 24) samt allem rechtlichen und faktischen Zubehör
 jeweils samt allen Rechten und Pflichten, so wie der Verkäufer den
 Kaufgegenstand bisher besessen und benützt hat oder doch zu
 besitzen und zu benützen berechtigt war, zum allseits vereinbarten
 und für angemessen befundenen Kaufpreis für den gesamten
 Kaufgegenstand in Höhe von insgesamt EUR 300.000,– (in Worten:
 Dreihunderttausend Euro). Der Kaufpreis wird gemäß den Bestimmungen
 in Punkt III. beglichen. Die Übergabe erfolgt wie unten in Punkt
 IV. vereinbart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">III.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer verpflichtet sich, bis längstens am Tag der
 Vertragsunterzeichnung den für die Grunderwerbsteuer
 voraussichtlich zu entrichtenden Betrag von 3,5 % des
@@ -3838,203 +3848,207 @@
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer verpflichtet sich, bis längstens am Tag der
 Vertragsunterzeichnung, den Kaufpreisbetrag von EUR 300.000,–
 bei der hiermit von allen Vertragsparteien unwiderruflich zum
 Treuhänder bestellten Meier, Huber und Partner Rechtsanwälte GmbH,
 Wollzeile 20, 1010 Wien auf deren Treuhandkonto bei der X Bank AG,
 BLZ …, Konto-Nummer … lautend auf „Trauner Olbricht“, mit dem
 unwiderruflichen Auftrag zu erlegen,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="662406309"/>
+          <w:numId w:val="463154245"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterfertigung des Kaufvertrages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> durch
 die Vertragsparteien;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="662406309"/>
+          <w:numId w:val="463154245"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des von dem Verkäufer auf dessen Kosten
 beizubringenden rechtskräftigen Beschlusses über die erfolgte
 Anmerkung der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rangordnung für die beabsichtigte
 Veräußerung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Original der kaufgegenständlichen
 Liegenschaftsanteile mit einer Mindestlaufzeit von 10 Monaten,
 welcher Rangordnung keine Lasten vorgehen dürfen, beim
 Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="662406309"/>
+          <w:numId w:val="463154245"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Verkäufer bis längstens am Tag der
 Vertragsunterzeichnung beizubringenden grundbuchsfähigen
 Freilassungserklärung bzw Löschungserklärung bezüglich des unter
 C-LNR 14c einverleibten Pfandrechtes in Höhe von
 EUR 32.000.000,– zugunsten der Volksbank Wien registrierte
 Genossenschaft mit beschränkter Haftung hinsichtlich der
 kaufgegenständlichen Liegenschaftsanteile, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="662406309"/>
+          <w:numId w:val="463154245"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen der vom Käufer zu unterfertigenden und vom
 Verkäufer beizuschaffenden Übergabeerklärung im Original, mit
 welcher Erklärung die vertragsgemäße Übergabe des Kaufgegenstandes
 an den Käufer getätigt wird, beim Treuhänder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="662406309"/>
+          <w:numId w:val="463154245"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Einlangen des Beschlusses des BG Innere Stadt, mit welchem
 das lastenfreie Eigentumsrecht zugunsten des Käufers ob den
 kaufgegenständlichen Liegenschaftsanteilen eingetragen wird, beim
 Treuhänder aus dem Kaufpreis zunächst einen Teilbetrag für die
 Entrichtung der Immobilienertragsteuer, welcher EUR … beträgt,
 an die zuständige Einrichtung weiterzuleiten, sowie den Restbetrag
 samt den auf dem Treuhandkonto aufgelaufenen Zinsen ab
 Erlagszeitpunkt abzüglich Bank- und Kontospesen auf das Konto des
@@ -4251,50 +4265,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Sollten nicht sämtliche oben genannten Treuhandbedingungen bis
 spätestens … erfüllt sein, so ist der Käufer berechtigt, jedoch
 nicht verpflichtet, diesen Vertrag mit Kopie an den Treuhänder mit
 sofortiger Wirkung aufzulösen. In diesem Fall ist der Vertrag
 rückabzuwickeln, der Treuhänder hat den Treuhanderlag samt
 Erlagszinsen abzüglich Bank- und Kontospesen an ein von den Käufern
 zu benennendes Konto rückzuüberweisen; die Käufer haben den
 Kaufgegenstand an die Verkäufer zurückzugeben. Der Verkäufer haftet
 in diesem Falle für sämtliche Nachteile, die dem Käufer
 entstehen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Übergabe des Kaufgegenstandes vom Verkäufer an den Käufer
 erfolgt am Tag der Vertragsunterfertigung. Dieser Tag der Übergabe
 ist zugleich Stichtag für den Übergang von Gefahr und Zufall auf
@@ -4341,50 +4357,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer erklärt in Kenntnis des Wohnungseigentumsvertrages
 vom … zu sein und die ihm als Miteigentümer daraus resultierenden
 Rechte vollinhaltlich zu übernehmen. Weiters erklärt der Käufer in
 Kenntnis der am … abgeschlossenen Benützungsvereinbarung zu
 sein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer hat den Kaufgegenstand besichtigt. Der Käufer erwirbt
 die vertragsgegenständlichen Liegenschaftsanteile wie sie liegen
 und stehen. Der Verkäufer sagt zu, dass ihm keine wesentlichen
@@ -4512,443 +4530,463 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Verkäufer verpflichtet sich, dem Käufer alle auf die
 Verwaltung der Liegenschaft bezughabenden Urkunden, insbesondere
 sämtliche Versicherungsurkunden (Haushaltsversicherung) zu
 übergeben. Die Vertragsparteien wurden vom Vertragsverfasser über
 die Bestimmungen der §§ 69 und 72
 Versicherungsvertragsgesetzes, insbesondere auf die Möglichkeit der
 Aufkündigung von bestehenden Versicherungsverträgen hinsichtlich
 der gegenständlichen Liegenschaftsanteile aus Anlass des
 Eigentümerwechsels hingewiesen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach Aufklärung über die generelle Vorlagepflicht eines
 Einergieausweises gemäß Energieausweisvorlagegesetz (BGBl I
 Nr 27/2012) wird festgehalten, dass sich der Verkäufer
 verpflichtet hat, dem Käufer einen gültigen Energieausweis bzw eine
 Kopie davon binnen 14 Tagen nach Vertragsabschluss
 auszuhändigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Käufer erklärt an Eides statt österreichischer Staatsbürger
 und Deviseninländer im Sinne der einschlägigen Vorschriften zu
 sein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Herr Dr. Herber Trauner, geboren am … erklärt sohin seine
 ausdrückliche Einwilligung, dass aufgrund dieses Kaufvertrages ob
 den ihm gehörenden 79/4272 Anteilen der Liegenschaft EZ 316,
 Grundbuch 01006 Landstraße bestehend aus dem Grundstück 680 mit der
 Grundstücksadresse Fasangasse 3, 1030 Wien, mit welchen Anteilen
 das Wohnungseigentum an Wohnung W 16 (B-LNR 24) untrennbar
 verbunden ist, das Eigentumsrecht zugunsten des Herrn DI Martin
 Olbricht, geboren …, grundbücherlich einverleibt werde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kosten der Einholung der Freilassungs- bzw
 Löschungserklärung gemäß Punkt III.3 sowie die
 Immobilienertragssteuer trägt der Verkäufer. Die Kosten der
 Errichtung und grundbücherlichen Durchführung des gegenständlichen
 Kaufvertrages sowie die Grunderwerbsteuer und die damit anfallenden
 Gebühren trägt der Käufer. In diesem Zusammenhang wird von
 sämtlichen Vertragsparteien einvernehmlich festgestellt, dass der
 Käufer den Auftrag zur Vertragserrichtung und grundbücherlichen
 Durchführung erteilt hat. Die Kosten allfälliger Rechtsberatung
 trägt jeder Vertragsteil selbst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">X.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragsparteien ermächtigen hiermit unwiderruflich die
 Meier, Huber und Partner Rechtsanwälte GmbH, Wollzeile 20, 1010
 Wien, diesen Kaufvertrag grundbücherlich durchzuführen sowie alle
 mit der grundbücherlichen Durchführung im Zusammenhang stehenden
 Maßnahmen zu setzen, sowie Änderungen oder Ergänzungen des
 Kaufvertrages in verbücherungsfähiger Form vorzunehmen, welche für
 die gegenständliche Durchführung des Kaufvertrages erforderlich
 oder dienlich sein sollten und Erklärungen abzugeben sowie zur
 Entgegennahme von Bescheiden, Beschlüssen und Urkunden aller
 Art</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Änderungen und Ergänzungen des gegenständlichen Vertrages
 bedürfen der Schriftform. Die Vertragsteile verzichten auf eine
 Anfechtung, Aufhebung oder Abänderung des gegenständlichen
 Vertrages wegen Irrtums oder geänderter Verhältnisse. Die
 Vertragsteile erklären, dass ihnen der wahre Wert des
 Kaufgegenstandes bekannt ist, sie mit Rücksicht darauf den
 Kaufpreis vereinbart haben und dass sie ausdrücklich darauf
 verzichten, diesen Vertrag wegen Verkürzung über die Hälfte
 anzufechten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Vertragsparteien wurden vom Vertragsverfasser darüber
 belehrt, dass ihre Daten aufgrund gesetzlicher Vorschriften
 gespeichert werden. Die zur Verfügung gestellten Daten werden nicht
 für andere Zwecke als durch den erteilten Auftrag erforderlich und
 in Einklang mit der Datenschutzgrundverordnung verarbeitet. Der
 Vertragsverfasser wird die personenbezogenen Daten der Parteien
 nicht anderen Personen zur Verfügung stellen. Allerdings ist es zur
 Erfüllung des Auftrags und aus gesetzlichen Gründen erforderlich
 Daten an Dritte (Gerichte, Behörden, Rechtsvertreter oder sonst
 beteiligte Dritte) weiterzuleiten. Der Vertragsverfasser erklärt,
 dass die personenbezogenen Daten nicht länger aufbewahrt werden als
 es für die Zwecke deren Bearbeitung erforderlich ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Parteien erklären nach diesbezüglicher Rechtsbelehrung,
 keine politisch exponierten Personen im Sinne der
 Anti-Geldwäsche-Richtlinien der Europäischen Union zu sein, also
 insbesondere selbst kein maßgebliches politisches Amt inne zu haben
 oder früher ausgeübt zu haben und mit einer solchen Person weder in
 einem nahen Verwandtschaftsverhältnis noch in einer engen
 wirtschaftlichen Beziehung zu stehen. Der vorliegende Vertrag dient
 weder der Geldwäsche noch der Terrorismusfinanzierung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XIV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf das Vertragsverhältnis ist österreichisches Recht
 anzuwenden. Als ausschließlicher Gerichtsstand wird das
 Bezirksgericht Innere Stadt Wien vereinbart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sämtliche in diesem Vertrag vereinbarten Rechte und Pflichten
 gehen aufseiten beider Vertragsparteien auf die jeweiligen Erben
 und sonstigen Rechtsnachfolger über. Mehrere Erben oder
@@ -4969,50 +5007,52 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sollte eine Bestimmung dieses Vertrages ganz oder teilweise
 rechtsunwirksam sein oder werden, so wird dadurch die Gültigkeit
 der übrigen Bestimmungen nicht berührt. Die Vertragsparteien
 verpflichten sich, die unwirksame Bestimmung durch eine solche zu
 ersetzen, die dem wirtschaftlichen Zweck der gewollten Regelung am
 nächsten kommt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">XVI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der gegenständliche Vertrag wird in zwei Originalen errichtet.
 Das beglaubigte Original erhält nach grundbücherlicher Durchführung
 der Käufer, das unbeglaubigte Original nach grundbücherlicher
@@ -5132,50 +5172,52 @@
         <w:t xml:space="preserve">…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Meier, Huber und Partner Rechtsanwälte GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmerkungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eigentümerwechselkündigung Versicherungsverhältnis: Mit dem
 Erwerb von mehr als 50 % der Anteile an der Liegenschaft wird
 auch die Legitimation zur Eigentümerwechselkündigung erworben,
@@ -5242,202 +5284,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Angabepflicht von Energieindikatoren in Inseraten und
 der Vorlage- und Aushändigungspflicht sind ausgenommen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude, die nur frostfrei gehalten werden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objektiv abbruchreife Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebäude für religiöse Zwecke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provisorisch für höchstens 2 Jahre errichtete Gebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Industrieanlagen, Werkstätten, deren Innenraumklima durch
 Abwärme aufgebracht wird, landwirtschaftliche Nutzungsgebäude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferienhäuser (Energiebedarf unter einem Jahresviertel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="737265693"/>
+          <w:numId w:val="291828420"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Freistehende Gebäude mit weniger als 50 m² Nutzfläche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
@@ -5832,51 +5874,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="737265693">
+  <w:abstractNum w:abstractNumId="291828420">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -5941,51 +5983,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="662406309">
+  <w:abstractNum w:abstractNumId="463154245">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6034,135 +6076,135 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19333773">
+  <w:abstractNum w:abstractNumId="91960250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95076012">
+    <w:lvl w:ilvl="0" w:tplc="67898951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95076012" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67898951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="418155202">
+  <w:abstractNum w:abstractNumId="532144191">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -6227,51 +6269,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="821077664">
+  <w:abstractNum w:abstractNumId="78246127">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6320,137 +6362,137 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19333772">
+  <w:abstractNum w:abstractNumId="91960249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72319870">
+    <w:lvl w:ilvl="0" w:tplc="92798762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72319870" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92798762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19333771">
+  <w:abstractNum w:abstractNumId="91960248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68786621">
+    <w:lvl w:ilvl="0" w:tplc="89878581">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7202,70 +7244,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19333771">
-    <w:abstractNumId w:val="19333771"/>
+  <w:num w:numId="91960248">
+    <w:abstractNumId w:val="91960248"/>
   </w:num>
-  <w:num w:numId="19333772">
-    <w:abstractNumId w:val="19333772"/>
+  <w:num w:numId="91960249">
+    <w:abstractNumId w:val="91960249"/>
   </w:num>
-  <w:num w:numId="821077664">
-    <w:abstractNumId w:val="821077664"/>
+  <w:num w:numId="78246127">
+    <w:abstractNumId w:val="78246127"/>
   </w:num>
-  <w:num w:numId="418155202">
-    <w:abstractNumId w:val="418155202"/>
+  <w:num w:numId="532144191">
+    <w:abstractNumId w:val="532144191"/>
   </w:num>
-  <w:num w:numId="19333773">
-    <w:abstractNumId w:val="19333773"/>
+  <w:num w:numId="91960250">
+    <w:abstractNumId w:val="91960250"/>
   </w:num>
-  <w:num w:numId="662406309">
-    <w:abstractNumId w:val="662406309"/>
+  <w:num w:numId="463154245">
+    <w:abstractNumId w:val="463154245"/>
   </w:num>
-  <w:num w:numId="737265693">
-    <w:abstractNumId w:val="737265693"/>
+  <w:num w:numId="291828420">
+    <w:abstractNumId w:val="291828420"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8076,51 +8118,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId923799898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId911254092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId445802016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId392883379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>