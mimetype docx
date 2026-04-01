--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="48516501" w:name="document"/>
-    <w:bookmarkEnd w:id="48516501"/>
+    <w:bookmarkStart w:id="95593125" w:name="document"/>
+    <w:bookmarkEnd w:id="95593125"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1186796 | Karin Zahiragic - Andrea
 Weisert | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -331,64 +331,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="70555390" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="793174497308" w:name="note1"/>
+            <w:bookmarkStart w:id="53416873" w:name="note1"/>
+            <w:bookmarkEnd w:id="53416873"/>
+            <w:bookmarkStart w:id="4375708953631" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="793174497308"/>
+            <w:bookmarkEnd w:id="4375708953631"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -427,64 +427,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="92947457" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8799059995831" w:name="note2"/>
+            <w:bookmarkStart w:id="49907708" w:name="note2"/>
+            <w:bookmarkEnd w:id="49907708"/>
+            <w:bookmarkStart w:id="2310672438791" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8799059995831"/>
+            <w:bookmarkEnd w:id="2310672438791"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -628,64 +628,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26571280" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8029680491906" w:name="note3"/>
+            <w:bookmarkStart w:id="67014194" w:name="note3"/>
+            <w:bookmarkEnd w:id="67014194"/>
+            <w:bookmarkStart w:id="9678131028186" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8029680491906"/>
+            <w:bookmarkEnd w:id="9678131028186"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,64 +894,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32893157" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5964310356129" w:name="note4"/>
+            <w:bookmarkStart w:id="54485397" w:name="note4"/>
+            <w:bookmarkEnd w:id="54485397"/>
+            <w:bookmarkStart w:id="8754523141362" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5964310356129"/>
+            <w:bookmarkEnd w:id="8754523141362"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1068,64 +1068,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35879986" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="6357784991556" w:name="note5"/>
+            <w:bookmarkStart w:id="24614707" w:name="note5"/>
+            <w:bookmarkEnd w:id="24614707"/>
+            <w:bookmarkStart w:id="8744840351488" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6357784991556"/>
+            <w:bookmarkEnd w:id="8744840351488"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1319,64 +1319,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72552787" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7703105054917" w:name="note6"/>
+            <w:bookmarkStart w:id="87726042" w:name="note6"/>
+            <w:bookmarkEnd w:id="87726042"/>
+            <w:bookmarkStart w:id="2811880486298" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7703105054917"/>
+            <w:bookmarkEnd w:id="2811880486298"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1393,132 +1393,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio des VfGH (24.06.2025, G170/2024-17,
 G37-38/2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="616302439"/>
+                <w:numId w:val="853403589"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 2 Z 4 KSchG ist nicht
 verfassungswidrig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="616302439"/>
+                <w:numId w:val="853403589"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilt für Ziel- und Dauerschuldverhältnisse (zB Werkvertrag,
 Mietvertrag).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="616302439"/>
+                <w:numId w:val="853403589"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbraucher soll vor überraschenden/ungerechtfertigten
 Preiserhöhungen geschützt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="616302439"/>
+                <w:numId w:val="853403589"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Einzelfall kann allerdings nicht automatisch von einer
 Nichtigkeit der Wertsicherungsklausel und damit verbundenen
 Rückforderung der geltend gemachten Erhöhungen, ausgegangen werden,
 dazu muss man den gesamten Vertrag und die Verhältnisse
 überprüfen.</w:t>
             </w:r>
           </w:p>
@@ -1613,79 +1613,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OGH-Entscheidung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (30.07.2025, 10 Ob 15/25s):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="713024045"/>
+                <w:numId w:val="127603270"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klarstellung: § 6 Abs 2 Z 4 KSchG nicht
 anwendbar auf Dauerschuldverhältnisse, die länger als 2 Monate
 dauern (zB Mietverträge)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="713024045"/>
+                <w:numId w:val="127603270"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachdem Wohnungsmietverträgen in der Regel mindestens drei
 Jahre andauern müssen (zumindest im Teil und Vollanwendungsbereich
 des MRG) können Wertsicherungsklauseln nur aufgrund der allgemeinen
 Grundsätze für Vertragsbestimmungen geprüft werden und sind nicht
 „automatisch“ anfechtbar, weil der 2-Monate-Hinweis nicht enthalten
 ist.</w:t>
             </w:r>
@@ -1693,214 +1693,214 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiele: (aus Verbandsklagen entnommen) für unzulässige
 Klauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare, mehrdeutige oder versteckt formulierte Klausel – es
 fehlen konkrete Bezugsgrößen oder Stichtage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sittenwidrigkeit bzw unangemessene Benachteiligung: Klausel
 verschiebt Preisrisiken unverhältnismäßig zulasten einer
 Partei</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einseitigkeit: Klausel sieht nur Mietzinserhöhungen vor, stellt
 aber keine entsprechende Senkung bei Indexrückgang in Aussicht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare Ersatzindexregelung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückwirkende Anpassung: Klausel bezieht bereits vor
 Vertragsabschluss eingetretene Indexänderungen ein (das Verwenden
 einer zuletzt verlautbarten Indexzahl ist nicht problematisch)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kein sachlicher Index: statt Verbraucherpreisindex wird der
 Baukostenindex verwendet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="909821495"/>
+                <w:numId w:val="354052184"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intransparente Formulierungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -1943,104 +1943,104 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxistipp:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="562409036"/>
+                <w:numId w:val="471839571"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klare, eindeutige Formulierung mit Stichtag für erste
 Anpassung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="562409036"/>
+                <w:numId w:val="471839571"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Empfehlenswert: nur jährliche Anpassung, nicht monatlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="562409036"/>
+                <w:numId w:val="471839571"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Mieter: Rückforderung prüfen, aber Einzelfallbewertung
 notwendig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2365,51 +2365,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="562409036">
+  <w:abstractNum w:abstractNumId="471839571">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2474,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="909821495">
+  <w:abstractNum w:abstractNumId="354052184">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2583,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="713024045">
+  <w:abstractNum w:abstractNumId="127603270">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="616302439">
+  <w:abstractNum w:abstractNumId="853403589">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="878727130">
+  <w:abstractNum w:abstractNumId="840151538">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,137 +2910,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25296521">
+  <w:abstractNum w:abstractNumId="80407219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15795366">
+    <w:lvl w:ilvl="0" w:tplc="79353090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15795366" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79353090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25296520">
+  <w:abstractNum w:abstractNumId="80407218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96691547">
+    <w:lvl w:ilvl="0" w:tplc="59386412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3792,70 +3792,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25296520">
-    <w:abstractNumId w:val="25296520"/>
+  <w:num w:numId="80407218">
+    <w:abstractNumId w:val="80407218"/>
   </w:num>
-  <w:num w:numId="25296521">
-    <w:abstractNumId w:val="25296521"/>
+  <w:num w:numId="80407219">
+    <w:abstractNumId w:val="80407219"/>
   </w:num>
-  <w:num w:numId="878727130">
-    <w:abstractNumId w:val="878727130"/>
+  <w:num w:numId="840151538">
+    <w:abstractNumId w:val="840151538"/>
   </w:num>
-  <w:num w:numId="616302439">
-    <w:abstractNumId w:val="616302439"/>
+  <w:num w:numId="853403589">
+    <w:abstractNumId w:val="853403589"/>
   </w:num>
-  <w:num w:numId="713024045">
-    <w:abstractNumId w:val="713024045"/>
+  <w:num w:numId="127603270">
+    <w:abstractNumId w:val="127603270"/>
   </w:num>
-  <w:num w:numId="909821495">
-    <w:abstractNumId w:val="909821495"/>
+  <w:num w:numId="354052184">
+    <w:abstractNumId w:val="354052184"/>
   </w:num>
-  <w:num w:numId="562409036">
-    <w:abstractNumId w:val="562409036"/>
+  <w:num w:numId="471839571">
+    <w:abstractNumId w:val="471839571"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4666,51 +4666,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId741785936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId365195139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId225567860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId835575527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>