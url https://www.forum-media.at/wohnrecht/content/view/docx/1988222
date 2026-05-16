--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="95593125" w:name="document"/>
-    <w:bookmarkEnd w:id="95593125"/>
+    <w:bookmarkStart w:id="4560323" w:name="document"/>
+    <w:bookmarkEnd w:id="4560323"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1186796 | Karin Zahiragic - Andrea
 Weisert | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -331,64 +331,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53416873" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4375708953631" w:name="note1"/>
+            <w:bookmarkStart w:id="53089395" w:name="note1"/>
+            <w:bookmarkEnd w:id="53089395"/>
+            <w:bookmarkStart w:id="7405187894850" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4375708953631"/>
+            <w:bookmarkEnd w:id="7405187894850"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -427,64 +427,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49907708" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2310672438791" w:name="note2"/>
+            <w:bookmarkStart w:id="35510881" w:name="note2"/>
+            <w:bookmarkEnd w:id="35510881"/>
+            <w:bookmarkStart w:id="1411061318467" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2310672438791"/>
+            <w:bookmarkEnd w:id="1411061318467"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -628,64 +628,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="67014194" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9678131028186" w:name="note3"/>
+            <w:bookmarkStart w:id="56590777" w:name="note3"/>
+            <w:bookmarkEnd w:id="56590777"/>
+            <w:bookmarkStart w:id="1503969257290" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9678131028186"/>
+            <w:bookmarkEnd w:id="1503969257290"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,64 +894,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54485397" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8754523141362" w:name="note4"/>
+            <w:bookmarkStart w:id="5722896" w:name="note4"/>
+            <w:bookmarkEnd w:id="5722896"/>
+            <w:bookmarkStart w:id="8634072091531" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8754523141362"/>
+            <w:bookmarkEnd w:id="8634072091531"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1068,64 +1068,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24614707" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8744840351488" w:name="note5"/>
+            <w:bookmarkStart w:id="82382825" w:name="note5"/>
+            <w:bookmarkEnd w:id="82382825"/>
+            <w:bookmarkStart w:id="5051441883728" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8744840351488"/>
+            <w:bookmarkEnd w:id="5051441883728"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1319,64 +1319,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87726042" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2811880486298" w:name="note6"/>
+            <w:bookmarkStart w:id="39634834" w:name="note6"/>
+            <w:bookmarkEnd w:id="39634834"/>
+            <w:bookmarkStart w:id="4206468071130" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2811880486298"/>
+            <w:bookmarkEnd w:id="4206468071130"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1393,132 +1393,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio des VfGH (24.06.2025, G170/2024-17,
 G37-38/2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="853403589"/>
+                <w:numId w:val="967025886"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 2 Z 4 KSchG ist nicht
 verfassungswidrig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="853403589"/>
+                <w:numId w:val="967025886"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilt für Ziel- und Dauerschuldverhältnisse (zB Werkvertrag,
 Mietvertrag).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="853403589"/>
+                <w:numId w:val="967025886"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbraucher soll vor überraschenden/ungerechtfertigten
 Preiserhöhungen geschützt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="853403589"/>
+                <w:numId w:val="967025886"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Einzelfall kann allerdings nicht automatisch von einer
 Nichtigkeit der Wertsicherungsklausel und damit verbundenen
 Rückforderung der geltend gemachten Erhöhungen, ausgegangen werden,
 dazu muss man den gesamten Vertrag und die Verhältnisse
 überprüfen.</w:t>
             </w:r>
           </w:p>
@@ -1613,79 +1613,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OGH-Entscheidung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (30.07.2025, 10 Ob 15/25s):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="127603270"/>
+                <w:numId w:val="245448414"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klarstellung: § 6 Abs 2 Z 4 KSchG nicht
 anwendbar auf Dauerschuldverhältnisse, die länger als 2 Monate
 dauern (zB Mietverträge)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="127603270"/>
+                <w:numId w:val="245448414"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachdem Wohnungsmietverträgen in der Regel mindestens drei
 Jahre andauern müssen (zumindest im Teil und Vollanwendungsbereich
 des MRG) können Wertsicherungsklauseln nur aufgrund der allgemeinen
 Grundsätze für Vertragsbestimmungen geprüft werden und sind nicht
 „automatisch“ anfechtbar, weil der 2-Monate-Hinweis nicht enthalten
 ist.</w:t>
             </w:r>
@@ -1693,214 +1693,214 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiele: (aus Verbandsklagen entnommen) für unzulässige
 Klauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare, mehrdeutige oder versteckt formulierte Klausel – es
 fehlen konkrete Bezugsgrößen oder Stichtage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sittenwidrigkeit bzw unangemessene Benachteiligung: Klausel
 verschiebt Preisrisiken unverhältnismäßig zulasten einer
 Partei</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einseitigkeit: Klausel sieht nur Mietzinserhöhungen vor, stellt
 aber keine entsprechende Senkung bei Indexrückgang in Aussicht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare Ersatzindexregelung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückwirkende Anpassung: Klausel bezieht bereits vor
 Vertragsabschluss eingetretene Indexänderungen ein (das Verwenden
 einer zuletzt verlautbarten Indexzahl ist nicht problematisch)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kein sachlicher Index: statt Verbraucherpreisindex wird der
 Baukostenindex verwendet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="354052184"/>
+                <w:numId w:val="991951565"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intransparente Formulierungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -1943,104 +1943,104 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxistipp:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="471839571"/>
+                <w:numId w:val="179387657"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klare, eindeutige Formulierung mit Stichtag für erste
 Anpassung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="471839571"/>
+                <w:numId w:val="179387657"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Empfehlenswert: nur jährliche Anpassung, nicht monatlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="471839571"/>
+                <w:numId w:val="179387657"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Mieter: Rückforderung prüfen, aber Einzelfallbewertung
 notwendig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2365,51 +2365,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="471839571">
+  <w:abstractNum w:abstractNumId="179387657">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2474,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="354052184">
+  <w:abstractNum w:abstractNumId="991951565">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2583,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="127603270">
+  <w:abstractNum w:abstractNumId="245448414">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="853403589">
+  <w:abstractNum w:abstractNumId="967025886">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="840151538">
+  <w:abstractNum w:abstractNumId="489539209">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,137 +2910,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80407219">
+  <w:abstractNum w:abstractNumId="66179137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79353090">
+    <w:lvl w:ilvl="0" w:tplc="63680907">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79353090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63680907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80407218">
+  <w:abstractNum w:abstractNumId="66179136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59386412">
+    <w:lvl w:ilvl="0" w:tplc="44515996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3792,70 +3792,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80407218">
-    <w:abstractNumId w:val="80407218"/>
+  <w:num w:numId="66179136">
+    <w:abstractNumId w:val="66179136"/>
   </w:num>
-  <w:num w:numId="80407219">
-    <w:abstractNumId w:val="80407219"/>
+  <w:num w:numId="66179137">
+    <w:abstractNumId w:val="66179137"/>
   </w:num>
-  <w:num w:numId="840151538">
-    <w:abstractNumId w:val="840151538"/>
+  <w:num w:numId="489539209">
+    <w:abstractNumId w:val="489539209"/>
   </w:num>
-  <w:num w:numId="853403589">
-    <w:abstractNumId w:val="853403589"/>
+  <w:num w:numId="967025886">
+    <w:abstractNumId w:val="967025886"/>
   </w:num>
-  <w:num w:numId="127603270">
-    <w:abstractNumId w:val="127603270"/>
+  <w:num w:numId="245448414">
+    <w:abstractNumId w:val="245448414"/>
   </w:num>
-  <w:num w:numId="354052184">
-    <w:abstractNumId w:val="354052184"/>
+  <w:num w:numId="991951565">
+    <w:abstractNumId w:val="991951565"/>
   </w:num>
-  <w:num w:numId="471839571">
-    <w:abstractNumId w:val="471839571"/>
+  <w:num w:numId="179387657">
+    <w:abstractNumId w:val="179387657"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4666,51 +4666,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId225567860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId835575527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId265827199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId609902262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>