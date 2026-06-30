--- v2 (2026-05-16)
+++ v3 (2026-06-30)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="4560323" w:name="document"/>
-    <w:bookmarkEnd w:id="4560323"/>
+    <w:bookmarkStart w:id="16541071" w:name="document"/>
+    <w:bookmarkEnd w:id="16541071"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1186796 | Karin Zahiragic - Andrea
 Weisert | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -331,64 +331,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53089395" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7405187894850" w:name="note1"/>
+            <w:bookmarkStart w:id="71590674" w:name="note1"/>
+            <w:bookmarkEnd w:id="71590674"/>
+            <w:bookmarkStart w:id="7579511895469" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7405187894850"/>
+            <w:bookmarkEnd w:id="7579511895469"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -427,64 +427,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35510881" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1411061318467" w:name="note2"/>
+            <w:bookmarkStart w:id="47043974" w:name="note2"/>
+            <w:bookmarkEnd w:id="47043974"/>
+            <w:bookmarkStart w:id="9744478824710" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1411061318467"/>
+            <w:bookmarkEnd w:id="9744478824710"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -628,64 +628,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56590777" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1503969257290" w:name="note3"/>
+            <w:bookmarkStart w:id="25217131" w:name="note3"/>
+            <w:bookmarkEnd w:id="25217131"/>
+            <w:bookmarkStart w:id="539357913238" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1503969257290"/>
+            <w:bookmarkEnd w:id="539357913238"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,64 +894,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5722896" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8634072091531" w:name="note4"/>
+            <w:bookmarkStart w:id="40404030" w:name="note4"/>
+            <w:bookmarkEnd w:id="40404030"/>
+            <w:bookmarkStart w:id="409191756356" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8634072091531"/>
+            <w:bookmarkEnd w:id="409191756356"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1068,64 +1068,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="82382825" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5051441883728" w:name="note5"/>
+            <w:bookmarkStart w:id="72875788" w:name="note5"/>
+            <w:bookmarkEnd w:id="72875788"/>
+            <w:bookmarkStart w:id="3456764521387" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5051441883728"/>
+            <w:bookmarkEnd w:id="3456764521387"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1319,64 +1319,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39634834" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4206468071130" w:name="note6"/>
+            <w:bookmarkStart w:id="90239013" w:name="note6"/>
+            <w:bookmarkEnd w:id="90239013"/>
+            <w:bookmarkStart w:id="1759708777292" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4206468071130"/>
+            <w:bookmarkEnd w:id="1759708777292"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1393,132 +1393,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio des VfGH (24.06.2025, G170/2024-17,
 G37-38/2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="967025886"/>
+                <w:numId w:val="217144148"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 2 Z 4 KSchG ist nicht
 verfassungswidrig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="967025886"/>
+                <w:numId w:val="217144148"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilt für Ziel- und Dauerschuldverhältnisse (zB Werkvertrag,
 Mietvertrag).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="967025886"/>
+                <w:numId w:val="217144148"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbraucher soll vor überraschenden/ungerechtfertigten
 Preiserhöhungen geschützt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="967025886"/>
+                <w:numId w:val="217144148"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Einzelfall kann allerdings nicht automatisch von einer
 Nichtigkeit der Wertsicherungsklausel und damit verbundenen
 Rückforderung der geltend gemachten Erhöhungen, ausgegangen werden,
 dazu muss man den gesamten Vertrag und die Verhältnisse
 überprüfen.</w:t>
             </w:r>
           </w:p>
@@ -1613,79 +1613,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OGH-Entscheidung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (30.07.2025, 10 Ob 15/25s):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="245448414"/>
+                <w:numId w:val="486035798"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klarstellung: § 6 Abs 2 Z 4 KSchG nicht
 anwendbar auf Dauerschuldverhältnisse, die länger als 2 Monate
 dauern (zB Mietverträge)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="245448414"/>
+                <w:numId w:val="486035798"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachdem Wohnungsmietverträgen in der Regel mindestens drei
 Jahre andauern müssen (zumindest im Teil und Vollanwendungsbereich
 des MRG) können Wertsicherungsklauseln nur aufgrund der allgemeinen
 Grundsätze für Vertragsbestimmungen geprüft werden und sind nicht
 „automatisch“ anfechtbar, weil der 2-Monate-Hinweis nicht enthalten
 ist.</w:t>
             </w:r>
@@ -1693,214 +1693,214 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiele: (aus Verbandsklagen entnommen) für unzulässige
 Klauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare, mehrdeutige oder versteckt formulierte Klausel – es
 fehlen konkrete Bezugsgrößen oder Stichtage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sittenwidrigkeit bzw unangemessene Benachteiligung: Klausel
 verschiebt Preisrisiken unverhältnismäßig zulasten einer
 Partei</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einseitigkeit: Klausel sieht nur Mietzinserhöhungen vor, stellt
 aber keine entsprechende Senkung bei Indexrückgang in Aussicht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare Ersatzindexregelung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückwirkende Anpassung: Klausel bezieht bereits vor
 Vertragsabschluss eingetretene Indexänderungen ein (das Verwenden
 einer zuletzt verlautbarten Indexzahl ist nicht problematisch)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kein sachlicher Index: statt Verbraucherpreisindex wird der
 Baukostenindex verwendet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="991951565"/>
+                <w:numId w:val="376725168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intransparente Formulierungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -1943,104 +1943,104 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxistipp:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="179387657"/>
+                <w:numId w:val="792218715"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klare, eindeutige Formulierung mit Stichtag für erste
 Anpassung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="179387657"/>
+                <w:numId w:val="792218715"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Empfehlenswert: nur jährliche Anpassung, nicht monatlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="179387657"/>
+                <w:numId w:val="792218715"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Mieter: Rückforderung prüfen, aber Einzelfallbewertung
 notwendig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2365,51 +2365,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="179387657">
+  <w:abstractNum w:abstractNumId="792218715">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2474,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="991951565">
+  <w:abstractNum w:abstractNumId="376725168">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2583,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="245448414">
+  <w:abstractNum w:abstractNumId="486035798">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="967025886">
+  <w:abstractNum w:abstractNumId="217144148">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="489539209">
+  <w:abstractNum w:abstractNumId="931546228">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,137 +2910,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66179137">
+  <w:abstractNum w:abstractNumId="36682007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63680907">
+    <w:lvl w:ilvl="0" w:tplc="63507655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63680907" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63507655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66179136">
+  <w:abstractNum w:abstractNumId="36682006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44515996">
+    <w:lvl w:ilvl="0" w:tplc="63041063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3792,70 +3792,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66179136">
-    <w:abstractNumId w:val="66179136"/>
+  <w:num w:numId="36682006">
+    <w:abstractNumId w:val="36682006"/>
   </w:num>
-  <w:num w:numId="66179137">
-    <w:abstractNumId w:val="66179137"/>
+  <w:num w:numId="36682007">
+    <w:abstractNumId w:val="36682007"/>
   </w:num>
-  <w:num w:numId="489539209">
-    <w:abstractNumId w:val="489539209"/>
+  <w:num w:numId="931546228">
+    <w:abstractNumId w:val="931546228"/>
   </w:num>
-  <w:num w:numId="967025886">
-    <w:abstractNumId w:val="967025886"/>
+  <w:num w:numId="217144148">
+    <w:abstractNumId w:val="217144148"/>
   </w:num>
-  <w:num w:numId="245448414">
-    <w:abstractNumId w:val="245448414"/>
+  <w:num w:numId="486035798">
+    <w:abstractNumId w:val="486035798"/>
   </w:num>
-  <w:num w:numId="991951565">
-    <w:abstractNumId w:val="991951565"/>
+  <w:num w:numId="376725168">
+    <w:abstractNumId w:val="376725168"/>
   </w:num>
-  <w:num w:numId="179387657">
-    <w:abstractNumId w:val="179387657"/>
+  <w:num w:numId="792218715">
+    <w:abstractNumId w:val="792218715"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4666,51 +4666,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId265827199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId609902262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId421856940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId673203578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>