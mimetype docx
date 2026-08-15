--- v3 (2026-06-30)
+++ v4 (2026-08-15)
@@ -15,52 +15,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="16541071" w:name="document"/>
-    <w:bookmarkEnd w:id="16541071"/>
+    <w:bookmarkStart w:id="83513388" w:name="document"/>
+    <w:bookmarkEnd w:id="83513388"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1186796 | Karin Zahiragic - Andrea
 Weisert | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
@@ -331,64 +331,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71590674" w:name="note1"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="7579511895469" w:name="note1"/>
+            <w:bookmarkStart w:id="35477852" w:name="note1"/>
+            <w:bookmarkEnd w:id="35477852"/>
+            <w:bookmarkStart w:id="8916837500444" w:name="note1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7579511895469"/>
+            <w:bookmarkEnd w:id="8916837500444"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -427,64 +427,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47043974" w:name="note2"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="9744478824710" w:name="note2"/>
+            <w:bookmarkStart w:id="24237286" w:name="note2"/>
+            <w:bookmarkEnd w:id="24237286"/>
+            <w:bookmarkStart w:id="3803111773809" w:name="note2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9744478824710"/>
+            <w:bookmarkEnd w:id="3803111773809"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -628,64 +628,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25217131" w:name="note3"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="539357913238" w:name="note3"/>
+            <w:bookmarkStart w:id="58621436" w:name="note3"/>
+            <w:bookmarkEnd w:id="58621436"/>
+            <w:bookmarkStart w:id="6816961249720" w:name="note3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="539357913238"/>
+            <w:bookmarkEnd w:id="6816961249720"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,64 +894,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40404030" w:name="note4"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="409191756356" w:name="note4"/>
+            <w:bookmarkStart w:id="70120311" w:name="note4"/>
+            <w:bookmarkEnd w:id="70120311"/>
+            <w:bookmarkStart w:id="8866376422530" w:name="note4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="409191756356"/>
+            <w:bookmarkEnd w:id="8866376422530"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1068,64 +1068,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72875788" w:name="note5"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="3456764521387" w:name="note5"/>
+            <w:bookmarkStart w:id="76130760" w:name="note5"/>
+            <w:bookmarkEnd w:id="76130760"/>
+            <w:bookmarkStart w:id="6020460831960" w:name="note5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3456764521387"/>
+            <w:bookmarkEnd w:id="6020460831960"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1319,64 +1319,64 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="90239013" w:name="note6"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1759708777292" w:name="note6"/>
+            <w:bookmarkStart w:id="8999094" w:name="note6"/>
+            <w:bookmarkEnd w:id="8999094"/>
+            <w:bookmarkStart w:id="2094851831216" w:name="note6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1759708777292"/>
+            <w:bookmarkEnd w:id="2094851831216"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1393,132 +1393,132 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio des VfGH (24.06.2025, G170/2024-17,
 G37-38/2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="217144148"/>
+                <w:numId w:val="171558062"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 2 Z 4 KSchG ist nicht
 verfassungswidrig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="217144148"/>
+                <w:numId w:val="171558062"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilt für Ziel- und Dauerschuldverhältnisse (zB Werkvertrag,
 Mietvertrag).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="217144148"/>
+                <w:numId w:val="171558062"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbraucher soll vor überraschenden/ungerechtfertigten
 Preiserhöhungen geschützt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="217144148"/>
+                <w:numId w:val="171558062"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Einzelfall kann allerdings nicht automatisch von einer
 Nichtigkeit der Wertsicherungsklausel und damit verbundenen
 Rückforderung der geltend gemachten Erhöhungen, ausgegangen werden,
 dazu muss man den gesamten Vertrag und die Verhältnisse
 überprüfen.</w:t>
             </w:r>
           </w:p>
@@ -1613,79 +1613,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OGH-Entscheidung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (30.07.2025, 10 Ob 15/25s):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="486035798"/>
+                <w:numId w:val="640998085"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klarstellung: § 6 Abs 2 Z 4 KSchG nicht
 anwendbar auf Dauerschuldverhältnisse, die länger als 2 Monate
 dauern (zB Mietverträge)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="486035798"/>
+                <w:numId w:val="640998085"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachdem Wohnungsmietverträgen in der Regel mindestens drei
 Jahre andauern müssen (zumindest im Teil und Vollanwendungsbereich
 des MRG) können Wertsicherungsklauseln nur aufgrund der allgemeinen
 Grundsätze für Vertragsbestimmungen geprüft werden und sind nicht
 „automatisch“ anfechtbar, weil der 2-Monate-Hinweis nicht enthalten
 ist.</w:t>
             </w:r>
@@ -1693,214 +1693,214 @@
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiele: (aus Verbandsklagen entnommen) für unzulässige
 Klauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare, mehrdeutige oder versteckt formulierte Klausel – es
 fehlen konkrete Bezugsgrößen oder Stichtage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sittenwidrigkeit bzw unangemessene Benachteiligung: Klausel
 verschiebt Preisrisiken unverhältnismäßig zulasten einer
 Partei</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einseitigkeit: Klausel sieht nur Mietzinserhöhungen vor, stellt
 aber keine entsprechende Senkung bei Indexrückgang in Aussicht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare Ersatzindexregelung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückwirkende Anpassung: Klausel bezieht bereits vor
 Vertragsabschluss eingetretene Indexänderungen ein (das Verwenden
 einer zuletzt verlautbarten Indexzahl ist nicht problematisch)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kein sachlicher Index: statt Verbraucherpreisindex wird der
 Baukostenindex verwendet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="376725168"/>
+                <w:numId w:val="883143116"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intransparente Formulierungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
@@ -1943,104 +1943,104 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxistipp:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="792218715"/>
+                <w:numId w:val="157870702"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klare, eindeutige Formulierung mit Stichtag für erste
 Anpassung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="792218715"/>
+                <w:numId w:val="157870702"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Empfehlenswert: nur jährliche Anpassung, nicht monatlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="792218715"/>
+                <w:numId w:val="157870702"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Mieter: Rückforderung prüfen, aber Einzelfallbewertung
 notwendig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2365,51 +2365,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="792218715">
+  <w:abstractNum w:abstractNumId="157870702">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2474,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="376725168">
+  <w:abstractNum w:abstractNumId="883143116">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2583,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="486035798">
+  <w:abstractNum w:abstractNumId="640998085">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="217144148">
+  <w:abstractNum w:abstractNumId="171558062">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="931546228">
+  <w:abstractNum w:abstractNumId="260380542">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,137 +2910,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36682007">
+  <w:abstractNum w:abstractNumId="98798123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63507655">
+    <w:lvl w:ilvl="0" w:tplc="80400567">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63507655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80400567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36682006">
+  <w:abstractNum w:abstractNumId="98798122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63041063">
+    <w:lvl w:ilvl="0" w:tplc="56654072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3792,70 +3792,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36682006">
-    <w:abstractNumId w:val="36682006"/>
+  <w:num w:numId="98798122">
+    <w:abstractNumId w:val="98798122"/>
   </w:num>
-  <w:num w:numId="36682007">
-    <w:abstractNumId w:val="36682007"/>
+  <w:num w:numId="98798123">
+    <w:abstractNumId w:val="98798123"/>
   </w:num>
-  <w:num w:numId="931546228">
-    <w:abstractNumId w:val="931546228"/>
+  <w:num w:numId="260380542">
+    <w:abstractNumId w:val="260380542"/>
   </w:num>
-  <w:num w:numId="217144148">
-    <w:abstractNumId w:val="217144148"/>
+  <w:num w:numId="171558062">
+    <w:abstractNumId w:val="171558062"/>
   </w:num>
-  <w:num w:numId="486035798">
-    <w:abstractNumId w:val="486035798"/>
+  <w:num w:numId="640998085">
+    <w:abstractNumId w:val="640998085"/>
   </w:num>
-  <w:num w:numId="376725168">
-    <w:abstractNumId w:val="376725168"/>
+  <w:num w:numId="883143116">
+    <w:abstractNumId w:val="883143116"/>
   </w:num>
-  <w:num w:numId="792218715">
-    <w:abstractNumId w:val="792218715"/>
+  <w:num w:numId="157870702">
+    <w:abstractNumId w:val="157870702"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4666,51 +4666,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId421856940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId673203578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId707473872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId245752141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>