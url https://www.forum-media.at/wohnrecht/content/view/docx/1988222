--- v4 (2026-08-15)
+++ v5 (2026-09-29)
@@ -15,103 +15,107 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="83513388" w:name="document"/>
-    <w:bookmarkEnd w:id="83513388"/>
+    <w:bookmarkStart w:id="28712284" w:name="document"/>
+    <w:bookmarkEnd w:id="28712284"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 1186796 | Karin Zahiragic - Andrea
 Weisert | Muster | Textbaustein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Wertsicherung: Änderungen nach dem 5. MILG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vollanwendungsbereich MRG, Richtwertmietzins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der vereinbarte Hauptmietzins wird „wertgesichert gem § 1
 Abs 2 und Abs 3 MieWeG“ vereinbart.</w:t>
       </w:r>
@@ -206,50 +210,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die durch die Wertsicherung eingetretene Erhöhung des Mietzinses
 wird dem Mieter vom Vermieter schriftlich bekannt gegeben, dies
 spätestens 14 Tage vor dem Zeitraum, zu dem dann der Mieter zur
 Bezahlung des erhöhten Betrages verpflichtet ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Teilanwendungsbereich MRG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Hauptmietzins beträgt monatlich EUR … zuzüglich
 Umsatzsteuer und wird „wertgesichert gem § 1 Abs 2 des
 Mieten-Wertsicherungsgesetzes“ vereinbart:</w:t>
@@ -289,106 +295,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die durch die Wertsicherung eingetretene Erhöhung des Mietzinses
 wird dem Mieter vom Vermieter schriftlich bekannt gegeben, dies
 spätestens 14 Tage vor dem Zinstermin, zu dem dann der Mieter zur
 Bezahlung des erhöhten Betrages verpflichtet ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmerkungen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35477852" w:name="note1"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="40187581" w:name="note1"/>
+            <w:bookmarkEnd w:id="40187581"/>
+            <w:bookmarkStart w:id="8829790686405" w:name="note1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[1]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8916837500444"/>
+            <w:bookmarkEnd w:id="8829790686405"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -427,139 +437,145 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24237286" w:name="note2"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="35787087" w:name="note2"/>
+            <w:bookmarkEnd w:id="35787087"/>
+            <w:bookmarkStart w:id="3094581861075" w:name="note2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3803111773809"/>
+            <w:bookmarkEnd w:id="3094581861075"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wertsicherung im Vollanwendungsbereich MRG,
 Richtwertmietzins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mit dem 5. MILG ist auch § 5 Abs 2 Richtwertgesetz
 geändert worden. Diese Änderung sieht im Wesentlichen vor, dass die
 gesetzliche Valorisierung der mietrechtlichen Kategoriebeträge und
 der mietrechtlichen Richtwerte mit der Systematik des MieWeG
 gleichgeschaltet wird. Dies heißt: Es gibt im Jahr 2026 eine
 Anhebungsgrenze von 1 % und im Jahr 2027 eine solche von
 2 % gibt. Ab dem Jahr 2028 wird bei einer Vorjahresinflation
 von mehr als 3 % der Teil, der 3 % übersteigt, im Rahmen
 der Mietzinserhöhung nur zur Hälfte berücksichtigt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiel:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -628,90 +644,94 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="58621436" w:name="note3"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="94190052" w:name="note3"/>
+            <w:bookmarkEnd w:id="94190052"/>
+            <w:bookmarkStart w:id="6717233237969" w:name="note3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[3]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6816961249720"/>
+            <w:bookmarkEnd w:id="6717233237969"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wertsicherung im Teilanwendungsbereich des MRG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -894,64 +914,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="70120311" w:name="note4"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="70401140" w:name="note4"/>
+            <w:bookmarkEnd w:id="70401140"/>
+            <w:bookmarkStart w:id="9992424966337" w:name="note4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[4]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8866376422530"/>
+            <w:bookmarkEnd w:id="9992424966337"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1068,64 +1090,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="76130760" w:name="note5"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="53021107" w:name="note5"/>
+            <w:bookmarkEnd w:id="53021107"/>
+            <w:bookmarkStart w:id="3275652194689" w:name="note5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[5]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6020460831960"/>
+            <w:bookmarkEnd w:id="3275652194689"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -1319,243 +1343,251 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8999094" w:name="note6"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="1407136" w:name="note6"/>
+            <w:bookmarkEnd w:id="1407136"/>
+            <w:bookmarkStart w:id="8332713107003" w:name="note6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[6]</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2094851831216"/>
+            <w:bookmarkEnd w:id="8332713107003"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="156" w:type="dxa"/>
               <w:left w:w="0" w:type="auto"/>
               <w:bottom w:w="78" w:type="dxa"/>
               <w:right w:w="0" w:type="auto"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
               <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="363A40"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Neue VfGH- &amp; OGH-Erkenntnisse zu
 Wertsicherungsklauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio des VfGH (24.06.2025, G170/2024-17,
 G37-38/2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="171558062"/>
+                <w:numId w:val="108666276"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">§ 6 Abs 2 Z 4 KSchG ist nicht
 verfassungswidrig.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="171558062"/>
+                <w:numId w:val="108666276"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilt für Ziel- und Dauerschuldverhältnisse (zB Werkvertrag,
 Mietvertrag).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="171558062"/>
+                <w:numId w:val="108666276"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbraucher soll vor überraschenden/ungerechtfertigten
 Preiserhöhungen geschützt werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="171558062"/>
+                <w:numId w:val="108666276"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Einzelfall kann allerdings nicht automatisch von einer
 Nichtigkeit der Wertsicherungsklausel und damit verbundenen
 Rückforderung der geltend gemachten Erhöhungen, ausgegangen werden,
 dazu muss man den gesamten Vertrag und die Verhältnisse
 überprüfen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1580,467 +1612,479 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Am 30.07.2025 entschied der OGH (10 Ob 15/25s) in
 bemerkenswerter Abkehr von den bisherigen Entscheidungen in einem
 „Wertsicherungsklausel-Prüfungsfall“ und schaffte damit Klarheit
 für alle künftigen Streite bezüglich Anwendung der infrage
 gestellten KSchG- Bestimmung.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusio der </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OGH-Entscheidung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (30.07.2025, 10 Ob 15/25s):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="640998085"/>
+                <w:numId w:val="138285086"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klarstellung: § 6 Abs 2 Z 4 KSchG nicht
 anwendbar auf Dauerschuldverhältnisse, die länger als 2 Monate
 dauern (zB Mietverträge)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="640998085"/>
+                <w:numId w:val="138285086"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachdem Wohnungsmietverträgen in der Regel mindestens drei
 Jahre andauern müssen (zumindest im Teil und Vollanwendungsbereich
 des MRG) können Wertsicherungsklauseln nur aufgrund der allgemeinen
 Grundsätze für Vertragsbestimmungen geprüft werden und sind nicht
 „automatisch“ anfechtbar, weil der 2-Monate-Hinweis nicht enthalten
 ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Beispiele: (aus Verbandsklagen entnommen) für unzulässige
 Klauseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare, mehrdeutige oder versteckt formulierte Klausel – es
 fehlen konkrete Bezugsgrößen oder Stichtage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sittenwidrigkeit bzw unangemessene Benachteiligung: Klausel
 verschiebt Preisrisiken unverhältnismäßig zulasten einer
 Partei</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Einseitigkeit: Klausel sieht nur Mietzinserhöhungen vor, stellt
 aber keine entsprechende Senkung bei Indexrückgang in Aussicht</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unklare Ersatzindexregelung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückwirkende Anpassung: Klausel bezieht bereits vor
 Vertragsabschluss eingetretene Indexänderungen ein (das Verwenden
 einer zuletzt verlautbarten Indexzahl ist nicht problematisch)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kein sachlicher Index: statt Verbraucherpreisindex wird der
 Baukostenindex verwendet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="883143116"/>
+                <w:numId w:val="78595168"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Intransparente Formulierungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Individualverträge sind andere Maßstäbe anzusetzen, es kommt
 – wie immer – auf den Einzelfall und die Verhältnisse an.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxistipp:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="157870702"/>
+                <w:numId w:val="376094853"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Klare, eindeutige Formulierung mit Stichtag für erste
 Anpassung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="157870702"/>
+                <w:numId w:val="376094853"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Empfehlenswert: nur jährliche Anpassung, nicht monatlich</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="157870702"/>
+                <w:numId w:val="376094853"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Für Mieter: Rückforderung prüfen, aber Einzelfallbewertung
 notwendig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2365,51 +2409,51 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="157870702">
+  <w:abstractNum w:abstractNumId="376094853">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2474,51 +2518,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="883143116">
+  <w:abstractNum w:abstractNumId="78595168">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2583,51 +2627,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="640998085">
+  <w:abstractNum w:abstractNumId="138285086">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2692,51 +2736,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="171558062">
+  <w:abstractNum w:abstractNumId="108666276">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2801,51 +2845,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="260380542">
+  <w:abstractNum w:abstractNumId="106488663">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val=""/>
@@ -2910,137 +2954,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val=""/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98798123">
+  <w:abstractNum w:abstractNumId="27614694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80400567">
+    <w:lvl w:ilvl="0" w:tplc="89230792">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80400567" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89230792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98798122">
+  <w:abstractNum w:abstractNumId="27614693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56654072">
+    <w:lvl w:ilvl="0" w:tplc="74639513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3792,70 +3836,70 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98798122">
-    <w:abstractNumId w:val="98798122"/>
+  <w:num w:numId="27614693">
+    <w:abstractNumId w:val="27614693"/>
   </w:num>
-  <w:num w:numId="98798123">
-    <w:abstractNumId w:val="98798123"/>
+  <w:num w:numId="27614694">
+    <w:abstractNumId w:val="27614694"/>
   </w:num>
-  <w:num w:numId="260380542">
-    <w:abstractNumId w:val="260380542"/>
+  <w:num w:numId="106488663">
+    <w:abstractNumId w:val="106488663"/>
   </w:num>
-  <w:num w:numId="171558062">
-    <w:abstractNumId w:val="171558062"/>
+  <w:num w:numId="108666276">
+    <w:abstractNumId w:val="108666276"/>
   </w:num>
-  <w:num w:numId="640998085">
-    <w:abstractNumId w:val="640998085"/>
+  <w:num w:numId="138285086">
+    <w:abstractNumId w:val="138285086"/>
   </w:num>
-  <w:num w:numId="883143116">
-    <w:abstractNumId w:val="883143116"/>
+  <w:num w:numId="78595168">
+    <w:abstractNumId w:val="78595168"/>
   </w:num>
-  <w:num w:numId="157870702">
-    <w:abstractNumId w:val="157870702"/>
+  <w:num w:numId="376094853">
+    <w:abstractNumId w:val="376094853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -4666,51 +4710,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId707473872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId245752141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId295500639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId544193544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>