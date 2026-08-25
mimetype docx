--- v0 (2026-04-07)
+++ v1 (2026-08-25)
@@ -15,124 +15,130 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:bookmarkStart w:id="11422510" w:name="document"/>
-    <w:bookmarkEnd w:id="11422510"/>
+    <w:bookmarkStart w:id="32826661" w:name="document"/>
+    <w:bookmarkEnd w:id="32826661"/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="363A40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokument-ID: 627715 | Markus Bulgarini - Karin
-Zahiragic - WEKA (red) | Muster | Vertragsmuster</w:t>
+Zahiragic - FORUM Media (red) | Muster | Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="340" w:after="220" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsmuster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompromiss-Vertragsmuster für einen Mietvertrag über ein
 Geschäftslokal (Vertragsabschluss nach 01.01.1994) – kein
 KSchG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="240" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Mietvertrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">abgeschlossen am untenstehenden Tag zwischen</w:t>
       </w:r>
     </w:p>
@@ -165,50 +171,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">vertreten durch … als Geschäftsführer, geboren am …, …
 [Adresse]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">im Folgenden kurz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">„Mieter“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> genannt einerseits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -239,97 +247,101 @@
         <w:t xml:space="preserve">2. …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">[Vor- und Zuname, Adresse]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">im Folgenden kurz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">„Vermieter“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> genannt
 andererseits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wie folgt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Mietgegenstand</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -672,101 +684,107 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beschaffung allfälliger verwaltungsbehördlicher
 Bewilligungen für diese Nutzung obliegt dem Mieter, dem im Fall
 ihrer Nichterlangung keine wie immer gearteten Ansprüche gegen den
 Vermieter zustehen, soweit sich die Bewilligung nicht auf den
 Vermieter nach § 3 MRG zwingend treffende Erhaltungsmaßnahmen
 bezieht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Mietdauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bei diesem Typ ist bei Verträgen, die nach dem 30.06.2000
 geschlossen werden, jede beliebige Befristung rechtswirksam
 (§ 29 Abs 1 Z 3 lit a MRG). Der Befristung wird
 damit weder eine Ober- noch eine Untergrenze gesetzt. Die
 Befristung ist allerdings nur rechtswirksam, wenn sie schriftlich
 erfolgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 1: Befristetes Mietverhältnis ohne Kündigungsrecht</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:left w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:bottom w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:right w:val="nil" w:color="277DB9" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -834,132 +852,138 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Mietverhältnis beginnt am … [Datum] und wird auf … [Anzahl
 der Jahre] Jahre abgeschlossen. Es endet daher, ohne dass es einer
 Aufkündigung bedürfte, am … [Datum].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Das Mietverhältnis kann jedoch einvernehmlich zeitlich unbegrenzt
 und beliebig oft schriftlich verlängert werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach dem Ablauf der Mietdauer darf keinesfalls Zins vorgeschrieben
 werden, sondern es muss binnen 14 Tagen ab dem letzten Tag des
 Mietverhältnisses bereits die Räumungsklage eingebracht werden.
 Erfolgt dies nicht, so entsteht durch die widerspruchslose
 Entgegennahme des Mietzinses stillschweigend ein unbefristetes
 Mietverhältnis (§ 29 Abs 3 MRG). Allerdings kann der
 Vermieter schon vor Ablauf der Mietdauer einen Übergabeauftrag beim
 zuständigen Bezirksgericht beantragen. Entnimmt man aus Äußerungen
 des Mieters, dass er das Mietobjekt nicht freiwillig räumen wird,
 könnte man bereits ab diesem Zeitpunkt – also lange vor Ablauf der
 Mietdauer – mit dem Übergabeauftrag einen gerichtlichen
 Exekutionstitel (Räumungstitel) erwirken (§ 567 ZPO –
 Antragstellung frühestens 6 Monate vor Vertragsende).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 2: Unbefristetes Mietverhältnis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:left w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:bottom w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:right w:val="nil" w:color="277DB9" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1106,123 +1130,129 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Mietverhältnis kann von den Vertragsteilen unter Einhaltung
 einer einmonatigen/vierteljährigen/halbjährigen Kündigungsfrist auf
 den letzten Tag eines jeden Monats/Kalendervierteljahres (31. März,
 30. Juni, 30. September, 31. Dezember)/Kalenderjahres gerichtlich
 aufgekündigt werden, vom Mieter jedoch auch außergerichtlich und
 schriftlich.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Vereinbarung der Kündigungsfrist steht den Vertragsparteien
 frei.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Mietobjekte, die dem MRG ganz oder teilweise unterliegen, können
 entweder einvernehmlich aufgelöst (Zustimmung aller Parteien) oder
 ansonsten auch vom Mieter gerichtlich als auch außergerichtlich
 schriftlich aufgekündigt werden, vom Vermieter jedoch nur
 gerichtlich.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Die Vereinbarung einer längeren Kündigungsfrist kann im Interesse
 ausreichender Zeit für die Nachmietersuche bzw die Suche nach einem
 Ersatzobjekt interessant sein. Aufgrund der Beschränkung der
 Kündigungsgründe des Vermieters durch § 30 MRG begünstigt eine
 längere Kündigungsfrist den Vermieter.</w:t>
             </w:r>
           </w:p>
@@ -1329,136 +1359,144 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter/der Vermieter verzichtet jedoch innerhalb der ersten
 … Jahre, gerechnet ab Beginn des Mietverhältnisses, auf die
 Ausübung des Kündigungsrechts.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Damit wird eine Mindestbindung des Mieters oder des Vermieters
 erzielt. Die Vereinbarung des Kündigungsverzichts ist unbeschränkt
 wirksam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Mietzins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Nach § 16 Abs 1 MRG ist der höchstzulässige Mietzins der
 Größe, Art, Beschaffenheit, Lage, Ausstattungs- und
 Erhaltungszustand angemessene Betrag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die Betriebskostenbestimmungen des §§ 21 ff MRG finden
 uneingeschränkt Anwendung.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
@@ -1615,50 +1653,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Hauptmietzins beträgt monatlich EUR … [Betrag]
 zuzüglich Umsatzsteuer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante: Befristetes Mietverhältnis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:left w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:bottom w:val="nil" w:color="277DB9" w:sz="0"/>
           <w:right w:val="nil" w:color="277DB9" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1727,50 +1767,52 @@
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Gem § 16 Abs 7 MRG wird für die Dauer der Befristung
 ein um 25 % reduzierter Hauptmietzins, das sind EUR …
 [Betrag] vereinbart. Der Hauptmietzins ohne Befristungsabschlag
 beträgt EUR … [Betrag].</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="277DB9"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Beim befristeten Mietverhältnis ist für den Vermieter wichtig, dass
 der Hauptmietzins und der während der Dauer des Bestehens eines
 befristeten Mietvertrages vereinbarte, um 25 % reduzierte
 Mietzins ziffernmäßig gegenübergestellt werden; nur dann kann im
 Fall einer späteren Umwandlung in ein unbefristetes
 Hauptmietverhältnis auch der volle Hauptmietzins verlangt
 werden.</w:t>
@@ -1890,50 +1932,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Als Wertmaßstab dient der von der Bundesanstalt Statistik
 Austria monatlich verlautbarte Index der Verbraucherpreise 2015.
 Schwankungen der Indexzahlen nach oben oder unten sind jedes Mal zu
 berücksichtigen, sobald sie das Ausmaß von 5 % erreichen.
 Dieser 5%ige Spielraum ist erstmals auf der Basis jener Indexzahl,
 welche für den Monat … [Angabe des Monats] Geltung hat, zu
 berechnen. Der nach jeder 5%igen Indexänderung neu errechnete
 Mietzins ist in der gleichen Höhe solange zu entrichten, bis eine
 weitere Indexveränderung von mindestens 5 % eintritt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Normalerweise wird die Indexzahl des Monats des Vertragsabschlusses
 gewählt werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2321,87 +2365,91 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Gesamtmietzins ist bargeldlos zahlbar am Fünften eines jeden
 Monats im Voraus auf ein vom Vermieter bekannt zu gebendes Konto zu
 überweisen, wobei die valutagerechte Gutschrift am Fünften des
 Monats durch einen geeigneten Dauerauftrag von einem Bankkonto
 zugunsten des Vermieters sicherzustellen ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Kommt aufgrund des Mietgegenstandes das MRG zur Anwendung, ist der
 Mietzins am Fünften des Kalendermonats zu entrichten, sofern kein
 späterer Zahlungstermin vereinbart ist (§ 15 Abs 3 MRG).
 Es darf kein früherer Zahlungstermin vereinbart werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Wird der Mietzins durch Banküberweisung entrichtet, so hat der
 Mieter dafür Sorge zu tragen, dass der geschuldete Betrag am
 Fälligkeitstag bereits auf dem Konto des Vermieters wertgestellt
 ist. Der Vermieter trägt die Gefahr für die Verzögerung und das
 Unterbleiben der Gutschrift, sofern die Ursache dafür nicht beim
 Bankinstitut liegt.</w:t>
             </w:r>
@@ -2517,50 +2565,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Es wird vereinbart, dass der Mieter gegenüber dem Vermieter
 vermeintliche oder tatsächlich bestehende Gegenforderungen nicht
 mit dem Mietzins, den Betriebskosten oder sonstigen dem Vermieter
 zustehenden Ansprüchen aufrechnen darf (Kompensationsverbot), es
 sei denn, Gegenforderungen sind vom Vermieter schriftlich anerkannt
 oder rechtskräftig festgestellt worden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Aufgrund dieser Regelung muss vorerst Zahlung geleistet werden,
 auch wenn sich im Nachhinein herausstellt, dass ein berechtigter
 Einwand erhoben wurde.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2657,50 +2707,52 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter erklärt, aus zeitweiligen Störungen der Wasser-,
 Strom- und Gaszufuhr, Gebrechen an der Lichtleitung, Störungen im
 Betrieb der Aufzüge, der Zentralheizungs- und Kühlanlage und
 ähnlichen Störungen und Gebrechen gegenüber dem Vermieter keine
 Rechtsfolgen abzuleiten, sofern der Vermieter solche Störungen
 nicht verschuldet hat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Kaution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2792,50 +2844,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter übergibt dem Vermieter bei Abschluss dieses
 Mietvertrags als Kaution einen Geldbetrag in Höhe von EUR …
 [Betrag]/ein Überbringersparbuch über EUR … [Betrag], das
 nicht durch ein Losungswort gesichert oder in anderer Weise in
 seiner Verwertbarkeit beschränkt ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Nach der Rechtsprechung ist im Vollanwendungsbereich grundsätzlich
 eine Kaution in Höhe von sechs Bruttomonatsmieten zulässig; eine
 höhere Kaution bedarf eines besonderen Sicherstellungsinteresses.
 Sollte ein solches bestehen, sollte dieses auch unbedingt im
 Mietvertrag als Grund für eine höhere Kaution festgehalten
 werden.</w:t>
             </w:r>
@@ -3246,50 +3300,52 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zurückstellung wird – sofern keine Beschädigungen am
 Mietobjekt bestehen – unverzüglich nach Rückstellung des
 Mietobjekts fällig. Sollten hingegen Beschädigungen am
 Bestandobjekt bestehen, wird die Rückzahlung der Kaution erst nach
 einer angemessenen Frist zur Feststellung der Kosten der Behebung
 dieser Beschädigungen fällig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Übergabe/Übernahme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3382,50 +3438,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Er bestätigt gleichzeitig, dass sich der Mietgegenstand seiner
 Ansicht nach bei Übergabe in einem sehr guten und brauchbaren
 Zustand befunden hat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Instandhaltung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3653,50 +3711,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Verlegung zusätzlicher Energie- und Nachrichtenleitungen und
 anderer technischer Einrichtungen im Inneren des Mietgegenstandes
 und auch in den allgemeinen Teilen des Hauses ist, sofern solche
 Installationen nicht vom Gesetz ausdrücklich erlaubt sind, nur mit
 schriftlicher Zustimmung des Vermieters statthaft. Leitungen sind
 unter Putz zu verlegen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Grundsätzlich kann es einem Mieter im ortsüblichen Ausmaß nicht
 untersagt werden, solche Leitungen zu verlegen, allerdings wird die
 Formulierung zur beträchtlichen Einschränkung derartiger Vorhaben
 dienlich sein.</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3797,50 +3857,52 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Dem Mieter ist es ausdrücklich untersagt, Geräte aller Art zu
 installieren, welche nicht den zum jeweiligen Zeitpunkt gültigen
 Sicherheitsvorschriften entsprechen. Insbesondere dürfen Strom- und
 Gasgeräte nicht angeschlossen werden, welche nicht den
 österreichischen Sicherheitsstandards entsprechen (ÖVE udgl).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Benützung des
 Mietgegenstandes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -4771,50 +4833,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter ist berechtigt, in ortsüblicher Weise und im
 Einvernehmen mit dem Vermieter Schilder, Firmentafeln und
 Reklametafeln sowie Rundfunk- und Satellitenempfangsanlagen am
 Mietgegenstand anzubringen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Rückgabe</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5042,50 +5106,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Fall verspäteter Übergabe schuldet der Mieter dem Vermieter
 ein Benützungsentgelt in der Höhe des zuletzt geschuldeten
 Mietzinses bis zu dem der tatsächlichen Übergabe folgenden
 Monatsletzten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Weitergabe</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5154,91 +5220,95 @@
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter ist verpflichtet, dem Vermieter die Veräußerung oder
 Verpachtung des im Mietgegenstand betriebenen Unternehmens
 unverzüglich anzuzeigen. Die Anzeige hat schriftlich zu
 erfolgen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">§ 12a MRG gibt dem Mieter das Recht, die Mietrechte zB in eine
 Gesellschaft einzubringen oder das im Mietgegenstand betriebene
 Unternehmen zu veräußern, ohne dass der Vermieter den Mietvertrag
 wegen Weitergabe kündigen kann. Der Vermieter ist allerdings
 berechtigt, in allen Anwendungsfällen des § 12a MRG den
 Mietzins auf das angemessene Niveau anzuheben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Vereinbarte Kündigungsgründe und
 Vertragsauflösung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
@@ -5309,50 +5379,52 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Neben den im Gesetz vorgesehenen Kündigungsgründen wird als
 wichtiger Kündigungsgrund seitens des Vermieters gem § 30
 Abs 2 Z 13 MRG vereinbart, dass im Fall eines Verkaufes
 der Liegenschaft der Vermieter den Mietvertrag aufkündigen
 kann.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Der Benützer dieses Musters beachte, dass eine Kündigung
 grundsätzlich nur nach den wenigen gesetzlichen Kündigungsgründen
 möglich ist und allenfalls nach dem hier dargestellten
 Kündigungsgrund.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5507,50 +5579,52 @@
               <w:t xml:space="preserve">Zusätzlich zu den gesetzlichen, in § 30 MRG genannten
 Kündigungsgründen vereinbaren die Vertragsparteien
 gem § 30 Abs 2 Z 13 MRG folgenden für den
 Vermieter wichtigen Kündigungsgrund. Der Vermieter ist zur
 Kündigung berechtigt, wenn über das Vermögen des Mieters ein
 Insolvenzverfahren in erster Instanz eröffnet wurde bzw ein
 Insolvenzantrag mangels kostendeckenden Vermögens abgewiesen
 wurde.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Kosten und Gebühren</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5617,50 +5691,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die mit der Errichtung dieses Vertrages verbundenen Kosten trägt
 der Vermieter.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweis:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Seit dem Erkenntnis des OGH (wobl 1993/125 zust </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -5835,107 +5911,113 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Zum Zwecke der Gebührenbemessung wird festgestellt, dass der auf
 den Mietgegenstand entfallende geschätzte Gesamtmietzins
 einschließlich der Betriebskosten und öffentlichen Abgaben für das
 Jahr EUR … [Betrag] inklusive Umsatzsteuer beträgt, woraus
 seitens des Mieters keine Beschränkung der Entgelthöhe abgeleitet
 werden kann.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Schlüssel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Vermieter übergibt dem Mieter anlässlich des
 Vertragsabschlusses einen Satz Schlüssel, weitere Schlüssel hat der
 Mieter auf eigene Kosten herstellen zu lassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Mietzinsvorauszahlung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dieser mögliche Zusatz sollte nur nach besonderer Abschätzung des
 Risikos und Rücksprache mit geeigneten Beratern in den Vertrag
 aufgenommen werden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6015,89 +6097,93 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Mieter leistet eine Mietzinsvorauszahlung in Höhe von
 EUR … [Betrag].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Vorauszahlung deckt den Hauptmietzins exklusive
 Betriebskosten für den Zeitraum bis zum … [Datum]. Ab diesem Tag
 gelten die weiter oben vereinbarten Bestimmungen über Fälligkeiten
 und Zahlungsmodalitäten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="105" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Variante 2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Durch diese Vorauszahlung wird ein Anteil von monatlich
 EUR … [Betrag] auf den Mietzins für den Zeitraum bis zum …
 [Datum] vorausgeleistet und ist nur die Differenz zum vereinbarten
@@ -6112,82 +6198,86 @@
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach Ablauf des genannten Zeitraumes gelten die weiter oben
 vereinbarten Modalitäten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="277DB9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auch für Mietzinsvorauszahlungen gelten die Bestimmungen des
 § 16 Abs 1 MRG (siehe Hinweis 1 zu Punkt 3). Daher kann
 auf diesem Weg nur die Fälligkeit vorverlegt, aber keine
 betragliche Erhöhung erreicht werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Sonstiges</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil" w:color="363A40" w:sz="0"/>
           <w:left w:val="nil" w:color="363A40" w:sz="0"/>
           <w:bottom w:val="nil" w:color="363A40" w:sz="0"/>
           <w:right w:val="nil" w:color="363A40" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6361,89 +6451,93 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Vertragsparteien halten fest, dass mündliche Nebenabreden zu
 diesem Vertrag nicht bestehen und Modifikationen dieses Vertrages
 nur in schriftlicher Form erfolgen können. Dies gilt selbst für
 eine Vereinbarung, gemäß welcher von der Schriftform abgegangen
 wird. Erklärungen des Mieters können dem Vermieter gegenüber nur
 schriftlich abgegeben werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Gerichtsstand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für alle Streitigkeiten aus dem Bestandverhältnis wird die
 Zuständigkeit des sachlich in Betracht kommenden Gerichts in …
 [Angabe des Gerichts] vereinbart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="400" w:after="60" w:line="346" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="363A40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Ausfertigungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="140" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Vertrag wird in zweifacher Ausfertigung errichtet, deren
 eine für den Vermieter, die andere für den Mieter bestimmt ist.</w:t>
       </w:r>
@@ -6805,137 +6899,137 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00E73211" w:rsidRDefault="00E73211">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87731838">
+  <w:abstractNum w:abstractNumId="66042767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88451807">
+    <w:lvl w:ilvl="0" w:tplc="49235299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88451807" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49235299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87731837">
+  <w:abstractNum w:abstractNumId="66042766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66746451">
+    <w:lvl w:ilvl="0" w:tplc="57838274">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7687,55 +7781,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87731837">
-    <w:abstractNumId w:val="87731837"/>
+  <w:num w:numId="66042766">
+    <w:abstractNumId w:val="66042766"/>
   </w:num>
-  <w:num w:numId="87731838">
-    <w:abstractNumId w:val="87731838"/>
+  <w:num w:numId="66042767">
+    <w:abstractNumId w:val="66042767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions w:val="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
@@ -8546,51 +8640,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A2D5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId666651807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId389596679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId592149680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId234421938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>